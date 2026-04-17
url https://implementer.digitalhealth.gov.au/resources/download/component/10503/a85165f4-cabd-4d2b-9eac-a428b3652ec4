--- v0 (2026-02-27)
+++ v1 (2026-04-17)
@@ -23,423 +23,424 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2581A95A" w14:textId="77777777" w:rsidR="000E5AEC" w:rsidRPr="00923A89" w:rsidRDefault="000E5AEC" w:rsidP="00923A89">
+    <w:p w14:paraId="2581A95A" w14:textId="77777777" w:rsidR="000E5AEC" w:rsidRPr="00D64BE6" w:rsidRDefault="000E5AEC" w:rsidP="00FE754B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:sectPr w:rsidR="000E5AEC" w:rsidRPr="00923A89" w:rsidSect="00F43CA7">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000E5AEC" w:rsidRPr="00D64BE6" w:rsidSect="00F43CA7">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3345" w:right="1134" w:bottom="1134" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A4AA7E6" w14:textId="77777777" w:rsidR="00374EDC" w:rsidRPr="00FC0387" w:rsidRDefault="00B64774" w:rsidP="005D5A7E">
+    <w:p w14:paraId="7A4AA7E6" w14:textId="77777777" w:rsidR="00374EDC" w:rsidRPr="00FC0387" w:rsidRDefault="00C117C4" w:rsidP="005D5A7E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Subject"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Subject"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:alias w:val="Subject"/>
           <w:tag w:val=""/>
           <w:id w:val="439959842"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="5419DDBB2E4A484CAA656C3C87F09883"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Subject[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="001D349A">
             <w:rPr>
               <w:rStyle w:val="Subject"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>My Health Record</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1D182A54" w14:textId="77777777" w:rsidR="00DB2D5D" w:rsidRPr="008A0755" w:rsidRDefault="00B64774" w:rsidP="001D349A">
+    <w:p w14:paraId="1D182A54" w14:textId="77777777" w:rsidR="00DB2D5D" w:rsidRPr="008A0755" w:rsidRDefault="00C117C4" w:rsidP="001D349A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="962547465"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="7593898DF6A744228CC3F86360ADBDC1"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Title[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE7629">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve">Portal Operator </w:t>
           </w:r>
           <w:r w:rsidR="00FE7629" w:rsidRPr="00824E00">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve">– </w:t>
           </w:r>
           <w:r w:rsidR="00FE7629">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
             </w:rPr>
             <w:t>Production Environment Access Request Form</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="431C9116" w14:textId="6EA19E93" w:rsidR="001C4614" w:rsidRDefault="00B64774" w:rsidP="00463826">
+    <w:p w14:paraId="431C9116" w14:textId="2D04EB1A" w:rsidR="001C4614" w:rsidRDefault="00C117C4" w:rsidP="00463826">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Date of approval (complete AFTER approval)"/>
           <w:tag w:val="DateOfApproval"/>
           <w:id w:val="1102925292"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="2C1F95DE799C4BA78D141884BD2CBDEA"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-          <w:date w:fullDate="2025-10-09T00:00:00Z">
+          <w:date w:fullDate="2026-03-16T00:00:00Z">
             <w:dateFormat w:val="d MMMM yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F2295B">
-            <w:t>9 October 2025</w:t>
+          <w:r w:rsidR="00B6400D">
+            <w:t>16 March 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00934D18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Version"/>
           <w:tag w:val="Version"/>
           <w:id w:val="-1822030721"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="83B5B4AEB57A4384BF5C2ED6AB438E7A"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocVersion[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F96472">
-            <w:t>v4.0</w:t>
+          <w:r w:rsidR="00E77427">
+            <w:t xml:space="preserve"> v4.2</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="39F6D827" w14:textId="5DBBB427" w:rsidR="00A42970" w:rsidRDefault="00B64774" w:rsidP="004616FE">
+    <w:p w14:paraId="39F6D827" w14:textId="485FF8C9" w:rsidR="00A42970" w:rsidRDefault="00C117C4" w:rsidP="004616FE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:alias w:val="Status"/>
           <w:tag w:val="DocStatus"/>
           <w:id w:val="-924804483"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="66B20D18A85B49F48DABEC4977CEDE65"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="Approved">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Draft" w:value="Draft"/>
             <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
             <w:listItem w:displayText="Approved" w:value="Approved"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00B6400D">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Approved</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A42970" w:rsidRPr="00877406">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:alias w:val="Audience"/>
           <w:tag w:val="Audience"/>
           <w:id w:val="358949364"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="5D0FE6184F1B4733BA817B7058470B6C"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Audience[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="for external">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="for external" w:value="for external"/>
             <w:listItem w:displayText="for internal" w:value="for internal"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00EC63EE">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>for external</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A42970" w:rsidRPr="00877406">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Intended use of approved document"/>
           <w:tag w:val="IntendedUse"/>
           <w:id w:val="-554928871"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="851655B54AED45FCADA2AB6E8532AB54"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/IntendedUse[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="use">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="trial use" w:value="trial use"/>
             <w:listItem w:displayText="consultation" w:value="consultation"/>
             <w:listItem w:displayText="review" w:value="review"/>
             <w:listItem w:displayText="use" w:value="use"/>
             <w:listItem w:displayText="information" w:value="information"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00F748EF">
             <w:t>use</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4DCF1DDE" w14:textId="4FDCCDBA" w:rsidR="00B82A66" w:rsidRPr="00841A99" w:rsidRDefault="00B64774" w:rsidP="00B82A66">
+    <w:p w14:paraId="4DCF1DDE" w14:textId="5221CAD1" w:rsidR="00B82A66" w:rsidRPr="00841A99" w:rsidRDefault="00C117C4" w:rsidP="00B82A66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Document identifer label"/>
           <w:tag w:val="Document identifer label"/>
           <w:id w:val="1531763492"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="FCDD525688E44B448E8473D890D06DF7"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00B82A66" w:rsidRPr="00804C31">
             <w:t>Document ID:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B82A66" w:rsidRPr="00804C31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...3 lines deleted...]
-          </w:rPr>
           <w:alias w:val="Document identifier"/>
           <w:tag w:val="DocumentID"/>
           <w:id w:val="1408191130"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="803C677FF44E46DC8E50D2713ED78BB1"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C752A9" w:rsidRPr="005B31DF">
-[...5 lines deleted...]
-            <w:t>DH-4182:2025</w:t>
+          <w:r w:rsidR="003B0BC7" w:rsidRPr="003B0BC7">
+            <w:t>DH-4312</w:t>
+          </w:r>
+          <w:r w:rsidR="003B0BC7">
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="003B0BC7" w:rsidRPr="003B0BC7">
+            <w:t>2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1DB9B55A" w14:textId="2B79F35C" w:rsidR="00463826" w:rsidRDefault="00B64774" w:rsidP="007237D8">
+    <w:p w14:paraId="1DB9B55A" w14:textId="11A13745" w:rsidR="00463826" w:rsidRDefault="00C117C4" w:rsidP="007237D8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Draft version number (make blank after approval)"/>
           <w:tag w:val="DocumentVersionNumber"/>
           <w:id w:val="1828089265"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="82E1676C2F364E2690A1ADF1BB936638"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DraftVersionNumber[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue=" ">
             <w:listItem w:displayText="Select the version number or select blank for approved document" w:value="Select the version number or select blank for approved document"/>
             <w:listItem w:displayText=" " w:value=" "/>
             <w:listItem w:displayText="Draft version 001" w:value="Draft version 001"/>
             <w:listItem w:displayText="Draft version 002" w:value="Draft version 002"/>
             <w:listItem w:displayText="Draft version 003" w:value="Draft version 003"/>
             <w:listItem w:displayText="Draft version 004" w:value="Draft version 004"/>
             <w:listItem w:displayText="Draft version 005" w:value="Draft version 005"/>
             <w:listItem w:displayText="Draft version 006" w:value="Draft version 006"/>
             <w:listItem w:displayText="Draft version 007" w:value="Draft version 007"/>
             <w:listItem w:displayText="Draft version 008" w:value="Draft version 008"/>
             <w:listItem w:displayText="Draft version 009" w:value="Draft version 009"/>
             <w:listItem w:displayText="Draft version 010" w:value="Draft version 010"/>
             <w:listItem w:displayText="Draft version 011" w:value="Draft version 011"/>
             <w:listItem w:displayText="Draft version 012" w:value="Draft version 012"/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0066749E">
+          <w:r w:rsidR="00EC63EE">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="786F0027" w14:textId="149F8563" w:rsidR="00C72E6B" w:rsidRPr="00C72E6B" w:rsidRDefault="00B90C51" w:rsidP="00DC47B8">
       <w:pPr>
         <w:pStyle w:val="Heading1unnumbered"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46CCF14B" wp14:editId="3F51AB47">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46CCF14B" wp14:editId="3F51AB47">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5194300" cy="266700"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5194300" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -483,51 +484,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="46CCF14B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:409pt;height:21pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD16TYsOQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0igQNuIUDEqpkmo&#10;rUSnPhvHJpEcn2cbEvbX7+yEH+32NI0Hc/adP999311mD22tyEFYV4HO6XCQUiI0h6LSu5z+eF19&#10;uaPEeaYLpkCLnB6Fow/zz59mjcnECEpQhbAEQbTLGpPT0nuTJYnjpaiZG4ARGp0SbM08bu0uKSxr&#10;EL1WyShNp0kDtjAWuHAOTx87J51HfCkF989SOuGJyinm5uNq47oNazKfsWxnmSkr3qfB/iGLmlUa&#10;Hz1DPTLPyN5Wf0DVFbfgQPoBhzoBKSsuYg1YzTD9UM2mZEbEWpAcZ840uf8Hy58OG/NiiW+/QosC&#10;BkIa4zKHh6GeVto6/GOmBP1I4fFMm2g94Xg4Gd6Pb1J0cfSNptNbtBEmudw21vlvAmoSjJxalCWy&#10;xQ5r57vQU0h4zIGqilWlVNyEVhBLZcmBoYjKxxwR/F2U0qTJ6fRmkkbgdz5nd9vz/dUqxV+f31UY&#10;AiqNSV+KD5Zvt23PyBaKIxJloeshZ/iqwmrWzPkXZrFpkAAcBP+Mi1SA2UBvUVKC/fW38xCPWqKX&#10;kgabMKfu555ZQYn6rlHl++F4HLo2bsaT2xFu7LVne+3R+3oJSNEQR87waIZ4r06mtFC/4bwswqvo&#10;Yprj2zn1J3Ppu9HAeeNisYhB2KeG+bXeGB6ggyRBq9f2jVnTC+qxFZ7g1K4s+6BrFxtualjsPcgq&#10;ih4I7ljteccej23Tz2MYout9jLp8Nea/AQAA//8DAFBLAwQUAAYACAAAACEA/Ls959oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IcyCNzdtFS216SKKCnuzLoK32Wa2LdskJcm2&#10;3X/v6EUvDx5veO+bcrOYQUzkQ++sgnSdgCDbON3bVsHu4+U6BxEiWo2Ds6TgTAE21eVFiYV2s32n&#10;qY6t4BIbClTQxTgWUoamI4Nh7UaynB2cNxjZ+lZqjzOXm0FmSXInDfaWFzoc6amj5lifjILt89t9&#10;PNS7m7rdvs5fU5rh2X8qdbVaHh9ARFri3zH84DM6VMy0dyergxgU8CPxVznL05ztXsFtloCsSvkf&#10;vvoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9ek2LDkCAAB9BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/Ls959oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight=".5pt">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:409pt;height:21pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD16TYsOQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0igQNuIUDEqpkmo&#10;rUSnPhvHJpEcn2cbEvbX7+yEH+32NI0Hc/adP999311mD22tyEFYV4HO6XCQUiI0h6LSu5z+eF19&#10;uaPEeaYLpkCLnB6Fow/zz59mjcnECEpQhbAEQbTLGpPT0nuTJYnjpaiZG4ARGp0SbM08bu0uKSxr&#10;EL1WyShNp0kDtjAWuHAOTx87J51HfCkF989SOuGJyinm5uNq47oNazKfsWxnmSkr3qfB/iGLmlUa&#10;Hz1DPTLPyN5Wf0DVFbfgQPoBhzoBKSsuYg1YzTD9UM2mZEbEWpAcZ840uf8Hy58OG/NiiW+/QosC&#10;BkIa4zKHh6GeVto6/GOmBP1I4fFMm2g94Xg4Gd6Pb1J0cfSNptNbtBEmudw21vlvAmoSjJxalCWy&#10;xQ5r57vQU0h4zIGqilWlVNyEVhBLZcmBoYjKxxwR/F2U0qTJ6fRmkkbgdz5nd9vz/dUqxV+f31UY&#10;AiqNSV+KD5Zvt23PyBaKIxJloeshZ/iqwmrWzPkXZrFpkAAcBP+Mi1SA2UBvUVKC/fW38xCPWqKX&#10;kgabMKfu555ZQYn6rlHl++F4HLo2bsaT2xFu7LVne+3R+3oJSNEQR87waIZ4r06mtFC/4bwswqvo&#10;Yprj2zn1J3Ppu9HAeeNisYhB2KeG+bXeGB6ggyRBq9f2jVnTC+qxFZ7g1K4s+6BrFxtualjsPcgq&#10;ih4I7ljteccej23Tz2MYout9jLp8Nea/AQAA//8DAFBLAwQUAAYACAAAACEA/Ls959oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IcyCNzdtFS216SKKCnuzLoK32Wa2LdskJcm2&#10;3X/v6EUvDx5veO+bcrOYQUzkQ++sgnSdgCDbON3bVsHu4+U6BxEiWo2Ds6TgTAE21eVFiYV2s32n&#10;qY6t4BIbClTQxTgWUoamI4Nh7UaynB2cNxjZ+lZqjzOXm0FmSXInDfaWFzoc6amj5lifjILt89t9&#10;PNS7m7rdvs5fU5rh2X8qdbVaHh9ARFri3zH84DM6VMy0dyergxgU8CPxVznL05ztXsFtloCsSvkf&#10;vvoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9ek2LDkCAAB9BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/Ls959oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="691D7DE6" w14:textId="77777777" w:rsidR="00B90C51" w:rsidRPr="00B235DC" w:rsidRDefault="00B90C51" w:rsidP="00B90C51">
                       <w:pPr>
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:lang w:eastAsia="en-AU"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B235DC">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:lang w:eastAsia="en-AU"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Note: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B235DC">
                         <w:rPr>
                           <w:noProof/>
@@ -1396,87 +1397,87 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9646" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="732"/>
         <w:gridCol w:w="353"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="129"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="999"/>
         <w:gridCol w:w="254"/>
         <w:gridCol w:w="586"/>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="136"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="148"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="469A838D" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="469A838D" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9646" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="1B487AC4" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Type of Production Environment Access Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6216BA8F" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6216BA8F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="30B5839A" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="002F557E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="312" w:hanging="312"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1516,51 +1517,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A7D1EC7" w14:textId="77777777" w:rsidR="000F0F8A" w:rsidRPr="001D349A" w:rsidRDefault="000F0F8A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w14:paraId="3D129F8B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="00B64774" w:rsidP="001D349A">
+          <w:p w14:paraId="3D129F8B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="00C117C4" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-741861261"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
@@ -1582,51 +1583,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First request</w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Production Environment access</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E7F7CE1" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="00B64774" w:rsidP="001D349A">
+          <w:p w14:paraId="0E7F7CE1" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="00C117C4" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="775988320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
@@ -1640,111 +1641,110 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Existing app in Production Environment – </w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>change or upgrade</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BE66DFF" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="00B64774" w:rsidP="001D349A">
+          <w:p w14:paraId="4BE66DFF" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="00C117C4" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="417684119"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A" w:rsidRPr="00247FE9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Addressing a production issue that was reported by the System Operator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1684916F" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1684916F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1CFFE182" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1F7AFEBD" w14:textId="77777777" w:rsidR="0083691D" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
@@ -1802,96 +1802,95 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="0083691D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C) testing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="050EBCF6" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="050EBCF6" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="76CC099E" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
           <w:p w14:paraId="0C99D861" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5E45317A" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5E45317A" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9646" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="2173D3EE" w14:textId="202A1975" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
@@ -1936,51 +1935,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This information will be used by the Sys</w:t>
             </w:r>
             <w:r w:rsidR="00CD7192">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>em Operator to identify your organisation. Please complete all fields.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="13A1C2E4" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="13A1C2E4" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F8803D8" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="002F557E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
@@ -1990,51 +1989,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Organisation Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
           <w:p w14:paraId="400825DF" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="66F49C23" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="66F49C23" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3FBE675D" w14:textId="528C81AD" w:rsidR="001D349A" w:rsidRPr="004F5A62" w:rsidRDefault="001D349A" w:rsidP="002F557E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5A62">
               <w:rPr>
@@ -2050,60 +2049,59 @@
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Head Office)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
           <w:p w14:paraId="06904004" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5396F4BB" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5396F4BB" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5116DDE1" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:ind w:left="33"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="754AE18B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
@@ -2153,51 +2151,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="661F2337" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1D9FDC4E" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1D9FDC4E" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="61379E85" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
@@ -2207,51 +2205,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Organisation Contact Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
           <w:p w14:paraId="2DC9466F" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3B071C24" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3B071C24" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="18D356DC" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
@@ -2340,51 +2338,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="271DBDCD" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6A958FCF" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6A958FCF" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9646" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="1ACF7389" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -2413,51 +2411,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This information will be used by the System Operator for My Health Record related correspondence. Please complete all</w:t>
             </w:r>
             <w:r w:rsidR="005331DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> relevant</w:t>
             </w:r>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> fields.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5E9092CD" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5E9092CD" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9646" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="06BAF183" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -2516,90 +2514,90 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
             <w:r w:rsidR="001E3001">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>must have the authority and be able to resolve, or coordinate the resolution of, any technical, security or operational issues affecting the Portal Operator.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5F7D25D7" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5F7D25D7" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9646" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FEEAD1" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6B5CBAF4" w14:textId="58F2CF3B" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Ref465349017"/>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Business Hours</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="01F0A002" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="01F0A002" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5F21850A" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2643,51 +2641,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="41129BD2" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Secondary Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="73419F63" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="73419F63" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0737229B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2708,51 +2706,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="067C8D33" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="28017225" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="28017225" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="378C8C35" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2773,51 +2771,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="58D2BF4A" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="00CEA78D" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="00CEA78D" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5A84BD5F" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2838,51 +2836,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="101E988A" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5CE331CD" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5CE331CD" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="12FE6F4B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -2912,51 +2910,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="133E6CDE" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="2650A863" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="2650A863" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="12FA654F" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -2986,89 +2984,89 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="377889F1" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="2EC36391" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="2EC36391" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9646" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FEEAD1" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7F589C87" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="743" w:hanging="710"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>After Hours</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0579DA96" w14:textId="6F16ADB3" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="0579DA96" w14:textId="1994A92F" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1624116011"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3102,78 +3100,78 @@
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref465349017 \r  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DA09EB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="629AD1E0" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="629AD1E0" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="18CF7890" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3219,51 +3217,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3AAEE52D" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Secondary Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="268675B1" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="268675B1" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6872791B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -3293,51 +3291,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4185010F" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="56EBEC29" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="56EBEC29" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0F5DC798" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -3367,51 +3365,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7FD2D96B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7288BAC8" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7288BAC8" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="33CFB856" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -3441,51 +3439,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1641B9FC" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3AEB6642" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3AEB6642" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="02727A61" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -3515,51 +3513,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="73EBDF88" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="069B0875" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="069B0875" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="73BEC392" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -3589,51 +3587,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="56C960FF" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="60E0EE60" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="60E0EE60" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9646" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="04A0209D" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3701,51 +3699,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> and understand how your app’s users will be supported. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F057EDF" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please complete all fields.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="24EC3075" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="24EC3075" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3025D003" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3827,51 +3825,51 @@
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>onsent screens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="4F73B4CE" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w14:paraId="4D758DEB" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w14:paraId="4D758DEB" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="140BC861" w14:textId="77777777" w:rsidR="00FD4A6B" w:rsidRPr="00247FE9" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -3885,363 +3883,357 @@
               </w:rPr>
               <w:t>App Type</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2312FCD8" w14:textId="4086D3A9" w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C54877" w14:textId="60BFC99A" w:rsidR="00FD4A6B" w:rsidRDefault="00B64774" w:rsidP="00FD4A6B">
+          <w:p w14:paraId="10C54877" w14:textId="60BFC99A" w:rsidR="00FD4A6B" w:rsidRDefault="00C117C4" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="55C20EF9">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:79.5pt;height:19.15pt">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:78.75pt;height:21.4pt">
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="050C8C78" w14:textId="7B79C72E" w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7998">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Mobile Applications developed to run natively on a specific mobile device or platform (e.g. iOS, Android)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w14:paraId="3C33D641" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w14:paraId="3C33D641" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0189BF17" w14:textId="77777777" w:rsidR="00FD4A6B" w:rsidRPr="00247FE9" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A650356" w14:textId="4FB539F9" w:rsidR="00FD4A6B" w:rsidRDefault="00B64774" w:rsidP="00FD4A6B">
+          <w:p w14:paraId="3A650356" w14:textId="4FB539F9" w:rsidR="00FD4A6B" w:rsidRDefault="00C117C4" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="09DB3AA2">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:91.15pt;height:19.15pt">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:93.4pt;height:21.4pt">
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C747EDE" w14:textId="503DD3B5" w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7998">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Web Apps are powered by a web browser (e.g. Chrome, Firefox, Safari etc) through the internet. Web applications are typically built using HTML, CSS and JavaScript and served through a mobile or desktop browser. Web applications can be built to look and feel just like a native application but will always runs through a visible browser.</w:t>
             </w:r>
             <w:r w:rsidRPr="008506D9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w14:paraId="694CE1CC" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w14:paraId="694CE1CC" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2BAF4528" w14:textId="77777777" w:rsidR="00FD4A6B" w:rsidRPr="00247FE9" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="793E80E8" w14:textId="19EB5010" w:rsidR="00FD4A6B" w:rsidRDefault="00B64774" w:rsidP="00FD4A6B">
+          <w:p w14:paraId="793E80E8" w14:textId="19EB5010" w:rsidR="00FD4A6B" w:rsidRDefault="00C117C4" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="6EEF9BF2">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:126.75pt;height:19.15pt">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:129.75pt;height:21.4pt">
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DFCE0E6" w14:textId="6DE436FE" w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2071">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Web applications that can appear and behave as native applications on mobile devices but do not require installation of the application on the device</w:t>
             </w:r>
             <w:r w:rsidRPr="008506D9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w14:paraId="025B6774" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w14:paraId="025B6774" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="457F2DE5" w14:textId="77777777" w:rsidR="00FD4A6B" w:rsidRPr="00247FE9" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA249DD" w14:textId="3028BEA0" w:rsidR="00FD4A6B" w:rsidRDefault="00B64774" w:rsidP="00FD4A6B">
+          <w:p w14:paraId="1FA249DD" w14:textId="3028BEA0" w:rsidR="00FD4A6B" w:rsidRDefault="00C117C4" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="671EB212">
-                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:71.25pt;height:19.15pt">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:1in;height:21.4pt">
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B107B6A" w14:textId="2FF85749" w:rsidR="00FD4A6B" w:rsidRPr="001D349A" w:rsidRDefault="00FD4A6B" w:rsidP="00FD4A6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7998">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Hybrid Apps are usually coded in HTML, CSS and JavaScript. They are run through an invisible browser which has been packaged into a native application. This enables the application to have the look, feel and functionality of a native application. Hybrid applications allow developers to minimise development time as minimal work is required to target various mobile operating systems. An additional benefit of using a hybrid application framework includes allowing developers to access Native API calls which can be used to enable binary security mechanisms from the device itself. Hybrid Applications can also be distributed through</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -4250,51 +4242,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C7998">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>native application stores (allowing for additional vetting)</w:t>
             </w:r>
             <w:r w:rsidRPr="008506D9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="775A870F" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="775A870F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31D23E4C" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
@@ -4418,62 +4410,61 @@
               <w:t>(OAuth call back URL is used to handle the OAuth authorization code, and error code for error scenarios, from the My Health Record system)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09D2CEF7" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1A2DEC7D" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1A2DEC7D" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="66FC4687" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:ind w:left="33"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="772AA173" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4505,51 +4496,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Push notification call back URL is used to handle push notifications from the My Health Record system)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="19ACEDDD" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6BFB16D9" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6BFB16D9" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6ED62989" w14:textId="77777777" w:rsidR="001D349A" w:rsidRDefault="00BE4A18" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -4670,73 +4661,76 @@
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>benefits?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6072" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="0650FCB3" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="24268BE2" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="24268BE2" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="644"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1AA86909" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="00247FE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -4745,51 +4739,51 @@
               </w:rPr>
               <w:t>What customer support channels will support your app users?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49D24ED1" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This information will be published on the My Health Record website and will be used to help direct your app’s users to app support channels if required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1527479B" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1527479B" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -4921,78 +4915,78 @@
               <w:t>Hours of Support</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E10CA21" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(e.g. 24 hours, 9:00 – 17:00 AEST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="18AEBBEA" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="18AEBBEA" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EF2C347" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="1EF2C347" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1356423265"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
@@ -5037,78 +5031,78 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E4CF061" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="-32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6CF20521" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6CF20521" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="026BD175" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="026BD175" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="173070406"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5154,78 +5148,78 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63707980" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="-32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7B1675E1" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7B1675E1" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BBBB6D4" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="1BBBB6D4" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1343972021"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
@@ -5270,78 +5264,78 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E8E7B21" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="-32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="791FDB2F" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="791FDB2F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27B5313A" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="27B5313A" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="357550843"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5407,78 +5401,78 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18225B93" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="-32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7B8A6684" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7B8A6684" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56289089" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="56289089" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1743295958"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5547,149 +5541,158 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73D633B4" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="113ED5DB" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="113ED5DB" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="078BC5FA" w14:textId="6737C259" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="0006761B" w:rsidP="00247FE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>For mobile apps, h</w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ow will your app be made available to users?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1836AA37" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>App Distribution Channel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="042CC1C6" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:right="-108"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5717,95 +5720,100 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This must be the same version that has successfully completed Notice of Connection (</w:t>
             </w:r>
             <w:r w:rsidR="00C211A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOC</w:t>
             </w:r>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">) testing and requires My Health Record Production Environment access. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3243FC2C" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3243FC2C" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="329EFB9D" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="182793B3" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="182793B3" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-417782398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -5814,119 +5822,130 @@
               <w:sdtContent>
                 <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Apple App Store</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4159EF74" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="711E1CBD" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="711E1CBD" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="752E0550" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="018ECC65" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="018ECC65" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-623003794"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -5935,119 +5954,130 @@
               <w:sdtContent>
                 <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Google Play</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E43FBC2" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5FF47183" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5FF47183" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2B416D1B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1085" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="080374C3" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="080374C3" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-537506844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6083,159 +6113,183 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="149EF1A5" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30A90A14" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="4B39A12C" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="4B39A12C" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3FB39D09" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="00247FE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>For web apps, please provide the web URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="689C3211" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="28BCC82F" w14:textId="77777777" w:rsidTr="00A914AF">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="28BCC82F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="216197DD" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="00247FE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -6326,375 +6380,379 @@
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for definitions of representative types</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4EA78A9F" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00581BEB" w:rsidRDefault="001D349A" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C7DC963" w14:textId="18CFA0DF" w:rsidR="001D349A" w:rsidRPr="00A74710" w:rsidRDefault="00B64774" w:rsidP="00581BEB">
+          <w:p w14:paraId="0C7DC963" w14:textId="18CFA0DF" w:rsidR="001D349A" w:rsidRPr="00A74710" w:rsidRDefault="00C117C4" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="73C7D1F4">
-                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:43.15pt;height:19.15pt">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:43.15pt;height:21.4pt">
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="50A3835A" w14:textId="77777777" w:rsidR="00581BEB" w:rsidRPr="001D349A" w:rsidRDefault="00581BEB" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581BEB">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Authorised Representatives only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2BF2E9DD" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00581BEB" w:rsidRDefault="001D349A" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="210298C8" w14:textId="7C696079" w:rsidR="001D349A" w:rsidRDefault="00B64774" w:rsidP="00581BEB">
+          <w:p w14:paraId="210298C8" w14:textId="7C696079" w:rsidR="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="53CE6F75">
-                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:35.25pt;height:17.25pt">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:36.4pt;height:14.25pt">
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BABEDCB" w14:textId="77777777" w:rsidR="00581BEB" w:rsidRPr="001D349A" w:rsidRDefault="00581BEB" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581BEB">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nominated Representatives only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0DCE8D58" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00581BEB" w:rsidRDefault="001D349A" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4811218A" w14:textId="17DAD5DB" w:rsidR="001D349A" w:rsidRDefault="00B64774" w:rsidP="00581BEB">
+          <w:p w14:paraId="4811218A" w14:textId="17DAD5DB" w:rsidR="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="3196B20C">
-                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:39pt;height:19.15pt">
+                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:36.4pt;height:21.4pt">
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="54408A4A" w14:textId="77777777" w:rsidR="00581BEB" w:rsidRPr="001D349A" w:rsidRDefault="00581BEB" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581BEB">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Both Authorised and Nominated Representatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4B062CF2" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00581BEB" w:rsidRDefault="001D349A" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46F7279D" w14:textId="795429B5" w:rsidR="001D349A" w:rsidRDefault="00B64774" w:rsidP="00581BEB">
+          <w:p w14:paraId="46F7279D" w14:textId="795429B5" w:rsidR="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="7D394854">
-                <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:39.75pt;height:17.25pt">
+                <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:36.4pt;height:14.25pt">
                   <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="12B79ADD" w14:textId="77777777" w:rsidR="00581BEB" w:rsidRPr="001D349A" w:rsidRDefault="00581BEB" w:rsidP="00581BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581BEB">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>None, no representative access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5B1CE25F" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5B1CE25F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D5879E1" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="76489F87" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>If A, B or C are selected, please describe the nature of the representative access in your app (e.g. storage and sharing of this data retrieved by representatives).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="69AE4971" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="69AE4971" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2538BD" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
           <w:p w14:paraId="74FEAFE1" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005513F" w:rsidRPr="001D349A" w14:paraId="0DA04AFA" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="0005513F" w:rsidRPr="001D349A" w14:paraId="0DA04AFA" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36FCA60E" w14:textId="56431EBC" w:rsidR="0005513F" w:rsidRPr="00B13E72" w:rsidRDefault="0005513F" w:rsidP="00C132C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13E72">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Will </w:t>
             </w:r>
             <w:r w:rsidR="00881228" w:rsidRPr="00B13E72">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6831,52 +6889,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> the share function.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E9CECC6" w14:textId="5FF4375C" w:rsidR="0005513F" w:rsidRPr="00C132C0" w:rsidRDefault="0005513F" w:rsidP="00C132C0">
             <w:pPr>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C132C0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-          </w:tcPr>
-          <w:p w14:paraId="4B1206EB" w14:textId="1166E690" w:rsidR="0005513F" w:rsidRPr="00247FE9" w:rsidRDefault="00B64774">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B1206EB" w14:textId="1166E690" w:rsidR="0005513F" w:rsidRPr="00247FE9" w:rsidRDefault="00C117C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1821116426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00881228">
@@ -6935,171 +6999,189 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00881228" w:rsidRPr="00401ED9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00881228">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7E52EB27" w14:textId="77777777" w:rsidTr="00204DC3">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7E52EB27" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="5E4453E2" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Interaction </w:t>
             </w:r>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Model and Requested APIs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024372E" w:rsidRPr="001D349A" w14:paraId="7B486EB0" w14:textId="77777777" w:rsidTr="00A914AF">
+      <w:tr w:rsidR="0024372E" w:rsidRPr="001D349A" w14:paraId="7B486EB0" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4E142024" w14:textId="77777777" w:rsidR="0024372E" w:rsidRPr="001D349A" w:rsidRDefault="0024372E" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.1 Please select the interaction model that is applicable for your app</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7521F159" w14:textId="7F5866CB" w:rsidR="0024372E" w:rsidRDefault="00B64774" w:rsidP="00160570">
+          <w:p w14:paraId="7521F159" w14:textId="7F5866CB" w:rsidR="0024372E" w:rsidRDefault="00C117C4" w:rsidP="00160570">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="1998B3C8">
-                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:56.25pt;height:23.25pt">
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:57.75pt;height:21.4pt">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="3234CF3B" w14:textId="77777777" w:rsidR="0024372E" w:rsidRDefault="0024372E" w:rsidP="00160570">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F956CF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
@@ -7146,74 +7228,80 @@
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>self-care</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EFED37D" w14:textId="77777777" w:rsidR="0024372E" w:rsidRPr="001D349A" w:rsidRDefault="0024372E" w:rsidP="00160570">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01044013" w14:textId="5F915DAB" w:rsidR="0024372E" w:rsidRDefault="00B64774" w:rsidP="00160570">
+          <w:p w14:paraId="01044013" w14:textId="5F915DAB" w:rsidR="0024372E" w:rsidRDefault="00C117C4" w:rsidP="00160570">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="1235BD7A">
-                <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:57.75pt;height:22.15pt">
+                <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:57.75pt;height:21.4pt">
                   <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B1ACE54" w14:textId="77777777" w:rsidR="0024372E" w:rsidRDefault="0024372E" w:rsidP="00160570">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
@@ -7227,290 +7315,325 @@
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>onsumer connection via platform</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E6A338C" w14:textId="77777777" w:rsidR="00FD4436" w:rsidRPr="001D349A" w:rsidRDefault="00FD4436" w:rsidP="00160570">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3EAA5712" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3EAA5712" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24CB6308" w14:textId="5A64F1B1" w:rsidR="001D349A" w:rsidRPr="00413739" w:rsidRDefault="001D349A" w:rsidP="00413739">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If Model 4 is selected, please provide the name and version number of the intermediary server </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A2DE95" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Name of the intermediary server</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6841C834" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5DD04949" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="5DD04949" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="27DB21C3" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CAAEF9D" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Version number of the intermediary server</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64B70F3B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="349A0D98" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="349A0D98" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1A986338" w14:textId="77777777" w:rsidR="00C67197" w:rsidRDefault="001D349A" w:rsidP="00C67197">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="341"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
@@ -7575,343 +7698,382 @@
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="52896522" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Name of the intermediary server certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7BF9AE20" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1DF02DC9" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1DF02DC9" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15083F63" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="78747128" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Name of the intermediary server certificate’s issuer (intermediate certification authority)</w:t>
             </w:r>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="26261494" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3ABE9062" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="3ABE9062" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="22193E74" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3D7DB817" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Name of the intermediary server certificate’s root certification authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1B0C1CEE" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1766A57C" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1766A57C" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3BB5C2BD" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="46FC9CE9" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please attach digital certificates for each of the following:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="641C5EB9" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="004F466B" w:rsidRDefault="00801438" w:rsidP="004F466B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -7995,412 +8157,433 @@
           </w:p>
           <w:p w14:paraId="7B2A0DF7" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="004F466B" w:rsidRDefault="001D349A" w:rsidP="004F466B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F466B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Root CA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7A8A04BA" w14:textId="77777777" w:rsidTr="00C54C0A">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7A8A04BA" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="57E73720" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C3A9F7D" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>URL of the intermediary server certificate's Certificate Revocation List (CRL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="50056895" w14:textId="77777777" w:rsidR="00247FE9" w:rsidRPr="00247FE9" w:rsidRDefault="00247FE9" w:rsidP="00247FE9">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="682D6142" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="682D6142" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1BE4434A" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="00247FE9" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="341" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.4 Please select the APIs that your app will use in the Production Environment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378D1B7D" w14:textId="6E7277E0" w:rsidR="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
+          <w:p w14:paraId="378D1B7D" w14:textId="1DA2E01F" w:rsidR="001D349A" w:rsidRDefault="001D349A" w:rsidP="607E6D15">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D349A">
+            <w:r w:rsidRPr="607E6D15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00204DC3" w:rsidRPr="00C54C0A">
+              <w:r w:rsidR="7AE274AA" w:rsidRPr="607E6D15">
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 </w:rPr>
-                <w:t>https://developer.digitalhealth.gov.au/my-health-record-fhir-gateway</w:t>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00FE559C" w:rsidRPr="607E6D15">
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>https://implementer.digitalhealth.gov.au/my-health-record-fhir-gateway</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C54C0A">
+            <w:r w:rsidRPr="607E6D15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00530028" w:rsidRPr="00C54C0A">
+            <w:r w:rsidR="00530028" w:rsidRPr="607E6D15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidR="00530028" w:rsidRPr="00204DC3">
+            <w:r w:rsidR="00530028" w:rsidRPr="607E6D15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the list of</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> available interfaces</w:t>
+              <w:t xml:space="preserve"> the list of available interfaces</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF64121" w14:textId="7C1FE3C8" w:rsidR="00383A0C" w:rsidRPr="001D349A" w:rsidRDefault="00383A0C" w:rsidP="001A2D85">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="62964342" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="62964342" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2FF90BC0" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="204" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Select the applicable My Health Record APIs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="00449860" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001D349A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Specify the API version number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="168A9C85" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="168A9C85" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="399F3782" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="399F3782" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1232156352"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8408,107 +8591,110 @@
                 <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Individual Initial Authentication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C215A1C" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="298E3F06" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="298E3F06" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA36492" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="5EA36492" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="694804547"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8519,106 +8705,108 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get or Refresh Token</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D560F1A" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="4B45DBA2" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="4B45DBA2" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7015C006" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="7015C006" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1785271953"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8629,97 +8817,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get Record List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D748CAF" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="57410324" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="57410324" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5207A952" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="5207A952" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1393466069"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8730,97 +8920,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get Patient Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AF795F8" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="44D960F8" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="44D960F8" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="742250D2" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="742250D2" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="800652099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8831,96 +9023,98 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Search Document List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="638372D6" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7466EE54" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7466EE54" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6269F324" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="6269F324" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1345401476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -8932,96 +9126,98 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get Personal Health Summary (Allergies)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="15A19F3F" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="41536B25" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="41536B25" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD2006E" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="2BD2006E" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1486617551"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9032,97 +9228,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get Personal Health Summary (Medications)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="326755CD" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1C2F1312" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="1C2F1312" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78B1B259" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="78B1B259" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="754478509"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9133,97 +9331,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get Allergies List (SHS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5413F1C6" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6B52C242" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="6B52C242" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54FB60B8" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="54FB60B8" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1841033171"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9234,97 +9434,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get PBS Items</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ABA621D" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="545ACDF9" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="545ACDF9" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60F34201" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="60F34201" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1173179051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9335,97 +9537,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get MBS Items</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F380D15" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="161353EC" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="161353EC" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9CA04D" w14:textId="381E9871" w:rsidR="001D349A" w:rsidRPr="00204DC3" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="3A9CA04D" w14:textId="381E9871" w:rsidR="001D349A" w:rsidRPr="00204DC3" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-739476977"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9444,97 +9648,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get Prescription and Dispense List</w:t>
             </w:r>
             <w:r w:rsidR="00F473A5" w:rsidRPr="00204DC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Medication Order)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25BE7175" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F473A5" w:rsidRPr="001D349A" w14:paraId="7B31B694" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00F473A5" w:rsidRPr="001D349A" w14:paraId="7B31B694" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA4324C" w14:textId="7F7FAAC6" w:rsidR="00F473A5" w:rsidRPr="00204DC3" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="1AA4324C" w14:textId="7F7FAAC6" w:rsidR="00F473A5" w:rsidRPr="00204DC3" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="875355043"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9545,97 +9751,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F473A5" w:rsidRPr="00204DC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get Prescription and Dispense List (Medication Dispense)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="282A55FE" w14:textId="77777777" w:rsidR="00F473A5" w:rsidRPr="001D349A" w:rsidRDefault="00F473A5" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="21F87E2F" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="21F87E2F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8743F8" w14:textId="00E20FB5" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="7E8743F8" w14:textId="00E20FB5" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1464258869"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9646,97 +9854,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Get Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26478CFD" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00790D6E" w:rsidRPr="001D349A" w14:paraId="7039998C" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00790D6E" w:rsidRPr="001D349A" w14:paraId="7039998C" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="604B7279" w14:textId="5C09E168" w:rsidR="00790D6E" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="604B7279" w14:textId="5C09E168" w:rsidR="00790D6E" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1790885497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9761,97 +9971,99 @@
             </w:r>
             <w:r w:rsidR="00790D6E" w:rsidRPr="00632241">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Get Immunisation</w:t>
             </w:r>
             <w:r w:rsidR="00003A09" w:rsidRPr="00632241">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4973881D" w14:textId="77777777" w:rsidR="00790D6E" w:rsidRPr="001D349A" w:rsidRDefault="00790D6E" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA313A" w:rsidRPr="001D349A" w14:paraId="772A9983" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00AA313A" w:rsidRPr="001D349A" w14:paraId="772A9983" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A427458" w14:textId="675F96CC" w:rsidR="00AA313A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="0A427458" w14:textId="675F96CC" w:rsidR="00AA313A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="246924042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9870,97 +10082,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00AA313A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Get XML View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="327615AF" w14:textId="77777777" w:rsidR="00AA313A" w:rsidRPr="001D349A" w:rsidRDefault="00AA313A" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1986" w:rsidRPr="001D349A" w14:paraId="6D05BFCF" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00CA1986" w:rsidRPr="001D349A" w14:paraId="6D05BFCF" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0898C5" w14:textId="126ABED5" w:rsidR="00CA1986" w:rsidRPr="00E45EF9" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="3D0898C5" w14:textId="126ABED5" w:rsidR="00CA1986" w:rsidRPr="00E45EF9" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2066447866"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9971,97 +10185,99 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1986" w:rsidRPr="00E45EF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Get Medical Conditions View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DD98666" w14:textId="387DDD16" w:rsidR="00CA1986" w:rsidRPr="001D349A" w:rsidRDefault="00CA1986" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45EF9" w:rsidRPr="001D349A" w14:paraId="0914D853" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00E45EF9" w:rsidRPr="001D349A" w14:paraId="0914D853" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2F029E" w14:textId="149430B7" w:rsidR="00E45EF9" w:rsidRPr="00E45EF9" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="6C2F029E" w14:textId="149430B7" w:rsidR="00E45EF9" w:rsidRPr="00E45EF9" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1460538525"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10080,123 +10296,124 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Get </w:t>
             </w:r>
             <w:r w:rsidR="00E45EF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Emergency Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62845099" w14:textId="5AF531CD" w:rsidR="00E45EF9" w:rsidRPr="001D349A" w:rsidRDefault="00E45EF9" w:rsidP="001A2D85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.0.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003A09" w:rsidRPr="001D349A" w14:paraId="056E7796" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00003A09" w:rsidRPr="001D349A" w14:paraId="056E7796" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23F191AE" w14:textId="745B3977" w:rsidR="00003A09" w:rsidRPr="00247FE9" w:rsidRDefault="00003A09" w:rsidP="00003A09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003A09" w:rsidRPr="001D349A" w14:paraId="05016B9C" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00003A09" w:rsidRPr="001D349A" w14:paraId="05016B9C" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10232,248 +10449,275 @@
             <w:r w:rsidR="0008093D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> and/or shared </w:t>
             </w:r>
             <w:r w:rsidRPr="00247FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>and a justification for each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003A09" w:rsidRPr="001D349A" w14:paraId="0763C3AC" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00003A09" w:rsidRPr="001D349A" w14:paraId="0763C3AC" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2289FF83" w14:textId="77777777" w:rsidR="00003A09" w:rsidRPr="001D349A" w:rsidRDefault="00003A09" w:rsidP="00003A09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="310" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Select the applicable document(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="2132EA9C" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="2132EA9C" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="271499A8" w14:textId="1B40AADC" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00566E1A" w:rsidP="00003A09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clinical records</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C5791D4" w14:textId="1EC08D77" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00566E1A" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1689FD7A" w14:textId="560656AB" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00566E1A" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="4B644DD6" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="4B644DD6" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="6E37D4FC" w14:textId="79413081" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00003A09">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E37D4FC" w14:textId="79413081" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00003A09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1622422141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10497,159 +10741,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00566E1A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Shared Health Summary</w:t>
             </w:r>
             <w:r w:rsidR="00566E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6EF2C161" w14:textId="5CE4F8CB" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF2C161" w14:textId="5CE4F8CB" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1547912270"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00583AB9">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="395F16BF" w14:textId="6BB40834" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="395F16BF" w14:textId="6BB40834" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1759283795"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="45AD7570" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="45AD7570" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="02BDC397" w14:textId="7823A543" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00003A09">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02BDC397" w14:textId="7823A543" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00003A09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1713189777"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10673,159 +10935,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00566E1A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>e-Referral</w:t>
             </w:r>
             <w:r w:rsidR="00566E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="45052018" w14:textId="409EFB5C" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45052018" w14:textId="409EFB5C" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-42760022"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00566E1A">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="620ADBF6" w14:textId="306C2F64" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="620ADBF6" w14:textId="306C2F64" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2057534673"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00566E1A" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="4DA4F0B4" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="4DA4F0B4" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="131DC0CE" w14:textId="12CCAAF0" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00003A09">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="131DC0CE" w14:textId="12CCAAF0" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00003A09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1256553975"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10874,159 +11154,177 @@
               </w:rPr>
               <w:t xml:space="preserve">                                                             </w:t>
             </w:r>
             <w:r w:rsidR="00566E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00566E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="777A4D97" w14:textId="774755D0" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="777A4D97" w14:textId="774755D0" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-775095655"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00566E1A">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2A7F1332" w14:textId="11DFC985" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A7F1332" w14:textId="11DFC985" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="274062948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00566E1A" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="58D40361" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="58D40361" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="79BB9FB1" w14:textId="72DE0804" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00003A09">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79BB9FB1" w14:textId="72DE0804" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00003A09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="413675869"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11050,159 +11348,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00566E1A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Discharge Summary</w:t>
             </w:r>
             <w:r w:rsidR="00566E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2DEA52B9" w14:textId="3B014EA1" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DEA52B9" w14:textId="3B014EA1" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1130467181"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00566E1A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4BB31909" w14:textId="2640E65B" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB31909" w14:textId="2640E65B" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1268382984"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00566E1A" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="61CD5466" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00566E1A" w:rsidRPr="001D349A" w14:paraId="61CD5466" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="3336DEA8" w14:textId="751810F8" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00003A09">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3336DEA8" w14:textId="751810F8" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00003A09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1546801549"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11226,159 +11542,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00566E1A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Event Summary</w:t>
             </w:r>
             <w:r w:rsidR="00566E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5B0899FD" w14:textId="79F5F937" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B0899FD" w14:textId="79F5F937" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-565563936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00566E1A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="58928EC2" w14:textId="20E47EFE" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58928EC2" w14:textId="20E47EFE" w:rsidR="00566E1A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-254203259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00566E1A" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="0A75CBB4" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="0A75CBB4" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="6A3BC743" w14:textId="38AD4948" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A3BC743" w14:textId="38AD4948" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1424181047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11402,159 +11736,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Diagnostic Imaging Report</w:t>
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1258510D" w14:textId="1DE9F8A5" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1258510D" w14:textId="1DE9F8A5" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="145479408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1D2BB5F5" w14:textId="1B37C37F" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D2BB5F5" w14:textId="1B37C37F" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="253252790"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="5A462B34" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="5A462B34" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="1FEEBF48" w14:textId="4328617B" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FEEBF48" w14:textId="4328617B" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-852115425"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11578,279 +11930,315 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pathology Report</w:t>
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="252D0067" w14:textId="5C611FBA" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252D0067" w14:textId="5C611FBA" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="108324445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="64145ED4" w14:textId="590C2461" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64145ED4" w14:textId="590C2461" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-608509687"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="45D72E9B" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="45D72E9B" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3740FDDA" w14:textId="7F308FC9" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="0051057D" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medicine records</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="53576CD6" w14:textId="450DE085" w:rsidR="0051057D" w:rsidRPr="00C54DCE" w:rsidRDefault="0051057D" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2829E9EA" w14:textId="0341885A" w:rsidR="0051057D" w:rsidRPr="00C54DCE" w:rsidRDefault="0051057D" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="5BDFD75D" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="5BDFD75D" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="248F07FF" w14:textId="267413F4" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="248F07FF" w14:textId="267413F4" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1932347797"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11874,159 +12262,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>eHealth Prescription Record</w:t>
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1E3298A1" w14:textId="181E443A" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E3298A1" w14:textId="181E443A" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="863639253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00713F70">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B23C9B2" w14:textId="638EE955" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B23C9B2" w14:textId="638EE955" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1119955635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="2F6070BF" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="2F6070BF" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="67B582C1" w14:textId="26EE0B34" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67B582C1" w14:textId="26EE0B34" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="761719504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12050,159 +12456,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>eHealth Dispense Record</w:t>
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3966025A" w14:textId="2AE1E73C" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3966025A" w14:textId="2AE1E73C" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1978258424"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3555FD20" w14:textId="27F9ADD3" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3555FD20" w14:textId="27F9ADD3" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="829108372"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="4451C406" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="4451C406" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="4A723DFE" w14:textId="2661CCAF" w:rsidR="0051057D" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A723DFE" w14:textId="2661CCAF" w:rsidR="0051057D" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1254549721"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12224,279 +12648,315 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0051057D" w:rsidRPr="00CF4158">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pharmacist Shared Medicines List</w:t>
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1BC107A7" w14:textId="5828C41F" w:rsidR="0051057D" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BC107A7" w14:textId="5828C41F" w:rsidR="0051057D" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1591281469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7ED44F49" w14:textId="546B5059" w:rsidR="0051057D" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ED44F49" w14:textId="546B5059" w:rsidR="0051057D" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-277564316"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="15E36EFD" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="15E36EFD" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="14678854" w14:textId="4ED66F11" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="0051057D" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personal health information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="62E5CA0B" w14:textId="2ADABBA2" w:rsidR="0051057D" w:rsidRPr="00C54DCE" w:rsidRDefault="0051057D" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="43388B5D" w14:textId="6432BDE8" w:rsidR="0051057D" w:rsidRPr="00C54DCE" w:rsidRDefault="0051057D" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="0C8F3064" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="0C8F3064" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="38E3D63A" w14:textId="59395A49" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38E3D63A" w14:textId="59395A49" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1588111304"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12540,159 +13000,177 @@
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="179E3B93" w14:textId="37FF8AA9" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="179E3B93" w14:textId="37FF8AA9" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1724403128"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="51259389" w14:textId="3B86D4C5" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51259389" w14:textId="3B86D4C5" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-637883139"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="7678A18B" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="7678A18B" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="0DC605BC" w14:textId="3C2BE443" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DC605BC" w14:textId="3C2BE443" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1628535676"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12716,283 +13194,319 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Personal Health Summary</w:t>
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="00D6C5E8" w14:textId="27553E92" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00D6C5E8" w14:textId="27553E92" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1779168117"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6C4014F0" w14:textId="795105B3" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C4014F0" w14:textId="795105B3" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1781132998"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="71B60B4F" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="71B60B4F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="583D47D6" w14:textId="7AE0AB70" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="0051057D" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Advance care planning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                            </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="41F9D1A1" w14:textId="6398058C" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="0051057D" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1A28A047" w14:textId="2F8F4B0E" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="0051057D" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="704A6C8E" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="704A6C8E" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="79578B7E" w14:textId="07C9D554" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79578B7E" w14:textId="07C9D554" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2142645652"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13016,159 +13530,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Advance Care Planning Document</w:t>
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2E8F53F1" w14:textId="2EF6EE22" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E8F53F1" w14:textId="2EF6EE22" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1418868976"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6FDCC950" w14:textId="622CD53D" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FDCC950" w14:textId="622CD53D" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="358320849"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="212B4FC9" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="212B4FC9" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="40EFBA1C" w14:textId="77777777" w:rsidR="0051057D" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40EFBA1C" w14:textId="77777777" w:rsidR="0051057D" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1832712353"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -13184,167 +13716,185 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Advance Care Directive Custodian Record (also referred to as Advance Care Document Custodian)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="47A2BB00" w14:textId="0511643E" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47A2BB00" w14:textId="0511643E" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-923568073"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="723388CE" w14:textId="63A3BFAD" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="723388CE" w14:textId="63A3BFAD" w:rsidR="0051057D" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="810295067"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="01837B20" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="0051057D" w:rsidRPr="001D349A" w14:paraId="01837B20" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="1213C30A" w14:textId="23AB0B1F" w:rsidR="0051057D" w:rsidRDefault="00B64774" w:rsidP="0051057D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1213C30A" w14:textId="23AB0B1F" w:rsidR="0051057D" w:rsidRDefault="00C117C4" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1226450775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13358,309 +13908,345 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0051057D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Goals of Care Document                                                                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1B2E1C2B" w14:textId="34248453" w:rsidR="0051057D" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B2E1C2B" w14:textId="34248453" w:rsidR="0051057D" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="211320013"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="14079247" w14:textId="2754B045" w:rsidR="0051057D" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14079247" w14:textId="2754B045" w:rsidR="0051057D" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="564225763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0051057D" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="001D349A" w14:paraId="4C72D0AF" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="001D349A" w14:paraId="4C72D0AF" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="24A4B923" w14:textId="73D67482" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00026B2E" w:rsidP="00026B2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Childhood development information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5F40F7" w14:textId="57B2BA53" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+          <w:p w14:paraId="5E5F40F7" w14:textId="57B2BA53" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2032635198"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A47E8DA" w14:textId="1A679457" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+          <w:p w14:paraId="1A47E8DA" w14:textId="1A679457" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-975063149"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="001D349A" w14:paraId="70615511" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="001D349A" w14:paraId="70615511" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="4EE5967E" w14:textId="6EA90FA0" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00026B2E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EE5967E" w14:textId="6EA90FA0" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00026B2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-969590300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13704,159 +14290,177 @@
             </w:r>
             <w:r w:rsidR="00026B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00026B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="58CB3AF6" w14:textId="277ABA95" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58CB3AF6" w14:textId="277ABA95" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1829201525"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6BBCAE80" w14:textId="61AC8F7E" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BBCAE80" w14:textId="61AC8F7E" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-814957762"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="001D349A" w14:paraId="00CA2471" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="001D349A" w14:paraId="00CA2471" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="7C774C3D" w14:textId="518D0EF8" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00026B2E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C774C3D" w14:textId="518D0EF8" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00026B2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1033566951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13880,159 +14484,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Consumer Entered Measurements</w:t>
             </w:r>
             <w:r w:rsidR="00026B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="07B4AA7D" w14:textId="18497EC2" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07B4AA7D" w14:textId="18497EC2" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="178775437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="61095A6B" w14:textId="4E90468F" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61095A6B" w14:textId="4E90468F" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1133240373"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="001D349A" w14:paraId="18890EAE" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="001D349A" w14:paraId="18890EAE" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="3CAD07B4" w14:textId="67793751" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00026B2E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CAD07B4" w14:textId="67793751" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00026B2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="371350672"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14056,279 +14678,315 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Child Parent Questionnaire</w:t>
             </w:r>
             <w:r w:rsidR="00026B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="550D474D" w14:textId="58C2826B" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="550D474D" w14:textId="58C2826B" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1169638587"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="65E4B6F9" w14:textId="50592698" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E4B6F9" w14:textId="50592698" w:rsidR="00026B2E" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1384719359"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="21B7F966" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="21B7F966" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0A86D0BC" w14:textId="304C0BBF" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00026B2E" w:rsidP="0051057D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005331AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medicare records</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="710273D1" w14:textId="2FF7A746" w:rsidR="00026B2E" w:rsidRPr="00C54DCE" w:rsidRDefault="00026B2E" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="69E4C397" w14:textId="170BA86B" w:rsidR="00026B2E" w:rsidRPr="00C54DCE" w:rsidRDefault="00026B2E" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="5C3D13E6" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="5C3D13E6" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="65D2D1B8" w14:textId="23C80DC8" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00B64774" w:rsidP="00026B2E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65D2D1B8" w14:textId="23C80DC8" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00C117C4" w:rsidP="00026B2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="374672765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14352,159 +15010,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00026B2E" w:rsidRPr="00BA41F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medicare/DVA Benefits Report</w:t>
             </w:r>
             <w:r w:rsidR="00026B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="63C46119" w14:textId="0F426DF6" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63C46119" w14:textId="0F426DF6" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1680308254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="354CBEB6" w14:textId="13B55063" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="354CBEB6" w14:textId="13B55063" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2056128181"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="260B506E" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="260B506E" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="3D3826F3" w14:textId="283BCCE0" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00B64774" w:rsidP="00026B2E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D3826F3" w14:textId="283BCCE0" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00C117C4" w:rsidP="00026B2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1041014499"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14528,159 +15204,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00026B2E" w:rsidRPr="00BA41F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pharmaceutical Benefits Report</w:t>
             </w:r>
             <w:r w:rsidR="00026B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                            </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2E3AFD70" w14:textId="1CB845DF" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E3AFD70" w14:textId="1CB845DF" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2021079233"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="146C9E8D" w14:textId="5F6F2397" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="146C9E8D" w14:textId="5F6F2397" w:rsidR="00026B2E" w:rsidRPr="00BA41F7" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="890151502"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="5D1288F2" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="5D1288F2" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F3B3266" w14:textId="78F08195" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00B64774" w:rsidP="00026B2E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F3B3266" w14:textId="78F08195" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00C117C4" w:rsidP="00026B2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1661920419"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14704,159 +15398,177 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00026B2E" w:rsidRPr="005331AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Australian Organ Donor Register</w:t>
             </w:r>
             <w:r w:rsidR="00026B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5D093EE1" w14:textId="024F83B6" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D093EE1" w14:textId="024F83B6" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1424290420"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00883F99">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="371C4660" w14:textId="24CAE74D" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="371C4660" w14:textId="24CAE74D" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-881095814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="6B3A1A02" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00026B2E" w:rsidRPr="005331AE" w14:paraId="6B3A1A02" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="6D7CAAB9" w14:textId="46817EAD" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00B64774" w:rsidP="00026B2E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D7CAAB9" w14:textId="46817EAD" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00C117C4" w:rsidP="00026B2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="709069"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14880,1093 +15592,1237 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00026B2E" w:rsidRPr="005331AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Australian Immunisation Register</w:t>
             </w:r>
             <w:r w:rsidR="00026B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="62AE5A84" w14:textId="0E339117" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62AE5A84" w14:textId="0E339117" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2066095929"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005645F5">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2B1C90FE" w14:textId="24F46728" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00B64774" w:rsidP="00C54DCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B1C90FE" w14:textId="24F46728" w:rsidR="00026B2E" w:rsidRPr="005331AE" w:rsidRDefault="00C117C4" w:rsidP="00C54DCE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1366815835"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026B2E" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="523A50F9" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="523A50F9" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="103B6DA7" w14:textId="3AAA13C4" w:rsidR="00A33AAD" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Transfer Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="52EA552A" w14:textId="2040D1B3" w:rsidR="00A33AAD" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="02D220A0" w14:textId="71B9834F" w:rsidR="00A33AAD" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="3B4197A8" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="3B4197A8" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5EC77649" w14:textId="344C60D9" w:rsidR="00A33AAD" w:rsidRPr="00A33AAD" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A33AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Residential Care Transfer Reason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2511A7FC" w14:textId="667F2D16" w:rsidR="00A33AAD" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="2511A7FC" w14:textId="667F2D16" w:rsidR="00A33AAD" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-898209825"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="316643BE" w14:textId="37F18CC5" w:rsidR="00A33AAD" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="316643BE" w14:textId="37F18CC5" w:rsidR="00A33AAD" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="639300366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="0177DE5F" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="0177DE5F" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="006B310F" w14:textId="781C9F54" w:rsidR="00A33AAD" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A33AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Residential Care</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B45C579" w14:textId="305C19DC" w:rsidR="00A33AAD" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="2B45C579" w14:textId="305C19DC" w:rsidR="00A33AAD" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1520392421"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB56F34" w14:textId="5858CB90" w:rsidR="00A33AAD" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="2EB56F34" w14:textId="5858CB90" w:rsidR="00A33AAD" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="230662583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="71038404" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="71038404" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="52902D26" w14:textId="4810EFEF" w:rsidR="00A33AAD" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A33AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Residential Care</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medications Chart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0020E180" w14:textId="5127E240" w:rsidR="00A33AAD" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="0020E180" w14:textId="5127E240" w:rsidR="00A33AAD" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1847123250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0877A50C" w14:textId="021FA4F2" w:rsidR="00A33AAD" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="0877A50C" w14:textId="021FA4F2" w:rsidR="00A33AAD" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1084963816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="6B299668" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="6B299668" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4FEC682C" w14:textId="6CC7B124" w:rsidR="00A33AAD" w:rsidRPr="001D349A" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Care or Support Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3B654BBB" w14:textId="57D24EF7" w:rsidR="00A33AAD" w:rsidRPr="00C54DCE" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3817266B" w14:textId="42D696AE" w:rsidR="00A33AAD" w:rsidRPr="00C54DCE" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="005645F5" w14:paraId="1A36856A" w14:textId="77777777" w:rsidTr="005645F5">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="005645F5" w14:paraId="1A36856A" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7AC15EF4" w14:textId="2E324138" w:rsidR="00A33AAD" w:rsidRPr="005645F5" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005645F5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aged Care Support Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6764A1A3" w14:textId="590EE2DA" w:rsidR="00A33AAD" w:rsidRPr="005645F5" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="6764A1A3" w14:textId="590EE2DA" w:rsidR="00A33AAD" w:rsidRPr="005645F5" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1662687418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD" w:rsidRPr="005645F5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1A99D2BE" w14:textId="46517E26" w:rsidR="00A33AAD" w:rsidRPr="005645F5" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="1A99D2BE" w14:textId="46517E26" w:rsidR="00A33AAD" w:rsidRPr="005645F5" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1883894881"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD" w:rsidRPr="005645F5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="5F4C70B1" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="5F4C70B1" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="68C204F2" w14:textId="70E596E0" w:rsidR="00A33AAD" w:rsidRPr="001D349A" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="76449605" w14:textId="5DAA5230" w:rsidR="00A33AAD" w:rsidRPr="00C54DCE" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="610C1195" w14:textId="782F4C02" w:rsidR="00A33AAD" w:rsidRPr="00C54DCE" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="3AE07E21" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="3AE07E21" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-          </w:tcPr>
-          <w:p w14:paraId="128C10D1" w14:textId="77777777" w:rsidR="00A33AAD" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="128C10D1" w14:textId="77777777" w:rsidR="00A33AAD" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2981523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -16000,167 +16856,182 @@
             </w:r>
             <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Please specify</w:t>
             </w:r>
             <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="637011DD" w14:textId="2A3685B0" w:rsidR="00A33AAD" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="637011DD" w14:textId="2A3685B0" w:rsidR="00A33AAD" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1885939491"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD">
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:eastAsia="Meiryo" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="226DE597" w14:textId="0495B509" w:rsidR="00A33AAD" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="226DE597" w14:textId="0495B509" w:rsidR="00A33AAD" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="296427130"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="00247FE9" w14:paraId="5A9677CB" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="00247FE9" w14:paraId="5A9677CB" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C53815B" w14:textId="2071D203" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk107393134"/>
             <w:r w:rsidRPr="00BA1467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
@@ -16172,110 +17043,116 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">and/or shared </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA1467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>and a justification for each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="669EBA93" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="669EBA93" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="597E8AC6" w14:textId="1A8B3749" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Select the applicable </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>document(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="57BD07CD" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="57BD07CD" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F2" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="694138F7" w14:textId="77777777" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1467">
               <w:rPr>
@@ -16330,62 +17207,62 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="1B0C04CD" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="1B0C04CD" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2273A5" w14:textId="528605B7" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="7C2273A5" w14:textId="528605B7" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1201625924"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -16401,147 +17278,147 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A33AAD" w:rsidRPr="00BA1467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A33AAD" w:rsidRPr="0074613E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Complete immunisation history statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50BB868A" w14:textId="35CE84A9" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="50BB868A" w14:textId="35CE84A9" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1461540940"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09E115BF" w14:textId="4EEAFEFA" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="09E115BF" w14:textId="4EEAFEFA" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1595629876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="024DA9B0" w14:textId="77777777" w:rsidTr="00C54DCE">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="024DA9B0" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFB830F" w14:textId="7E31AA82" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="6EFB830F" w14:textId="7E31AA82" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="350690909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -16560,136 +17437,136 @@
             </w:sdt>
             <w:r w:rsidR="00A33AAD" w:rsidRPr="00BA1467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A33AAD" w:rsidRPr="0074613E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>COVID-19 and influenza (flu) immunisation history statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41DFC3C5" w14:textId="0877B4FE" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="41DFC3C5" w14:textId="0877B4FE" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1537536699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3720D9BB" w14:textId="6D225EAC" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00B64774" w:rsidP="00A33AAD">
+          <w:p w14:paraId="3720D9BB" w14:textId="6D225EAC" w:rsidR="00A33AAD" w:rsidRPr="00BA1467" w:rsidRDefault="00C117C4" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1505707708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33AAD" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="1385F781" w14:textId="77777777" w:rsidTr="00B13E72">
+      <w:tr w:rsidR="00A33AAD" w:rsidRPr="001D349A" w14:paraId="1385F781" w14:textId="77777777" w:rsidTr="607E6D15">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="148" w:type="dxa"/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
           <w:p w14:paraId="51A073C4" w14:textId="5FAEB251" w:rsidR="00A33AAD" w:rsidRDefault="00A33AAD" w:rsidP="00A33AAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -16962,51 +17839,51 @@
       </w:tr>
       <w:tr w:rsidR="00AA313A" w:rsidRPr="00204DC3" w14:paraId="6ED05AC9" w14:textId="77777777" w:rsidTr="0F930B26">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31AA33E1" w14:textId="06430A6B" w:rsidR="00AA313A" w:rsidRPr="00632241" w:rsidRDefault="00B64774" w:rsidP="00743BEC">
+          <w:p w14:paraId="31AA33E1" w14:textId="06430A6B" w:rsidR="00AA313A" w:rsidRPr="00632241" w:rsidRDefault="00C117C4" w:rsidP="00743BEC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-885714289"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -17162,51 +18039,51 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Description</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00401ED9" w:rsidRPr="00632241" w14:paraId="43E39D0E" w14:textId="77777777" w:rsidTr="006B3568">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="877" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="338E4199" w14:textId="587E8F86" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00B64774" w:rsidP="00401ED9">
+                <w:p w14:paraId="338E4199" w14:textId="587E8F86" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00C117C4" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="-641503878"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                         <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
@@ -17295,327 +18172,289 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>2.0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6368" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7A327B55" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRDefault="00FF12D5" w:rsidP="00FF12D5">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007D6F6E">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Returns all Pathology clinical documents except for some reports following the defined viewing delay period (configurable).</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="44929703" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRDefault="00FF12D5" w:rsidP="00401ED9">
+                <w:p w14:paraId="5DA4EC6A" w14:textId="77777777" w:rsidR="00C002A5" w:rsidRDefault="00C002A5" w:rsidP="00FF12D5">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="7AC37FA2" w14:textId="7D37226E" w:rsidR="007D6F6E" w:rsidRDefault="00AF73D8" w:rsidP="00FF12D5">
+                <w:p w14:paraId="556183B0" w14:textId="77777777" w:rsidR="00C002A5" w:rsidRPr="007A3B03" w:rsidRDefault="00C002A5" w:rsidP="00C002A5">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Returns </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">all </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Pathology clinical documents following</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7AC37FA2" w14:textId="3382AA2C" w:rsidR="007D6F6E" w:rsidRDefault="00C002A5" w:rsidP="00FF12D5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">a 0-day </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">viewing </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>delay</w:t>
+                  </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(configurable).</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="64379889" w14:textId="74743467" w:rsidR="00FF12D5" w:rsidRPr="007A3B03" w:rsidRDefault="00FF12D5" w:rsidP="00FF12D5">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00401ED9" w:rsidRPr="00632241" w14:paraId="1C00B49D" w14:textId="77777777" w:rsidTr="006B3568">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="877" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38341E9D" w14:textId="42C4388B" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00B64774" w:rsidP="00401ED9">
+                <w:p w14:paraId="38341E9D" w14:textId="5FD3AFBB" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:sdt>
-[...35 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1417" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="42873797" w14:textId="25C81752" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
+                <w:p w14:paraId="42873797" w14:textId="3A3F29B1" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007A3B03">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Pathology</w:t>
                   </w:r>
                   <w:r w:rsidR="008905EE" w:rsidRPr="007A3B03">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="007A3B03">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>View</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="851" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="586C6B6E" w14:textId="54247C7B" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
+                <w:p w14:paraId="586C6B6E" w14:textId="4E70ABA7" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>3.0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6368" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7FB70324" w14:textId="514335A2" w:rsidR="00401ED9" w:rsidRPr="007A3B03" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
+                <w:p w14:paraId="5262310E" w14:textId="5A7FFFB6" w:rsidR="00800A9F" w:rsidRPr="007A3B03" w:rsidRDefault="0001365E" w:rsidP="0001365E">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="007A3B03">
+                  <w:r>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Returns </w:t>
+                    <w:t>Not available for new implementations</w:t>
                   </w:r>
-                  <w:r w:rsidR="00FE4AAA">
+                  <w:r w:rsidR="00F748EF">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">all </w:t>
+                    <w:t>.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="007A3B03">
-[...56 lines deleted...]
-                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="15F4E3B5" w14:textId="3D758F35" w:rsidR="006B69C3" w:rsidRPr="00632241" w:rsidRDefault="006B69C3" w:rsidP="006B69C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA313A" w:rsidRPr="001D349A" w14:paraId="59FACE1C" w14:textId="77777777" w:rsidTr="0F930B26">
+      <w:tr w:rsidR="00AA313A" w:rsidRPr="001D349A" w14:paraId="59FACE1C" w14:textId="77777777" w:rsidTr="005502B5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="403"/>
+          <w:trHeight w:val="2540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45278A50" w14:textId="5B5028E7" w:rsidR="00AA313A" w:rsidRPr="008D1555" w:rsidRDefault="00B64774" w:rsidP="00743BEC">
+          <w:p w14:paraId="45278A50" w14:textId="5B5028E7" w:rsidR="00AA313A" w:rsidRPr="008D1555" w:rsidRDefault="00C117C4" w:rsidP="00743BEC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="1219014209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
@@ -17674,214 +18513,220 @@
             </w:pPr>
             <w:r w:rsidRPr="00632241">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Version(s) to be used:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20C74EF7" w14:textId="77777777" w:rsidR="006B69C3" w:rsidRPr="00632241" w:rsidRDefault="006B69C3" w:rsidP="006B69C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
-              <w:tblW w:w="12929" w:type="dxa"/>
+              <w:tblW w:w="9476" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1009"/>
-              <w:gridCol w:w="2127"/>
-[...1 lines deleted...]
-              <w:gridCol w:w="8659"/>
+              <w:gridCol w:w="1289"/>
+              <w:gridCol w:w="1263"/>
+              <w:gridCol w:w="5915"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00401ED9" w:rsidRPr="00632241" w14:paraId="654E0F3F" w14:textId="77777777" w:rsidTr="00C85138">
+            <w:tr w:rsidR="00401ED9" w:rsidRPr="00632241" w14:paraId="654E0F3F" w14:textId="77777777" w:rsidTr="005502B5">
+              <w:trPr>
+                <w:trHeight w:val="638"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1009" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6FB8E868" w14:textId="77777777" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Select Version</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2127" w:type="dxa"/>
+                  <w:tcW w:w="1289" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="23B8D97D" w14:textId="77777777" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>View Type</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1263" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="057C660F" w14:textId="77777777" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>View Version</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8659" w:type="dxa"/>
+                  <w:tcW w:w="5915" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1063F22B" w14:textId="77777777" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Description</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00401ED9" w:rsidRPr="00632241" w14:paraId="3A2F61F1" w14:textId="77777777" w:rsidTr="007A3B03">
+            <w:tr w:rsidR="00401ED9" w:rsidRPr="00632241" w14:paraId="3A2F61F1" w14:textId="77777777" w:rsidTr="005502B5">
+              <w:trPr>
+                <w:trHeight w:val="932"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1009" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EABC37E" w14:textId="77777777" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00B64774" w:rsidP="00401ED9">
+                <w:p w14:paraId="7EABC37E" w14:textId="77777777" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00C117C4" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="844751149"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                         <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00401ED9" w:rsidRPr="00632241">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00401ED9" w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2127" w:type="dxa"/>
+                  <w:tcW w:w="1289" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E77B049" w14:textId="369425F1" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Diagnostic</w:t>
                   </w:r>
                   <w:r w:rsidR="008905EE" w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -17897,134 +18742,221 @@
                     </w:rPr>
                     <w:t>Imaging</w:t>
                   </w:r>
                   <w:r w:rsidR="008905EE" w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>View</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1263" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="70B2AF91" w14:textId="4A18C890" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>1.0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8659" w:type="dxa"/>
+                  <w:tcW w:w="5915" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="14C73B01" w14:textId="29BA3BAF" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
+                <w:p w14:paraId="4D22CB88" w14:textId="77777777" w:rsidR="00401ED9" w:rsidRDefault="00401ED9" w:rsidP="00401ED9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Returns all relevant Diagnostic Imaging clinical documents</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E62B61">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> except for most reports following the defined viewing delay period (configurable).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B3EF784" w14:textId="77777777" w:rsidR="004173E5" w:rsidRDefault="004173E5" w:rsidP="00401ED9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="74700D38" w14:textId="75999C03" w:rsidR="004173E5" w:rsidRPr="007A3B03" w:rsidRDefault="004173E5" w:rsidP="004173E5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Returns </w:t>
+                  </w:r>
+                  <w:r w:rsidR="007844D5">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">all Diagnostic Imaging </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>clinical documents following</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="14C73B01" w14:textId="648CB2C5" w:rsidR="007844D5" w:rsidRPr="00632241" w:rsidRDefault="004173E5" w:rsidP="003A4FB3">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007A3B03">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Returns all relevant Diagnostic Imaging clinical documents</w:t>
+                    <w:t xml:space="preserve">a 0-day </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">viewing </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>delay</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007A3B03">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(configurable).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4A37CE86" w14:textId="77777777" w:rsidR="00401ED9" w:rsidRPr="00632241" w:rsidRDefault="00401ED9" w:rsidP="006B69C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00713F70" w:rsidRPr="001D349A" w14:paraId="3128C385" w14:textId="77777777" w:rsidTr="0F930B26">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42B6BCA6" w14:textId="0B29E2FF" w:rsidR="00302440" w:rsidRDefault="00B64774" w:rsidP="0F930B26">
+          <w:p w14:paraId="42B6BCA6" w14:textId="0B29E2FF" w:rsidR="00302440" w:rsidRDefault="00C117C4" w:rsidP="0F930B26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="1787627309"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -18194,56 +19126,59 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8659" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2DF0026D" w14:textId="77777777" w:rsidR="00302440" w:rsidRPr="00632241" w:rsidRDefault="00302440" w:rsidP="00302440">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Description</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00302440" w:rsidRPr="00632241" w14:paraId="0FFFC488" w14:textId="77777777" w:rsidTr="002E32A4">
+            <w:tr w:rsidR="00302440" w:rsidRPr="00632241" w14:paraId="0FFFC488" w14:textId="77777777" w:rsidTr="005502B5">
+              <w:trPr>
+                <w:trHeight w:val="657"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1009" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="067B6EF5" w14:textId="77777777" w:rsidR="00302440" w:rsidRPr="00632241" w:rsidRDefault="00B64774" w:rsidP="00302440">
+                <w:p w14:paraId="067B6EF5" w14:textId="77777777" w:rsidR="00302440" w:rsidRPr="00632241" w:rsidRDefault="00C117C4" w:rsidP="00302440">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="1608927224"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                         <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
@@ -18260,100 +19195,110 @@
                   </w:sdt>
                   <w:r w:rsidR="00302440" w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2127" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="485C4E32" w14:textId="568AA4B1" w:rsidR="00302440" w:rsidRPr="00632241" w:rsidRDefault="00302440" w:rsidP="00302440">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>MyMedicare</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1830BFEA" w14:textId="77777777" w:rsidR="00302440" w:rsidRPr="00632241" w:rsidRDefault="00302440" w:rsidP="00302440">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00632241">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>1.0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8659" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="213F2F21" w14:textId="594F08E4" w:rsidR="00302440" w:rsidRPr="00632241" w:rsidRDefault="00302440" w:rsidP="00302440">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
-                    <w:t>Returns all the relevant MyMedicare documents.</w:t>
+                    <w:t xml:space="preserve">Returns all the relevant </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:t>MyMedicare</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:t xml:space="preserve"> documents.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5DBCDAF5" w14:textId="77777777" w:rsidR="00713F70" w:rsidRPr="00204DC3" w:rsidRDefault="00713F70" w:rsidP="00743BEC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="118CD18B" w14:textId="77777777" w:rsidR="00AA313A" w:rsidRDefault="00AA313A"/>
     <w:tbl>
       <w:tblPr>
@@ -18879,66 +19824,66 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6136">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>6.2 Are there any special conditions that your organisation would like considered when requesting My Health Record Production Environment access?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="18B293E5" w14:textId="77777777" w:rsidTr="005D4A4A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1048DBCD" w14:textId="336E1631" w:rsidR="00F86858" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="1048DBCD" w14:textId="336E1631" w:rsidR="00F86858" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="32B29F2D">
-                <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:39.75pt;height:19.15pt">
+                <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:36.4pt;height:21.4pt">
                   <v:imagedata r:id="rId34" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="5625092F" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Please specify)</w:t>
             </w:r>
           </w:p>
@@ -18957,67 +19902,67 @@
           </w:tcPr>
           <w:p w14:paraId="65DE3560" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="45F26431" w14:textId="77777777" w:rsidTr="005D4A4A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15E080E0" w14:textId="48A6810E" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="15E080E0" w14:textId="48A6810E" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="0991617C">
-                <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:39.75pt;height:19.15pt">
+                <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:36.4pt;height:21.4pt">
                   <v:imagedata r:id="rId35" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="60BCCC31" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19029,67 +19974,68 @@
       <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="120AD60D" w14:textId="77777777" w:rsidTr="005D4A4A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75F6A452" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="005C6136" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6136">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.3 Acknowledgement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="404C327A" w14:textId="77777777" w:rsidTr="005D4A4A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C278BB" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="44C278BB" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2138400195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -19102,51 +20048,51 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I declare that the information I have provided in this form is true and correct to the best of my knowledge.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="739E66C3" w14:textId="69AF2BCD" w:rsidR="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="739E66C3" w14:textId="69AF2BCD" w:rsidR="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1068539582"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -19179,51 +20125,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I declare that the app named in this application complies with the Interoperability Requirements in force on the date of this </w:t>
             </w:r>
             <w:r w:rsidR="00BB33D5" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>application and</w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> will comply with any future versions of the Interoperability Requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03801081" w14:textId="23A6CD51" w:rsidR="00EC5656" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="03801081" w14:textId="23A6CD51" w:rsidR="00EC5656" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:iCs/>
                   <w:color w:val="1F497D"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1632246979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -19240,51 +20186,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EC5656" w:rsidRPr="00EC5656">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  I declare that the app named in this application complies with </w:t>
             </w:r>
             <w:r w:rsidR="00EC5656">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all relevant Australian laws pertaining to the Healthcare Identifiers Service, My Health Record system, Privacy Act and associated rules and regulations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ED935F6" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="1ED935F6" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-638651090"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -19297,54 +20243,56 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I declare that the app named in this application performs validation of personal information obtained from the My Health Record that ensures this information is accurate, up-to-date and complete.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7962044F" w14:textId="4A6EBD6D" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="00B64774" w:rsidP="00B16A94">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="59FDD008" w14:textId="77777777" w:rsidR="001D349A" w:rsidRDefault="00C117C4" w:rsidP="00B16A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1222742165"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
@@ -19352,50 +20300,59 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001D349A" w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I declare that effective security controls are in place to mitigate the security risks associated with the solution.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="7962044F" w14:textId="4A6EBD6D" w:rsidR="005502B5" w:rsidRPr="001D349A" w:rsidRDefault="005502B5" w:rsidP="00B16A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="001D349A" w14:paraId="7DAC71E6" w14:textId="77777777" w:rsidTr="005D4A4A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46393BD3" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
@@ -19526,51 +20483,50 @@
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FC020E5" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78BAACC2" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C8277D4" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="001D349A" w:rsidRDefault="001D349A" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -19675,51 +20631,51 @@
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Please fill in this request form, and provide the following documents to support your request</w:t>
             </w:r>
             <w:r w:rsidRPr="0019535D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="0082445C" w14:paraId="38798848" w14:textId="77777777" w:rsidTr="000F0F8A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="486A7E3B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="0082445C" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="486A7E3B" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="0082445C" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-312642825"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A" w:rsidRPr="0082445C">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -19752,51 +20708,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Use Case related material</w:t>
             </w:r>
             <w:r w:rsidR="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – refer to section 4.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="0082445C" w14:paraId="7DEBC603" w14:textId="1741073A" w:rsidTr="000F0F8A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="296E0CBF" w14:textId="5CA3E97B" w:rsidR="001D349A" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="296E0CBF" w14:textId="5CA3E97B" w:rsidR="001D349A" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="517819190"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A" w:rsidRPr="0082445C">
                   <w:rPr>
@@ -19830,51 +20786,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Digital certificates</w:t>
             </w:r>
             <w:r w:rsidR="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – refer to section 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="0082445C" w14:paraId="16DAD1B0" w14:textId="77777777" w:rsidTr="000F0F8A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="59185DFE" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="0082445C" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="59185DFE" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="0082445C" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-838848287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A">
                   <w:rPr>
@@ -19925,51 +20881,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>refer to section 6.1.1</w:t>
             </w:r>
             <w:r w:rsidR="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="0082445C" w14:paraId="31A35B09" w14:textId="77777777" w:rsidTr="000F0F8A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="63AAFC71" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="0082445C" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="63AAFC71" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="0082445C" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="474419226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -20019,51 +20975,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>section 6.1</w:t>
             </w:r>
             <w:r w:rsidR="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D349A" w:rsidRPr="0082445C" w14:paraId="016872EE" w14:textId="77777777" w:rsidTr="000F0F8A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="62E835E5" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="0082445C" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="62E835E5" w14:textId="77777777" w:rsidR="001D349A" w:rsidRPr="0082445C" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1579247801"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D349A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -20113,51 +21069,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>refer to section 6.1.3</w:t>
             </w:r>
             <w:r w:rsidR="001D349A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B51098" w:rsidRPr="0082445C" w14:paraId="7A51B474" w14:textId="77777777" w:rsidTr="000F0F8A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6316BCB1" w14:textId="5B69F565" w:rsidR="00B51098" w:rsidRPr="00204DC3" w:rsidRDefault="00B64774" w:rsidP="001A2D85">
+          <w:p w14:paraId="6316BCB1" w14:textId="5B69F565" w:rsidR="00B51098" w:rsidRPr="00204DC3" w:rsidRDefault="00C117C4" w:rsidP="001A2D85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Meiryo" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1651504309"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Tahoma"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Tahoma"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -20175,145 +21131,145 @@
             </w:sdt>
             <w:r w:rsidR="00B51098" w:rsidRPr="00204DC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Design related material for Share function – refer to section 4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F0DB4AF" w14:textId="77777777" w:rsidR="007D4297" w:rsidRPr="0039151A" w:rsidRDefault="00B82A66" w:rsidP="00037ED4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="2955873F" wp14:editId="5950962B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="2955873F" wp14:editId="5950962B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-27940</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="bottomMargin">
                   <wp:posOffset>-3528695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6127115" cy="3479800"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="25400"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 1" descr="Contact details, disclaimer, document control, copyright statement and acknowledgements."/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127115" cy="3479800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="17586DCB" w14:textId="6C00D39D" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00B82A66">
+                          <w:p w14:paraId="17586DCB" w14:textId="3BCBA93A" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00B82A66">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Publication date</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00866F56">
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002B0E0E">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rStyle w:val="DateChar"/>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:alias w:val="Date Of Approval"/>
                                 <w:tag w:val="DateOfApproval"/>
                                 <w:id w:val="-2092306711"/>
                                 <w:placeholder>
                                   <w:docPart w:val="E762134985414AF6BCD8CFEE0DF3D2FA"/>
                                 </w:placeholder>
                                 <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-                                <w:date w:fullDate="2025-10-09T00:00:00Z">
+                                <w:date w:fullDate="2026-03-16T00:00:00Z">
                                   <w:dateFormat w:val="d MMMM yyyy"/>
                                   <w:lid w:val="en-AU"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
                                   <w:rStyle w:val="DateChar"/>
                                 </w:rPr>
                               </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidR="00F2295B">
+                                <w:r w:rsidR="00B6400D">
                                   <w:rPr>
                                     <w:rStyle w:val="DateChar"/>
                                     <w:noProof/>
                                   </w:rPr>
-                                  <w:t>9 October 2025</w:t>
+                                  <w:t>16 March 2026</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidRPr="001A1BD5">
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                                 <w:noProof/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006D72DD">
                               <w:rPr>
                                 <w:rStyle w:val="InstructionsChar"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This date should be the latest approval date. If the document has been through multiple approvals/releases, include a version history table as the last section above. </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3678C795" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRPr="009F6218" w:rsidRDefault="00E33D4E" w:rsidP="00A87CFE">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
@@ -20503,62 +21459,62 @@
                             </w:pPr>
                             <w:r w:rsidRPr="00A0125A">
                               <w:t>Document control</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1C09F199" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRPr="001F025A" w:rsidRDefault="00E33D4E" w:rsidP="00975393">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A0125A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>This document is maintained in electronic form and is uncontrolled in p</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>rinted form. It is the responsibility of the user to verify that this copy is the latest revision.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4486358D" w14:textId="67D3956C" w:rsidR="00E33D4E" w:rsidRPr="001F025A" w:rsidRDefault="00E33D4E" w:rsidP="00DF432E">
+                          <w:p w14:paraId="4486358D" w14:textId="4A8D69F1" w:rsidR="00E33D4E" w:rsidRPr="001F025A" w:rsidRDefault="00E33D4E" w:rsidP="00DF432E">
                             <w:pPr>
                               <w:pStyle w:val="Smallprintbold"/>
                             </w:pPr>
                             <w:r w:rsidRPr="001F025A">
                               <w:t xml:space="preserve">Copyright © </w:t>
                             </w:r>
                             <w:r w:rsidR="00A33AAD">
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00783388">
-                              <w:t>5</w:t>
+                            <w:r w:rsidR="00C17A32">
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="0066749E">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>Australian Digital Health Agency</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6BC13A30" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00B82A66">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">This document contains information which is protected by copyright. All Rights Reserved. No part of this work may be reproduced or used in any form or </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D26500">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
@@ -20585,51 +21541,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> – </w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">without the permission of </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>the Australian Digital Health Agency</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>. All copies of this document must include the copyright and other information contained on this page.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6EE226B7" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRPr="005A37F1" w:rsidRDefault="00B64774" w:rsidP="00B82A66">
+                          <w:p w14:paraId="6EE226B7" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRPr="005A37F1" w:rsidRDefault="00C117C4" w:rsidP="00B82A66">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="Protective marking"/>
                                 <w:tag w:val="Protective marking"/>
                                 <w:id w:val="-565562829"/>
                                 <w:placeholder>
                                   <w:docPart w:val="28F301C416CE42F4AD5B851592E54689"/>
                                 </w:placeholder>
                                 <w:dataBinding w:xpath="/root[1]/ProtectiveMarking[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
                                 <w:comboBox w:lastValue="">
                                   <w:listItem w:displayText="OFFICIAL" w:value="OFFICIAL"/>
                                   <w:listItem w:displayText="OFFICIAL: Sensitive" w:value="OFFICIAL: Sensitive"/>
                                 </w:comboBox>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00E33D4E">
                                   <w:t>OFFICIAL</w:t>
                                 </w:r>
@@ -20658,113 +21614,113 @@
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>The Australian Digital Health Agency is jointly funded by the Australian Government and all state and territory governments.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2955873F" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Contact details, disclaimer, document control, copyright statement and acknowledgements." style="position:absolute;margin-left:-2.2pt;margin-top:-277.85pt;width:482.45pt;height:274pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW7YdqNAIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynSR9BnCJLkWFA&#10;0BZIh54VWYqFyaIgKbGzXz9KzgvdTsMuMilSfHwf6elj12iyF84rMCUtBjklwnColNmW9Mfb8ss9&#10;JT4wUzENRpT0IDx9nH3+NG3tRAyhBl0JRzCI8ZPWlrQOwU6yzPNaNMwPwAqDRgmuYQFVt80qx1qM&#10;3uhsmOe3WQuusg648B5vn3ojnaX4UgoeXqT0IhBdUqwtpNOlcxPPbDZlk61jtlb8WAb7hyoapgwm&#10;PYd6YoGRnVN/hGoUd+BBhgGHJgMpFRepB+ymyD90s66ZFakXBMfbM0z+/4Xlz/u1fXUkdF+hQwIj&#10;IK31E4+XsZ9OuiZ+sVKCdoTwcIZNdIFwvLwthndFMaaEo+1mdPdwnydgs8tz63z4JqAhUSipQ14S&#10;XGy/8gFTouvJJWYzsFRaJ260IS2muBnn6YEHrapojG7xyUI7smfI7kYz/jOWj7GuvFDTJjqLNA3H&#10;dJcWoxS6TUdUddX+BqoDouKgHxhv+VJhshXz4ZU5nBAEAqc+vOAhNWCFcJQoqcH9+tt99Efi0EpJ&#10;ixNXUoMrQYn+bpDQh2I0igOalNH4boiKu7Zsri1m1ywAmy5wuyxPYvQP+iRKB807rsY85kQTMxwz&#10;lzScxEXotwBXi4v5PDnhSFoWVmZteQx9gvite2fOHqkLyPoznCaTTT4w2Pv2HM53AaRK9EaUe0yR&#10;n6jgOCemjqsX9+VaT16XH8TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAEJClijiAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFzQloD6MUrTaUNCXBBohUkcs8Y01ZqkarKu/HvM&#10;CU6W7UevH5fr2fZswjF03km4XQpg6BqvO9dK+Hh/WqyAhaicVr13KOEbA6yry4tSFdqf3Q6nOraM&#10;QlwolAQT41BwHhqDVoWlH9DR7suPVkVqx5brUZ0p3Pb8ToiMW9U5umDUgI8Gm2N9shK27fPbtJ8+&#10;t3WWbczLTTIfX8VOyuurefMALOIc/2D41Sd1qMjp4E9OB9ZLWCQJkVTTNM2BEXGfiRTYgUZ5Drwq&#10;+f8Xqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFu2HajQCAABoBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQkKWKOIAAAAKAQAADwAAAAAA&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="2955873F" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Contact details, disclaimer, document control, copyright statement and acknowledgements." style="position:absolute;margin-left:-2.2pt;margin-top:-277.85pt;width:482.45pt;height:274pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW7YdqNAIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynSR9BnCJLkWFA&#10;0BZIh54VWYqFyaIgKbGzXz9KzgvdTsMuMilSfHwf6elj12iyF84rMCUtBjklwnColNmW9Mfb8ss9&#10;JT4wUzENRpT0IDx9nH3+NG3tRAyhBl0JRzCI8ZPWlrQOwU6yzPNaNMwPwAqDRgmuYQFVt80qx1qM&#10;3uhsmOe3WQuusg648B5vn3ojnaX4UgoeXqT0IhBdUqwtpNOlcxPPbDZlk61jtlb8WAb7hyoapgwm&#10;PYd6YoGRnVN/hGoUd+BBhgGHJgMpFRepB+ymyD90s66ZFakXBMfbM0z+/4Xlz/u1fXUkdF+hQwIj&#10;IK31E4+XsZ9OuiZ+sVKCdoTwcIZNdIFwvLwthndFMaaEo+1mdPdwnydgs8tz63z4JqAhUSipQ14S&#10;XGy/8gFTouvJJWYzsFRaJ260IS2muBnn6YEHrapojG7xyUI7smfI7kYz/jOWj7GuvFDTJjqLNA3H&#10;dJcWoxS6TUdUddX+BqoDouKgHxhv+VJhshXz4ZU5nBAEAqc+vOAhNWCFcJQoqcH9+tt99Efi0EpJ&#10;ixNXUoMrQYn+bpDQh2I0igOalNH4boiKu7Zsri1m1ywAmy5wuyxPYvQP+iRKB807rsY85kQTMxwz&#10;lzScxEXotwBXi4v5PDnhSFoWVmZteQx9gvite2fOHqkLyPoznCaTTT4w2Pv2HM53AaRK9EaUe0yR&#10;n6jgOCemjqsX9+VaT16XH8TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAEJClijiAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFzQloD6MUrTaUNCXBBohUkcs8Y01ZqkarKu/HvM&#10;CU6W7UevH5fr2fZswjF03km4XQpg6BqvO9dK+Hh/WqyAhaicVr13KOEbA6yry4tSFdqf3Q6nOraM&#10;QlwolAQT41BwHhqDVoWlH9DR7suPVkVqx5brUZ0p3Pb8ToiMW9U5umDUgI8Gm2N9shK27fPbtJ8+&#10;t3WWbczLTTIfX8VOyuurefMALOIc/2D41Sd1qMjp4E9OB9ZLWCQJkVTTNM2BEXGfiRTYgUZ5Drwq&#10;+f8Xqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFu2HajQCAABoBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQkKWKOIAAAAKAQAADwAAAAAA&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="17586DCB" w14:textId="6C00D39D" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00B82A66">
+                    <w:p w14:paraId="17586DCB" w14:textId="3BCBA93A" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00B82A66">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:rStyle w:val="DateChar"/>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>Publication date</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00866F56">
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002B0E0E">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rStyle w:val="DateChar"/>
                             <w:noProof/>
                           </w:rPr>
                           <w:alias w:val="Date Of Approval"/>
                           <w:tag w:val="DateOfApproval"/>
                           <w:id w:val="-2092306711"/>
                           <w:placeholder>
                             <w:docPart w:val="E762134985414AF6BCD8CFEE0DF3D2FA"/>
                           </w:placeholder>
                           <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-                          <w:date w:fullDate="2025-10-09T00:00:00Z">
+                          <w:date w:fullDate="2026-03-16T00:00:00Z">
                             <w:dateFormat w:val="d MMMM yyyy"/>
                             <w:lid w:val="en-AU"/>
                             <w:storeMappedDataAs w:val="dateTime"/>
                             <w:calendar w:val="gregorian"/>
                           </w:date>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
                             <w:rStyle w:val="DateChar"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
-                          <w:r w:rsidR="00F2295B">
+                          <w:r w:rsidR="00B6400D">
                             <w:rPr>
                               <w:rStyle w:val="DateChar"/>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>9 October 2025</w:t>
+                            <w:t>16 March 2026</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidRPr="001A1BD5">
                         <w:rPr>
                           <w:rStyle w:val="DateChar"/>
                           <w:noProof/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006D72DD">
                         <w:rPr>
                           <w:rStyle w:val="InstructionsChar"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This date should be the latest approval date. If the document has been through multiple approvals/releases, include a version history table as the last section above. </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3678C795" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRPr="009F6218" w:rsidRDefault="00E33D4E" w:rsidP="00A87CFE">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
@@ -20954,62 +21910,62 @@
                       </w:pPr>
                       <w:r w:rsidRPr="00A0125A">
                         <w:t>Document control</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1C09F199" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRPr="001F025A" w:rsidRDefault="00E33D4E" w:rsidP="00975393">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A0125A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>This document is maintained in electronic form and is uncontrolled in p</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F025A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>rinted form. It is the responsibility of the user to verify that this copy is the latest revision.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4486358D" w14:textId="67D3956C" w:rsidR="00E33D4E" w:rsidRPr="001F025A" w:rsidRDefault="00E33D4E" w:rsidP="00DF432E">
+                    <w:p w14:paraId="4486358D" w14:textId="4A8D69F1" w:rsidR="00E33D4E" w:rsidRPr="001F025A" w:rsidRDefault="00E33D4E" w:rsidP="00DF432E">
                       <w:pPr>
                         <w:pStyle w:val="Smallprintbold"/>
                       </w:pPr>
                       <w:r w:rsidRPr="001F025A">
                         <w:t xml:space="preserve">Copyright © </w:t>
                       </w:r>
                       <w:r w:rsidR="00A33AAD">
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00783388">
-                        <w:t>5</w:t>
+                      <w:r w:rsidR="00C17A32">
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="0066749E">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>Australian Digital Health Agency</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6BC13A30" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00B82A66">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001F025A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve">This document contains information which is protected by copyright. All Rights Reserved. No part of this work may be reproduced or used in any form or </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D26500">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
@@ -21036,51 +21992,51 @@
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> – </w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F025A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve">without the permission of </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>the Australian Digital Health Agency</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F025A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>. All copies of this document must include the copyright and other information contained on this page.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6EE226B7" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRPr="005A37F1" w:rsidRDefault="005B31DF" w:rsidP="00B82A66">
+                    <w:p w14:paraId="6EE226B7" w14:textId="77777777" w:rsidR="00E33D4E" w:rsidRPr="005A37F1" w:rsidRDefault="00D5363A" w:rsidP="00B82A66">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:rStyle w:val="DateChar"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Protective marking"/>
                           <w:tag w:val="Protective marking"/>
                           <w:id w:val="-565562829"/>
                           <w:placeholder>
                             <w:docPart w:val="28F301C416CE42F4AD5B851592E54689"/>
                           </w:placeholder>
                           <w:dataBinding w:xpath="/root[1]/ProtectiveMarking[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
                           <w:comboBox w:lastValue="">
                             <w:listItem w:displayText="OFFICIAL" w:value="OFFICIAL"/>
                             <w:listItem w:displayText="OFFICIAL: Sensitive" w:value="OFFICIAL: Sensitive"/>
                           </w:comboBox>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00E33D4E">
                             <w:t>OFFICIAL</w:t>
                           </w:r>
@@ -21116,58 +22072,58 @@
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007D4297" w:rsidRPr="0039151A" w:rsidSect="0044513C">
       <w:headerReference w:type="even" r:id="rId40"/>
       <w:headerReference w:type="default" r:id="rId41"/>
       <w:headerReference w:type="first" r:id="rId42"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66B992DA" w14:textId="77777777" w:rsidR="00904F2A" w:rsidRDefault="00904F2A" w:rsidP="00763374">
+    <w:p w14:paraId="64D25E1A" w14:textId="77777777" w:rsidR="00BE2A21" w:rsidRDefault="00BE2A21" w:rsidP="00763374">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54880A48" w14:textId="77777777" w:rsidR="00904F2A" w:rsidRDefault="00904F2A" w:rsidP="00763374">
+    <w:p w14:paraId="096638AF" w14:textId="77777777" w:rsidR="00BE2A21" w:rsidRDefault="00BE2A21" w:rsidP="00763374">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21197,83 +22153,77 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Narrow">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11446074" w14:textId="2F545EBA" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00140AF1">
+  <w:p w14:paraId="11446074" w14:textId="1470C31B" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="400"/>
     </w:pPr>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
@@ -21343,390 +22293,390 @@
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val="DocStatus"/>
         <w:id w:val="776370498"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="1D84E2D5F50A47CF8485C9F624CA9237"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="Approved">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Draft" w:value="Draft"/>
           <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
           <w:listItem w:displayText="Approved" w:value="Approved"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00B64774">
+        <w:r w:rsidR="00B6400D">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Approved</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00877406">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Audience"/>
         <w:tag w:val="Audience"/>
         <w:id w:val="751858182"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E762134985414AF6BCD8CFEE0DF3D2FA"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Audience[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="for external">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="for internal" w:value="for internal"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00B64774">
+        <w:r w:rsidR="00EC63EE">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>for external</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00877406">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Intended use of approved document"/>
         <w:tag w:val="IntendedUse"/>
         <w:id w:val="-1537964430"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="28F301C416CE42F4AD5B851592E54689"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/IntendedUse[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="use">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="trial use" w:value="trial use"/>
           <w:listItem w:displayText="consultation" w:value="consultation"/>
           <w:listItem w:displayText="review" w:value="review"/>
           <w:listItem w:displayText="use" w:value="use"/>
           <w:listItem w:displayText="information" w:value="information"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PlaceholderText"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B64774">
+        <w:r w:rsidR="00F748EF">
           <w:t>use</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008C4956">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date of approval (complete AFTER approval)"/>
         <w:tag w:val="DateOfApproval"/>
         <w:id w:val="803659021"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="F0FDA81673D242B1952335CB51159107"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-        <w:date w:fullDate="2025-10-09T00:00:00Z">
+        <w:date w:fullDate="2026-03-16T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F2295B">
-          <w:t>9 October 2025</w:t>
+        <w:r w:rsidR="00B6400D">
+          <w:t>16 March 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="0735092D" w14:textId="13709EA7" w:rsidR="00E33D4E" w:rsidRPr="00FE1CAE" w:rsidRDefault="00B64774" w:rsidP="00FE1CAE">
+  <w:p w14:paraId="0735092D" w14:textId="2CDCCE67" w:rsidR="00E33D4E" w:rsidRPr="00FE1CAE" w:rsidRDefault="00C117C4" w:rsidP="00FE1CAE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Draft version number"/>
         <w:tag w:val="DocumentVersionNumber"/>
         <w:id w:val="-1489931029"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="FCDD525688E44B448E8473D890D06DF7"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DraftVersionNumber[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue=" ">
           <w:listItem w:displayText="Select the version number or select blank for approved document" w:value="Select the version number or select blank for approved document"/>
           <w:listItem w:displayText=" " w:value=" "/>
           <w:listItem w:displayText="Draft version 001" w:value="Draft version 001"/>
           <w:listItem w:displayText="Draft version 002" w:value="Draft version 002"/>
           <w:listItem w:displayText="Draft version 003" w:value="Draft version 003"/>
           <w:listItem w:displayText="Draft version 004" w:value="Draft version 004"/>
           <w:listItem w:displayText="Draft version 005" w:value="Draft version005"/>
           <w:listItem w:displayText="Draft version 006" w:value="Draft version 006"/>
           <w:listItem w:displayText="Draft version 007" w:value="Draft version 007"/>
           <w:listItem w:displayText="Draft version 008" w:value="Draft version 008"/>
           <w:listItem w:displayText="Draft version 009" w:value="Draft version 009"/>
           <w:listItem w:displayText="Draft version 010" w:value="Draft version 010"/>
           <w:listItem w:displayText="Draft version 011" w:value="Draft version 011"/>
           <w:listItem w:displayText="Draft version 012" w:value="Draft version 012"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PlaceholderText"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="0066749E">
+        <w:r w:rsidR="00EC63EE">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00FE1CAE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00FE1CAE">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00FE1CAE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Document identifier"/>
         <w:tag w:val="DocumentID"/>
         <w:id w:val="1558743252"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="43ABF43648EC4DE68A02F7363B23CDBC"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00C752A9">
-          <w:t>DH-4182:2025</w:t>
+        <w:r w:rsidR="003B0BC7">
+          <w:t>DH-4312-2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C6B0164" w14:textId="3E24188A" w:rsidR="00E33D4E" w:rsidRDefault="00B64774" w:rsidP="00140AF1">
+  <w:p w14:paraId="5C6B0164" w14:textId="1189E866" w:rsidR="00E33D4E" w:rsidRDefault="00C117C4" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="400"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date of approval (complete AFTER approval)"/>
         <w:tag w:val="DateOfApproval"/>
         <w:id w:val="-1413391564"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="5BAF23F8B4AE4A298989753A5E0A4554"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-        <w:date w:fullDate="2025-10-09T00:00:00Z">
+        <w:date w:fullDate="2026-03-16T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F2295B">
-          <w:t>9 October 2025</w:t>
+        <w:r w:rsidR="00B6400D">
+          <w:t>16 March 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E33D4E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E33D4E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val="DocStatus"/>
         <w:id w:val="1004325696"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="803C677FF44E46DC8E50D2713ED78BB1"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="Approved">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Draft" w:value="Draft"/>
           <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
           <w:listItem w:displayText="Approved" w:value="Approved"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00B6400D">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Approved</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00877406">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Audience"/>
         <w:tag w:val="Audience"/>
         <w:id w:val="-995255661"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="82E1676C2F364E2690A1ADF1BB936638"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Audience[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="for external">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="for internal" w:value="for internal"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00EC63EE">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>for external</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E33D4E">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Intended use of approved document"/>
         <w:tag w:val="IntendedUse"/>
         <w:id w:val="1316214609"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="446237687F0B49E595ABB4CA9907FB48"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/IntendedUse[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="use">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="trial use" w:value="trial use"/>
           <w:listItem w:displayText="consultation" w:value="consultation"/>
           <w:listItem w:displayText="review" w:value="review"/>
           <w:listItem w:displayText="use" w:value="use"/>
           <w:listItem w:displayText="information" w:value="information"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PlaceholderText"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00F748EF">
           <w:t>use</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E33D4E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -21772,83 +22722,83 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E33D4E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10213C9D" w14:textId="5F51D0A0" w:rsidR="00E33D4E" w:rsidRPr="00F43CA7" w:rsidRDefault="00B64774" w:rsidP="00140AF1">
+  <w:p w14:paraId="10213C9D" w14:textId="15370934" w:rsidR="00E33D4E" w:rsidRPr="00F43CA7" w:rsidRDefault="00C117C4" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Document identifier"/>
         <w:tag w:val="DocumentID"/>
         <w:id w:val="-1846627821"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="45BC783058EE4D6E85E872CCF01AE9AB"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00C752A9">
+        <w:r w:rsidR="003B0BC7">
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>DH-4182:2025</w:t>
+          <w:t>DH-4312-2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00B60FCA">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00F43CA7">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00F43CA7">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
@@ -21866,73 +22816,73 @@
         <w:dataBinding w:xpath="/root[1]/DraftVersionNumber[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue=" ">
           <w:listItem w:displayText="Select the version number or select blank for approved document" w:value="Select the version number or select blank for approved document"/>
           <w:listItem w:displayText=" " w:value=" "/>
           <w:listItem w:displayText="Draft version 001" w:value="Draft version 001"/>
           <w:listItem w:displayText="Draft version 002" w:value="Draft version 002"/>
           <w:listItem w:displayText="Draft version 003" w:value="Draft version 003"/>
           <w:listItem w:displayText="Draft version 004" w:value="Draft version 004"/>
           <w:listItem w:displayText="Draft version 005" w:value="Draft version005"/>
           <w:listItem w:displayText="Draft version 006" w:value="Draft version 006"/>
           <w:listItem w:displayText="Draft version 007" w:value="Draft version 007"/>
           <w:listItem w:displayText="Draft version 008" w:value="Draft version 008"/>
           <w:listItem w:displayText="Draft version 009" w:value="Draft version 009"/>
           <w:listItem w:displayText="Draft version 010" w:value="Draft version 010"/>
           <w:listItem w:displayText="Draft version 011" w:value="Draft version 011"/>
           <w:listItem w:displayText="Draft version 012" w:value="Draft version 012"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PlaceholderText"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="0066749E">
+        <w:r w:rsidR="00EC63EE">
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="342E83F2" w14:textId="77777777" w:rsidR="00904F2A" w:rsidRDefault="00904F2A" w:rsidP="00763374">
+    <w:p w14:paraId="5FFB108F" w14:textId="77777777" w:rsidR="00BE2A21" w:rsidRDefault="00BE2A21" w:rsidP="00763374">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E88EFF4" w14:textId="77777777" w:rsidR="00904F2A" w:rsidRDefault="00904F2A" w:rsidP="00763374">
+    <w:p w14:paraId="34BC4AAF" w14:textId="77777777" w:rsidR="00BE2A21" w:rsidRDefault="00BE2A21" w:rsidP="00763374">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="146FF4E0" w14:textId="25BB1DD7" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="001D349A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Please refer to the following website for more information on Gatekeeper certification </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="002743F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.dta.gov.au/our-projects/digital-identity/gatekeeper-public-key-infrastructure-framework</w:t>
@@ -21954,51 +22904,51 @@
       <w:t>Australian Digital Health Agency</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F7F52DB" w14:textId="6CB8E49A" w:rsidR="00E33D4E" w:rsidRDefault="00E33D4E" w:rsidP="00FE754B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="A3A2A6"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00540AD9">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="023AD607" wp14:editId="26318AE9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="023AD607" wp14:editId="26318AE9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>540385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>530860</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2951480" cy="589915"/>
           <wp:effectExtent l="0" t="0" r="1270" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="Australian Government - Australian Digital Health Agency"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -22017,51 +22967,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2951480" cy="589915"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00B17B77">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="55AAC13F" wp14:editId="12C46C00">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="55AAC13F" wp14:editId="12C46C00">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>1871980</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6120000" cy="54000"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 5"/>
                   <pic:cNvPicPr preferRelativeResize="0">
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
@@ -22107,51 +23057,51 @@
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD680B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="639D95A7" w14:textId="4B73EDD3" w:rsidR="00BC64D9" w:rsidRDefault="00E27E1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Australian Digital Health Agency</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D6996DC" w14:textId="38D2046E" w:rsidR="00E33D4E" w:rsidRPr="00137837" w:rsidRDefault="00B64774" w:rsidP="00062598">
+  <w:p w14:paraId="4D6996DC" w14:textId="0E04FA71" w:rsidR="00E33D4E" w:rsidRPr="00137837" w:rsidRDefault="00C117C4" w:rsidP="00062598">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="600"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Subject"/>
         <w:tag w:val=""/>
         <w:id w:val="560222303"/>
         <w:placeholder>
           <w:docPart w:val="8BDED72FA6764D7CAF302B50174B6444"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Subject[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00E33D4E">
           <w:t>My Health Record</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E33D4E" w:rsidRPr="00A94CA2">
       <w:t xml:space="preserve"> </w:t>
@@ -22172,52 +23122,52 @@
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00E33D4E">
           <w:t>Portal Operator – Production Environment Access Request Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E33D4E">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Version"/>
         <w:tag w:val="Version"/>
         <w:id w:val="-2023463911"/>
         <w:placeholder>
           <w:docPart w:val="E29C68048B9D4706B8942E41C558F51B"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocVersion[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F96472">
-          <w:t>v4.0</w:t>
+        <w:r w:rsidR="00E77427">
+          <w:t xml:space="preserve"> v4.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BB05E53" w14:textId="0C26E6E1" w:rsidR="00BC64D9" w:rsidRDefault="00BC64D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E72E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A52962E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
@@ -26800,64 +27750,68 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D349A"/>
     <w:rsid w:val="00001A41"/>
     <w:rsid w:val="00003637"/>
     <w:rsid w:val="00003A09"/>
     <w:rsid w:val="0000409B"/>
     <w:rsid w:val="00004360"/>
     <w:rsid w:val="0000532A"/>
     <w:rsid w:val="00005EF5"/>
     <w:rsid w:val="00012AF6"/>
+    <w:rsid w:val="0001365E"/>
     <w:rsid w:val="00015FF3"/>
     <w:rsid w:val="00026B2E"/>
     <w:rsid w:val="00027ACE"/>
     <w:rsid w:val="000309F8"/>
+    <w:rsid w:val="00031595"/>
     <w:rsid w:val="00031F12"/>
     <w:rsid w:val="00032580"/>
     <w:rsid w:val="0003294A"/>
+    <w:rsid w:val="00032AA1"/>
     <w:rsid w:val="00032BD2"/>
     <w:rsid w:val="00035770"/>
     <w:rsid w:val="000377D7"/>
     <w:rsid w:val="00037ED4"/>
     <w:rsid w:val="000425C3"/>
     <w:rsid w:val="000431F7"/>
     <w:rsid w:val="00044D4D"/>
+    <w:rsid w:val="0005000E"/>
     <w:rsid w:val="0005213C"/>
     <w:rsid w:val="0005513F"/>
     <w:rsid w:val="0005688D"/>
     <w:rsid w:val="00057031"/>
     <w:rsid w:val="00060D23"/>
     <w:rsid w:val="00060D4F"/>
     <w:rsid w:val="0006251D"/>
     <w:rsid w:val="00062598"/>
     <w:rsid w:val="00062969"/>
     <w:rsid w:val="000647C4"/>
     <w:rsid w:val="00066A39"/>
     <w:rsid w:val="0006719D"/>
     <w:rsid w:val="0006761B"/>
     <w:rsid w:val="00071EEE"/>
     <w:rsid w:val="0007207E"/>
     <w:rsid w:val="000735D1"/>
     <w:rsid w:val="00075472"/>
     <w:rsid w:val="0008093D"/>
     <w:rsid w:val="000832D1"/>
     <w:rsid w:val="00083E47"/>
     <w:rsid w:val="0008485A"/>
     <w:rsid w:val="00087C1D"/>
     <w:rsid w:val="00092F87"/>
     <w:rsid w:val="00092F94"/>
     <w:rsid w:val="00095BA6"/>
@@ -26875,1005 +27829,1074 @@
     <w:rsid w:val="000D361C"/>
     <w:rsid w:val="000D3A36"/>
     <w:rsid w:val="000D3CE7"/>
     <w:rsid w:val="000D4814"/>
     <w:rsid w:val="000E03AE"/>
     <w:rsid w:val="000E103E"/>
     <w:rsid w:val="000E1A17"/>
     <w:rsid w:val="000E5131"/>
     <w:rsid w:val="000E5AEC"/>
     <w:rsid w:val="000E7542"/>
     <w:rsid w:val="000F0F8A"/>
     <w:rsid w:val="000F208C"/>
     <w:rsid w:val="000F22BC"/>
     <w:rsid w:val="000F51A3"/>
     <w:rsid w:val="000F5D99"/>
     <w:rsid w:val="000F74B3"/>
     <w:rsid w:val="00100F65"/>
     <w:rsid w:val="00102A32"/>
     <w:rsid w:val="00105D9B"/>
     <w:rsid w:val="00106CF4"/>
     <w:rsid w:val="00110044"/>
     <w:rsid w:val="00110171"/>
     <w:rsid w:val="00110900"/>
     <w:rsid w:val="00111FBD"/>
     <w:rsid w:val="00112122"/>
+    <w:rsid w:val="001151A0"/>
     <w:rsid w:val="001155CA"/>
     <w:rsid w:val="00115BD9"/>
     <w:rsid w:val="001175E0"/>
     <w:rsid w:val="00117B49"/>
     <w:rsid w:val="001209FE"/>
     <w:rsid w:val="00130DBB"/>
     <w:rsid w:val="00132193"/>
     <w:rsid w:val="001361ED"/>
     <w:rsid w:val="00137837"/>
     <w:rsid w:val="00137BFB"/>
     <w:rsid w:val="00140AF1"/>
     <w:rsid w:val="00143A54"/>
     <w:rsid w:val="0014457F"/>
     <w:rsid w:val="00145787"/>
     <w:rsid w:val="00150273"/>
     <w:rsid w:val="00153006"/>
     <w:rsid w:val="00160570"/>
     <w:rsid w:val="00161067"/>
     <w:rsid w:val="0016497D"/>
+    <w:rsid w:val="001658F0"/>
     <w:rsid w:val="00166EC1"/>
     <w:rsid w:val="00170783"/>
+    <w:rsid w:val="00180AC9"/>
     <w:rsid w:val="00182F89"/>
     <w:rsid w:val="00183FAB"/>
     <w:rsid w:val="00186288"/>
     <w:rsid w:val="001911C4"/>
     <w:rsid w:val="00191C78"/>
     <w:rsid w:val="0019507C"/>
+    <w:rsid w:val="001A10EF"/>
     <w:rsid w:val="001A2D85"/>
     <w:rsid w:val="001A7F24"/>
     <w:rsid w:val="001B2156"/>
+    <w:rsid w:val="001B2953"/>
     <w:rsid w:val="001B6784"/>
     <w:rsid w:val="001C0302"/>
     <w:rsid w:val="001C4614"/>
     <w:rsid w:val="001C5C7F"/>
     <w:rsid w:val="001C68F8"/>
     <w:rsid w:val="001D0AF7"/>
     <w:rsid w:val="001D17B1"/>
     <w:rsid w:val="001D19C2"/>
     <w:rsid w:val="001D349A"/>
     <w:rsid w:val="001D3765"/>
     <w:rsid w:val="001D57BC"/>
     <w:rsid w:val="001E2A57"/>
     <w:rsid w:val="001E3001"/>
     <w:rsid w:val="001E3BD0"/>
     <w:rsid w:val="001F3117"/>
     <w:rsid w:val="001F39B1"/>
     <w:rsid w:val="001F3C02"/>
     <w:rsid w:val="001F3E30"/>
     <w:rsid w:val="001F6AFE"/>
     <w:rsid w:val="002034C4"/>
     <w:rsid w:val="00204DC3"/>
     <w:rsid w:val="00206B9A"/>
     <w:rsid w:val="002102E8"/>
     <w:rsid w:val="00210447"/>
     <w:rsid w:val="00211C32"/>
     <w:rsid w:val="00212495"/>
     <w:rsid w:val="002127D7"/>
     <w:rsid w:val="00214663"/>
     <w:rsid w:val="00215CD7"/>
     <w:rsid w:val="00225A4B"/>
     <w:rsid w:val="00231F6E"/>
     <w:rsid w:val="00233A92"/>
     <w:rsid w:val="0024372E"/>
     <w:rsid w:val="00244DFE"/>
     <w:rsid w:val="002468B4"/>
     <w:rsid w:val="00247FE9"/>
+    <w:rsid w:val="002528F4"/>
     <w:rsid w:val="002530FB"/>
     <w:rsid w:val="00254032"/>
     <w:rsid w:val="0025437B"/>
     <w:rsid w:val="0025519A"/>
     <w:rsid w:val="00255C8F"/>
+    <w:rsid w:val="00260439"/>
     <w:rsid w:val="00262375"/>
     <w:rsid w:val="0026303F"/>
     <w:rsid w:val="00264A84"/>
     <w:rsid w:val="00271E2C"/>
     <w:rsid w:val="00272276"/>
     <w:rsid w:val="002731BE"/>
     <w:rsid w:val="002743F1"/>
+    <w:rsid w:val="002756B4"/>
     <w:rsid w:val="00276717"/>
     <w:rsid w:val="002768AE"/>
     <w:rsid w:val="002827ED"/>
     <w:rsid w:val="00284F09"/>
     <w:rsid w:val="0028666D"/>
     <w:rsid w:val="00286875"/>
     <w:rsid w:val="002869D6"/>
     <w:rsid w:val="002906F6"/>
     <w:rsid w:val="00294448"/>
     <w:rsid w:val="002954C7"/>
     <w:rsid w:val="002A42F5"/>
     <w:rsid w:val="002A57EB"/>
     <w:rsid w:val="002A65A2"/>
     <w:rsid w:val="002A680E"/>
     <w:rsid w:val="002A6F6D"/>
     <w:rsid w:val="002B3BCA"/>
     <w:rsid w:val="002B67CC"/>
     <w:rsid w:val="002C034B"/>
     <w:rsid w:val="002C277B"/>
     <w:rsid w:val="002D2445"/>
     <w:rsid w:val="002D59AB"/>
     <w:rsid w:val="002E0EEE"/>
     <w:rsid w:val="002E136F"/>
+    <w:rsid w:val="002E2379"/>
     <w:rsid w:val="002E5154"/>
     <w:rsid w:val="002E6D40"/>
     <w:rsid w:val="002E778F"/>
     <w:rsid w:val="002F15AD"/>
     <w:rsid w:val="002F1663"/>
     <w:rsid w:val="002F503F"/>
     <w:rsid w:val="002F557E"/>
     <w:rsid w:val="00300FD5"/>
     <w:rsid w:val="003017B6"/>
     <w:rsid w:val="00301A15"/>
     <w:rsid w:val="00302440"/>
     <w:rsid w:val="003025A9"/>
     <w:rsid w:val="003043A9"/>
     <w:rsid w:val="0030747F"/>
+    <w:rsid w:val="00314EDE"/>
     <w:rsid w:val="00315736"/>
     <w:rsid w:val="003177C0"/>
     <w:rsid w:val="00320CC1"/>
     <w:rsid w:val="00320F57"/>
     <w:rsid w:val="00321842"/>
     <w:rsid w:val="00324303"/>
     <w:rsid w:val="00327657"/>
     <w:rsid w:val="00327E3D"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00333913"/>
     <w:rsid w:val="00333AC8"/>
     <w:rsid w:val="003377CA"/>
     <w:rsid w:val="00340075"/>
     <w:rsid w:val="00343D7F"/>
     <w:rsid w:val="00344679"/>
     <w:rsid w:val="00344D51"/>
     <w:rsid w:val="00355BB2"/>
     <w:rsid w:val="00356183"/>
     <w:rsid w:val="00356C9A"/>
     <w:rsid w:val="00357DA5"/>
     <w:rsid w:val="003616E6"/>
     <w:rsid w:val="00362481"/>
     <w:rsid w:val="00366514"/>
     <w:rsid w:val="003675E2"/>
     <w:rsid w:val="00367EB2"/>
     <w:rsid w:val="00367EE0"/>
     <w:rsid w:val="00371018"/>
     <w:rsid w:val="00371F4A"/>
     <w:rsid w:val="00372BAC"/>
+    <w:rsid w:val="00372F89"/>
     <w:rsid w:val="00373426"/>
     <w:rsid w:val="003739F7"/>
     <w:rsid w:val="00373F59"/>
     <w:rsid w:val="00374EDC"/>
     <w:rsid w:val="00375214"/>
+    <w:rsid w:val="003808A9"/>
     <w:rsid w:val="00383A0C"/>
     <w:rsid w:val="00385352"/>
     <w:rsid w:val="0039151A"/>
     <w:rsid w:val="00392521"/>
     <w:rsid w:val="0039635F"/>
     <w:rsid w:val="003A0B82"/>
     <w:rsid w:val="003A335C"/>
+    <w:rsid w:val="003A4FB3"/>
+    <w:rsid w:val="003B0BC7"/>
     <w:rsid w:val="003B157E"/>
     <w:rsid w:val="003B476F"/>
     <w:rsid w:val="003B4BAD"/>
     <w:rsid w:val="003B4C93"/>
     <w:rsid w:val="003B7845"/>
     <w:rsid w:val="003C0725"/>
     <w:rsid w:val="003C2C91"/>
     <w:rsid w:val="003C5FFE"/>
     <w:rsid w:val="003C696F"/>
     <w:rsid w:val="003C7C2B"/>
+    <w:rsid w:val="003D1B89"/>
     <w:rsid w:val="003D2E35"/>
     <w:rsid w:val="003D4FC4"/>
     <w:rsid w:val="003D5D59"/>
     <w:rsid w:val="003D6C4B"/>
     <w:rsid w:val="003E4F3E"/>
     <w:rsid w:val="00401ED9"/>
     <w:rsid w:val="004026C9"/>
     <w:rsid w:val="00405822"/>
     <w:rsid w:val="00407A5C"/>
     <w:rsid w:val="0041210F"/>
     <w:rsid w:val="00413739"/>
     <w:rsid w:val="004144A2"/>
+    <w:rsid w:val="004173E5"/>
     <w:rsid w:val="00421655"/>
     <w:rsid w:val="00421B54"/>
     <w:rsid w:val="00425C6D"/>
     <w:rsid w:val="004270DE"/>
     <w:rsid w:val="004355FC"/>
     <w:rsid w:val="0044513C"/>
     <w:rsid w:val="004477D6"/>
     <w:rsid w:val="00451137"/>
     <w:rsid w:val="004540D9"/>
     <w:rsid w:val="00457F94"/>
     <w:rsid w:val="004616FE"/>
     <w:rsid w:val="004621C2"/>
     <w:rsid w:val="0046232F"/>
     <w:rsid w:val="00463826"/>
     <w:rsid w:val="00465070"/>
     <w:rsid w:val="004669C3"/>
     <w:rsid w:val="0046706F"/>
     <w:rsid w:val="004705D4"/>
     <w:rsid w:val="00477265"/>
     <w:rsid w:val="00483B8D"/>
     <w:rsid w:val="00484852"/>
     <w:rsid w:val="00486A29"/>
     <w:rsid w:val="00491031"/>
+    <w:rsid w:val="004930F3"/>
+    <w:rsid w:val="00494CD5"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="004A4A2A"/>
     <w:rsid w:val="004A6369"/>
     <w:rsid w:val="004A6DF9"/>
     <w:rsid w:val="004A7B0F"/>
     <w:rsid w:val="004A7DD2"/>
     <w:rsid w:val="004A7FF0"/>
     <w:rsid w:val="004B5C5F"/>
     <w:rsid w:val="004B677F"/>
     <w:rsid w:val="004C3165"/>
     <w:rsid w:val="004C3809"/>
     <w:rsid w:val="004C4FFB"/>
     <w:rsid w:val="004C550A"/>
     <w:rsid w:val="004C7226"/>
     <w:rsid w:val="004C75C7"/>
     <w:rsid w:val="004D16C6"/>
     <w:rsid w:val="004D1ED3"/>
     <w:rsid w:val="004D4380"/>
     <w:rsid w:val="004D7B6E"/>
     <w:rsid w:val="004E2D0A"/>
     <w:rsid w:val="004E3309"/>
     <w:rsid w:val="004E4B66"/>
     <w:rsid w:val="004F0AE4"/>
     <w:rsid w:val="004F1F9B"/>
+    <w:rsid w:val="004F23AA"/>
     <w:rsid w:val="004F466B"/>
     <w:rsid w:val="004F4E88"/>
     <w:rsid w:val="004F5A62"/>
     <w:rsid w:val="00505950"/>
     <w:rsid w:val="0051057D"/>
     <w:rsid w:val="00510FC3"/>
     <w:rsid w:val="00511421"/>
     <w:rsid w:val="0051433C"/>
     <w:rsid w:val="0051433F"/>
     <w:rsid w:val="00515E54"/>
     <w:rsid w:val="0051775C"/>
     <w:rsid w:val="00526226"/>
     <w:rsid w:val="005267B5"/>
     <w:rsid w:val="00530028"/>
     <w:rsid w:val="0053201B"/>
     <w:rsid w:val="00532890"/>
     <w:rsid w:val="005331AE"/>
     <w:rsid w:val="005331DD"/>
     <w:rsid w:val="00534E83"/>
     <w:rsid w:val="00536261"/>
     <w:rsid w:val="00537481"/>
     <w:rsid w:val="00540AD9"/>
     <w:rsid w:val="00542438"/>
     <w:rsid w:val="00543287"/>
+    <w:rsid w:val="005502B5"/>
     <w:rsid w:val="00553AF2"/>
     <w:rsid w:val="00554862"/>
     <w:rsid w:val="00556084"/>
     <w:rsid w:val="005563F1"/>
     <w:rsid w:val="00563937"/>
     <w:rsid w:val="005645F5"/>
     <w:rsid w:val="00564D53"/>
     <w:rsid w:val="00566E1A"/>
     <w:rsid w:val="00570734"/>
     <w:rsid w:val="0057222E"/>
+    <w:rsid w:val="005734D8"/>
     <w:rsid w:val="00581BEB"/>
     <w:rsid w:val="0058272F"/>
     <w:rsid w:val="00583AB9"/>
     <w:rsid w:val="005842BB"/>
     <w:rsid w:val="0058478B"/>
     <w:rsid w:val="0058504A"/>
     <w:rsid w:val="0058507C"/>
     <w:rsid w:val="005931C8"/>
     <w:rsid w:val="005935C0"/>
     <w:rsid w:val="00597414"/>
     <w:rsid w:val="005A1905"/>
     <w:rsid w:val="005A3F8D"/>
     <w:rsid w:val="005A75B7"/>
     <w:rsid w:val="005A7E33"/>
     <w:rsid w:val="005B18FE"/>
+    <w:rsid w:val="005B2238"/>
     <w:rsid w:val="005B2FAB"/>
-    <w:rsid w:val="005B31DF"/>
     <w:rsid w:val="005B4407"/>
     <w:rsid w:val="005B61B6"/>
     <w:rsid w:val="005C4374"/>
     <w:rsid w:val="005C6136"/>
     <w:rsid w:val="005C6D38"/>
     <w:rsid w:val="005D0267"/>
     <w:rsid w:val="005D38E9"/>
     <w:rsid w:val="005D4A4A"/>
     <w:rsid w:val="005D5A4C"/>
     <w:rsid w:val="005D5A7E"/>
     <w:rsid w:val="005E10E1"/>
     <w:rsid w:val="005E1823"/>
     <w:rsid w:val="005E72A0"/>
     <w:rsid w:val="005F13D7"/>
     <w:rsid w:val="005F41B7"/>
     <w:rsid w:val="005F4F9E"/>
     <w:rsid w:val="005F57E9"/>
     <w:rsid w:val="00600C64"/>
     <w:rsid w:val="0060703A"/>
     <w:rsid w:val="00622AB9"/>
     <w:rsid w:val="006312B1"/>
     <w:rsid w:val="00632241"/>
     <w:rsid w:val="00632FC7"/>
     <w:rsid w:val="0063308F"/>
     <w:rsid w:val="00635587"/>
     <w:rsid w:val="0064401B"/>
     <w:rsid w:val="00650B93"/>
     <w:rsid w:val="0065246B"/>
     <w:rsid w:val="00653EB1"/>
     <w:rsid w:val="00655098"/>
     <w:rsid w:val="006557B9"/>
     <w:rsid w:val="00655AF6"/>
     <w:rsid w:val="00656DB3"/>
     <w:rsid w:val="00660750"/>
     <w:rsid w:val="00661CD4"/>
     <w:rsid w:val="006634A1"/>
+    <w:rsid w:val="006651D2"/>
     <w:rsid w:val="0066749E"/>
+    <w:rsid w:val="00672188"/>
     <w:rsid w:val="006802EC"/>
     <w:rsid w:val="00681B2A"/>
     <w:rsid w:val="0068328E"/>
+    <w:rsid w:val="00687383"/>
+    <w:rsid w:val="0069082D"/>
     <w:rsid w:val="006A72E2"/>
     <w:rsid w:val="006A75DB"/>
     <w:rsid w:val="006B0E1C"/>
     <w:rsid w:val="006B1526"/>
     <w:rsid w:val="006B3568"/>
     <w:rsid w:val="006B3D1B"/>
     <w:rsid w:val="006B3DA8"/>
     <w:rsid w:val="006B44AF"/>
     <w:rsid w:val="006B69C3"/>
     <w:rsid w:val="006B6AEE"/>
     <w:rsid w:val="006C1E17"/>
     <w:rsid w:val="006C3C5E"/>
     <w:rsid w:val="006C5486"/>
     <w:rsid w:val="006D0DF2"/>
     <w:rsid w:val="006D1497"/>
+    <w:rsid w:val="006D1E73"/>
     <w:rsid w:val="006D38F4"/>
     <w:rsid w:val="006D40C1"/>
     <w:rsid w:val="006D60C4"/>
     <w:rsid w:val="006D69AE"/>
     <w:rsid w:val="006D7A9E"/>
     <w:rsid w:val="006E205A"/>
     <w:rsid w:val="006E48F1"/>
     <w:rsid w:val="006E6ED6"/>
     <w:rsid w:val="006E7310"/>
     <w:rsid w:val="006F2109"/>
     <w:rsid w:val="006F353E"/>
     <w:rsid w:val="006F5944"/>
     <w:rsid w:val="006F605E"/>
     <w:rsid w:val="0070046C"/>
     <w:rsid w:val="00700667"/>
     <w:rsid w:val="00706F91"/>
     <w:rsid w:val="0070760D"/>
     <w:rsid w:val="00710211"/>
     <w:rsid w:val="00711144"/>
     <w:rsid w:val="00713F70"/>
+    <w:rsid w:val="00713FA5"/>
     <w:rsid w:val="007158F3"/>
     <w:rsid w:val="00716140"/>
     <w:rsid w:val="007237D8"/>
     <w:rsid w:val="00725811"/>
     <w:rsid w:val="00726E27"/>
     <w:rsid w:val="007324DF"/>
     <w:rsid w:val="00734D89"/>
     <w:rsid w:val="00736465"/>
     <w:rsid w:val="00737D4F"/>
     <w:rsid w:val="00740926"/>
     <w:rsid w:val="00743DFF"/>
     <w:rsid w:val="007460A6"/>
     <w:rsid w:val="0074613E"/>
     <w:rsid w:val="00746E1A"/>
     <w:rsid w:val="00747A4E"/>
     <w:rsid w:val="00754C87"/>
     <w:rsid w:val="00763374"/>
     <w:rsid w:val="00763685"/>
     <w:rsid w:val="00766EE5"/>
     <w:rsid w:val="00775879"/>
     <w:rsid w:val="00775EC7"/>
     <w:rsid w:val="00777429"/>
     <w:rsid w:val="00782386"/>
     <w:rsid w:val="00783388"/>
     <w:rsid w:val="00783572"/>
+    <w:rsid w:val="007844D5"/>
     <w:rsid w:val="0079019E"/>
     <w:rsid w:val="00790D6E"/>
     <w:rsid w:val="0079451D"/>
     <w:rsid w:val="00795B9C"/>
     <w:rsid w:val="0079698F"/>
     <w:rsid w:val="007A3B03"/>
     <w:rsid w:val="007A5347"/>
     <w:rsid w:val="007A76F0"/>
     <w:rsid w:val="007B3832"/>
     <w:rsid w:val="007B4F9F"/>
     <w:rsid w:val="007B6EAD"/>
     <w:rsid w:val="007C0B4D"/>
     <w:rsid w:val="007C76E2"/>
     <w:rsid w:val="007D30F5"/>
     <w:rsid w:val="007D4297"/>
     <w:rsid w:val="007D6888"/>
     <w:rsid w:val="007D6B6D"/>
     <w:rsid w:val="007D6F6E"/>
     <w:rsid w:val="007E04A8"/>
     <w:rsid w:val="007E08BF"/>
     <w:rsid w:val="007E0A98"/>
     <w:rsid w:val="007E4E60"/>
     <w:rsid w:val="007E5A92"/>
     <w:rsid w:val="007E7877"/>
     <w:rsid w:val="007F3E73"/>
     <w:rsid w:val="00800113"/>
     <w:rsid w:val="00800312"/>
     <w:rsid w:val="008008C2"/>
+    <w:rsid w:val="00800A9F"/>
     <w:rsid w:val="00800FBE"/>
     <w:rsid w:val="00801438"/>
     <w:rsid w:val="00801578"/>
     <w:rsid w:val="008024C5"/>
     <w:rsid w:val="0080298D"/>
     <w:rsid w:val="00802F5B"/>
     <w:rsid w:val="00803880"/>
     <w:rsid w:val="00804C31"/>
     <w:rsid w:val="00805F4E"/>
     <w:rsid w:val="00807767"/>
     <w:rsid w:val="00811BE3"/>
     <w:rsid w:val="00813642"/>
     <w:rsid w:val="00814554"/>
     <w:rsid w:val="00814C9F"/>
     <w:rsid w:val="0081759B"/>
     <w:rsid w:val="008256F8"/>
     <w:rsid w:val="00827091"/>
-    <w:rsid w:val="008311A6"/>
     <w:rsid w:val="0083691D"/>
     <w:rsid w:val="00840A2D"/>
+    <w:rsid w:val="00840A79"/>
     <w:rsid w:val="00841A99"/>
     <w:rsid w:val="00842CCB"/>
     <w:rsid w:val="0084306A"/>
     <w:rsid w:val="008434AE"/>
     <w:rsid w:val="00843791"/>
     <w:rsid w:val="008442C0"/>
     <w:rsid w:val="00844A67"/>
     <w:rsid w:val="0084626C"/>
     <w:rsid w:val="008517D5"/>
     <w:rsid w:val="00855102"/>
     <w:rsid w:val="00855473"/>
     <w:rsid w:val="00857ACF"/>
     <w:rsid w:val="0086221F"/>
     <w:rsid w:val="008630A4"/>
     <w:rsid w:val="00864ED3"/>
     <w:rsid w:val="00867061"/>
     <w:rsid w:val="00871DFF"/>
     <w:rsid w:val="00877A6E"/>
     <w:rsid w:val="00881228"/>
     <w:rsid w:val="00881F77"/>
     <w:rsid w:val="00883C39"/>
     <w:rsid w:val="00883F99"/>
     <w:rsid w:val="00884ED8"/>
     <w:rsid w:val="008868D5"/>
     <w:rsid w:val="008905EE"/>
     <w:rsid w:val="0089147C"/>
     <w:rsid w:val="00891970"/>
     <w:rsid w:val="00891C08"/>
     <w:rsid w:val="008922A2"/>
     <w:rsid w:val="008930C6"/>
     <w:rsid w:val="00894FAB"/>
     <w:rsid w:val="00896AAF"/>
     <w:rsid w:val="008A0755"/>
     <w:rsid w:val="008A1998"/>
     <w:rsid w:val="008A1A3C"/>
     <w:rsid w:val="008A4987"/>
     <w:rsid w:val="008A5AFF"/>
     <w:rsid w:val="008A672A"/>
     <w:rsid w:val="008B11A4"/>
     <w:rsid w:val="008B194E"/>
     <w:rsid w:val="008B1F7B"/>
     <w:rsid w:val="008B4382"/>
+    <w:rsid w:val="008B7555"/>
     <w:rsid w:val="008C0679"/>
     <w:rsid w:val="008C4956"/>
     <w:rsid w:val="008C7E78"/>
+    <w:rsid w:val="008D02C9"/>
     <w:rsid w:val="008D1555"/>
     <w:rsid w:val="008D3056"/>
     <w:rsid w:val="008D5BC4"/>
     <w:rsid w:val="008E1A1E"/>
     <w:rsid w:val="008E51C7"/>
     <w:rsid w:val="008E5781"/>
     <w:rsid w:val="008E6024"/>
     <w:rsid w:val="0090114B"/>
-    <w:rsid w:val="00903C23"/>
     <w:rsid w:val="00903F59"/>
     <w:rsid w:val="0090420C"/>
-    <w:rsid w:val="00904F2A"/>
     <w:rsid w:val="00910989"/>
     <w:rsid w:val="00910DE0"/>
     <w:rsid w:val="0091196F"/>
     <w:rsid w:val="00911FEA"/>
     <w:rsid w:val="00917DF5"/>
     <w:rsid w:val="0092027F"/>
     <w:rsid w:val="00922CA0"/>
     <w:rsid w:val="00922D94"/>
     <w:rsid w:val="0092338C"/>
-    <w:rsid w:val="00923A89"/>
     <w:rsid w:val="009276D9"/>
     <w:rsid w:val="00931020"/>
     <w:rsid w:val="00934D18"/>
     <w:rsid w:val="00937500"/>
     <w:rsid w:val="00940BF3"/>
     <w:rsid w:val="00941052"/>
     <w:rsid w:val="009419A3"/>
+    <w:rsid w:val="009426B8"/>
     <w:rsid w:val="0094308C"/>
+    <w:rsid w:val="0094712C"/>
     <w:rsid w:val="00951424"/>
     <w:rsid w:val="00952AD6"/>
     <w:rsid w:val="00954CB1"/>
     <w:rsid w:val="00960459"/>
     <w:rsid w:val="00961CF9"/>
     <w:rsid w:val="009667C8"/>
+    <w:rsid w:val="00966D5C"/>
     <w:rsid w:val="00973788"/>
     <w:rsid w:val="00975393"/>
     <w:rsid w:val="009819C2"/>
     <w:rsid w:val="00981A6E"/>
     <w:rsid w:val="00986634"/>
     <w:rsid w:val="009904E9"/>
     <w:rsid w:val="00990F1A"/>
     <w:rsid w:val="00991C84"/>
     <w:rsid w:val="00992EAA"/>
     <w:rsid w:val="0099408D"/>
     <w:rsid w:val="0099671A"/>
     <w:rsid w:val="009970AB"/>
     <w:rsid w:val="00997350"/>
     <w:rsid w:val="009A14AB"/>
     <w:rsid w:val="009A7D71"/>
     <w:rsid w:val="009B1544"/>
     <w:rsid w:val="009B1CC5"/>
     <w:rsid w:val="009B785B"/>
     <w:rsid w:val="009C2175"/>
     <w:rsid w:val="009C4008"/>
+    <w:rsid w:val="009C76BF"/>
     <w:rsid w:val="009C7C78"/>
     <w:rsid w:val="009D0744"/>
     <w:rsid w:val="009D2DCC"/>
+    <w:rsid w:val="009D3046"/>
     <w:rsid w:val="009D3226"/>
     <w:rsid w:val="009D7838"/>
     <w:rsid w:val="009E0F61"/>
+    <w:rsid w:val="009E110D"/>
     <w:rsid w:val="009E20B2"/>
     <w:rsid w:val="009E610A"/>
     <w:rsid w:val="009E71DD"/>
     <w:rsid w:val="009E7343"/>
     <w:rsid w:val="009F06CF"/>
     <w:rsid w:val="009F0F59"/>
+    <w:rsid w:val="009F2452"/>
     <w:rsid w:val="009F2944"/>
     <w:rsid w:val="009F4E37"/>
     <w:rsid w:val="009F61A7"/>
     <w:rsid w:val="00A00BC8"/>
     <w:rsid w:val="00A01158"/>
     <w:rsid w:val="00A024EC"/>
     <w:rsid w:val="00A0278F"/>
     <w:rsid w:val="00A02825"/>
     <w:rsid w:val="00A02835"/>
     <w:rsid w:val="00A043B9"/>
     <w:rsid w:val="00A04FA6"/>
     <w:rsid w:val="00A06CA3"/>
     <w:rsid w:val="00A07A4E"/>
     <w:rsid w:val="00A102D4"/>
     <w:rsid w:val="00A13E18"/>
     <w:rsid w:val="00A146FE"/>
     <w:rsid w:val="00A15BB7"/>
     <w:rsid w:val="00A21B52"/>
     <w:rsid w:val="00A22FB2"/>
     <w:rsid w:val="00A325A7"/>
     <w:rsid w:val="00A33AAD"/>
+    <w:rsid w:val="00A36FCD"/>
     <w:rsid w:val="00A417F7"/>
     <w:rsid w:val="00A42970"/>
+    <w:rsid w:val="00A43263"/>
     <w:rsid w:val="00A44394"/>
     <w:rsid w:val="00A45596"/>
+    <w:rsid w:val="00A52D31"/>
     <w:rsid w:val="00A53FB6"/>
     <w:rsid w:val="00A546BA"/>
     <w:rsid w:val="00A553ED"/>
+    <w:rsid w:val="00A55BB6"/>
     <w:rsid w:val="00A5617A"/>
     <w:rsid w:val="00A621C3"/>
+    <w:rsid w:val="00A63DCA"/>
     <w:rsid w:val="00A700B0"/>
     <w:rsid w:val="00A70656"/>
     <w:rsid w:val="00A74710"/>
     <w:rsid w:val="00A82D0D"/>
     <w:rsid w:val="00A8373C"/>
     <w:rsid w:val="00A85507"/>
     <w:rsid w:val="00A8649B"/>
     <w:rsid w:val="00A87CFE"/>
     <w:rsid w:val="00A9031C"/>
     <w:rsid w:val="00A914AF"/>
     <w:rsid w:val="00A91564"/>
     <w:rsid w:val="00A918FC"/>
     <w:rsid w:val="00A919BB"/>
     <w:rsid w:val="00A93115"/>
     <w:rsid w:val="00A93A25"/>
     <w:rsid w:val="00A94CA2"/>
     <w:rsid w:val="00A94ED2"/>
     <w:rsid w:val="00A96DA1"/>
     <w:rsid w:val="00AA1BBA"/>
     <w:rsid w:val="00AA313A"/>
     <w:rsid w:val="00AA58FD"/>
     <w:rsid w:val="00AB0391"/>
     <w:rsid w:val="00AC0ACE"/>
     <w:rsid w:val="00AC15A7"/>
     <w:rsid w:val="00AD794A"/>
     <w:rsid w:val="00AE0375"/>
+    <w:rsid w:val="00AE5B04"/>
     <w:rsid w:val="00AE6D5F"/>
     <w:rsid w:val="00AF3A7E"/>
     <w:rsid w:val="00AF47E5"/>
     <w:rsid w:val="00AF5091"/>
     <w:rsid w:val="00AF6835"/>
     <w:rsid w:val="00AF73D8"/>
     <w:rsid w:val="00AF7968"/>
     <w:rsid w:val="00B010EC"/>
     <w:rsid w:val="00B01B31"/>
     <w:rsid w:val="00B02376"/>
     <w:rsid w:val="00B02A57"/>
     <w:rsid w:val="00B04815"/>
     <w:rsid w:val="00B0701D"/>
     <w:rsid w:val="00B11635"/>
+    <w:rsid w:val="00B1177E"/>
     <w:rsid w:val="00B13E72"/>
     <w:rsid w:val="00B142DC"/>
     <w:rsid w:val="00B1658D"/>
     <w:rsid w:val="00B16A94"/>
     <w:rsid w:val="00B21F40"/>
     <w:rsid w:val="00B23881"/>
     <w:rsid w:val="00B244AF"/>
     <w:rsid w:val="00B247FA"/>
     <w:rsid w:val="00B25D1A"/>
     <w:rsid w:val="00B26F11"/>
     <w:rsid w:val="00B3415A"/>
     <w:rsid w:val="00B34FDF"/>
     <w:rsid w:val="00B36BEF"/>
     <w:rsid w:val="00B40730"/>
     <w:rsid w:val="00B44138"/>
     <w:rsid w:val="00B4489C"/>
     <w:rsid w:val="00B458AC"/>
     <w:rsid w:val="00B51098"/>
     <w:rsid w:val="00B51DA4"/>
     <w:rsid w:val="00B533FE"/>
     <w:rsid w:val="00B56388"/>
     <w:rsid w:val="00B57F66"/>
     <w:rsid w:val="00B60BF2"/>
     <w:rsid w:val="00B60FCA"/>
     <w:rsid w:val="00B63148"/>
     <w:rsid w:val="00B6351D"/>
     <w:rsid w:val="00B63925"/>
+    <w:rsid w:val="00B6400D"/>
     <w:rsid w:val="00B6474D"/>
-    <w:rsid w:val="00B64774"/>
+    <w:rsid w:val="00B65949"/>
     <w:rsid w:val="00B700A3"/>
     <w:rsid w:val="00B72DBD"/>
+    <w:rsid w:val="00B77B65"/>
     <w:rsid w:val="00B81174"/>
     <w:rsid w:val="00B82A66"/>
     <w:rsid w:val="00B84D0B"/>
     <w:rsid w:val="00B90C51"/>
     <w:rsid w:val="00B91E8A"/>
     <w:rsid w:val="00B91F55"/>
     <w:rsid w:val="00B92AA8"/>
     <w:rsid w:val="00BA1467"/>
     <w:rsid w:val="00BA41F7"/>
     <w:rsid w:val="00BA6840"/>
+    <w:rsid w:val="00BA77F0"/>
     <w:rsid w:val="00BA7825"/>
+    <w:rsid w:val="00BB17CB"/>
     <w:rsid w:val="00BB23E5"/>
     <w:rsid w:val="00BB33D5"/>
     <w:rsid w:val="00BB4726"/>
     <w:rsid w:val="00BB61F2"/>
     <w:rsid w:val="00BC2784"/>
     <w:rsid w:val="00BC64D9"/>
     <w:rsid w:val="00BD03D9"/>
     <w:rsid w:val="00BD3EA4"/>
     <w:rsid w:val="00BD4F33"/>
     <w:rsid w:val="00BD5D3F"/>
-    <w:rsid w:val="00BD6F28"/>
     <w:rsid w:val="00BE046D"/>
     <w:rsid w:val="00BE2394"/>
+    <w:rsid w:val="00BE2A21"/>
     <w:rsid w:val="00BE2A75"/>
     <w:rsid w:val="00BE2E0E"/>
     <w:rsid w:val="00BE35EE"/>
     <w:rsid w:val="00BE4A18"/>
     <w:rsid w:val="00BE6D33"/>
     <w:rsid w:val="00BF7B2A"/>
     <w:rsid w:val="00BF7B33"/>
+    <w:rsid w:val="00C002A5"/>
     <w:rsid w:val="00C03776"/>
     <w:rsid w:val="00C04EA1"/>
+    <w:rsid w:val="00C117C4"/>
     <w:rsid w:val="00C11CE3"/>
     <w:rsid w:val="00C11EA1"/>
     <w:rsid w:val="00C12A53"/>
     <w:rsid w:val="00C132C0"/>
     <w:rsid w:val="00C14167"/>
+    <w:rsid w:val="00C17A32"/>
     <w:rsid w:val="00C211A0"/>
     <w:rsid w:val="00C216D0"/>
     <w:rsid w:val="00C2372C"/>
     <w:rsid w:val="00C27946"/>
     <w:rsid w:val="00C30C74"/>
     <w:rsid w:val="00C31D85"/>
     <w:rsid w:val="00C32F49"/>
     <w:rsid w:val="00C33DF8"/>
     <w:rsid w:val="00C34AF8"/>
     <w:rsid w:val="00C34B56"/>
     <w:rsid w:val="00C359EE"/>
     <w:rsid w:val="00C35C6E"/>
     <w:rsid w:val="00C3781D"/>
     <w:rsid w:val="00C42929"/>
     <w:rsid w:val="00C44DC9"/>
     <w:rsid w:val="00C47081"/>
     <w:rsid w:val="00C4757F"/>
     <w:rsid w:val="00C52AC8"/>
     <w:rsid w:val="00C54C0A"/>
     <w:rsid w:val="00C54DCE"/>
     <w:rsid w:val="00C56443"/>
     <w:rsid w:val="00C65171"/>
     <w:rsid w:val="00C67197"/>
     <w:rsid w:val="00C70C82"/>
     <w:rsid w:val="00C720C7"/>
     <w:rsid w:val="00C728EF"/>
     <w:rsid w:val="00C72E6B"/>
-    <w:rsid w:val="00C752A9"/>
+    <w:rsid w:val="00C740E3"/>
     <w:rsid w:val="00C75949"/>
     <w:rsid w:val="00C77207"/>
     <w:rsid w:val="00C77B69"/>
     <w:rsid w:val="00C81AEB"/>
     <w:rsid w:val="00C85138"/>
     <w:rsid w:val="00C858FE"/>
     <w:rsid w:val="00C86FEF"/>
     <w:rsid w:val="00C8799C"/>
     <w:rsid w:val="00CA0469"/>
     <w:rsid w:val="00CA07B7"/>
     <w:rsid w:val="00CA1986"/>
     <w:rsid w:val="00CA2CEF"/>
     <w:rsid w:val="00CA51D8"/>
     <w:rsid w:val="00CA64D1"/>
     <w:rsid w:val="00CA7F11"/>
     <w:rsid w:val="00CB2008"/>
     <w:rsid w:val="00CB3954"/>
     <w:rsid w:val="00CB3E2B"/>
+    <w:rsid w:val="00CB4FCD"/>
     <w:rsid w:val="00CC1223"/>
     <w:rsid w:val="00CC45BB"/>
     <w:rsid w:val="00CC55EF"/>
     <w:rsid w:val="00CC7778"/>
     <w:rsid w:val="00CD098D"/>
     <w:rsid w:val="00CD19FC"/>
     <w:rsid w:val="00CD201D"/>
     <w:rsid w:val="00CD2BE0"/>
     <w:rsid w:val="00CD680B"/>
     <w:rsid w:val="00CD7192"/>
     <w:rsid w:val="00CE1C6A"/>
     <w:rsid w:val="00CE22AE"/>
     <w:rsid w:val="00CE3B44"/>
     <w:rsid w:val="00CE56FF"/>
+    <w:rsid w:val="00CE6C81"/>
     <w:rsid w:val="00CF0293"/>
     <w:rsid w:val="00CF1080"/>
     <w:rsid w:val="00CF2F3A"/>
     <w:rsid w:val="00CF4158"/>
     <w:rsid w:val="00CF6E4B"/>
     <w:rsid w:val="00CF724B"/>
     <w:rsid w:val="00D03FE7"/>
     <w:rsid w:val="00D04232"/>
     <w:rsid w:val="00D1000A"/>
+    <w:rsid w:val="00D10B97"/>
     <w:rsid w:val="00D1409C"/>
     <w:rsid w:val="00D1430C"/>
     <w:rsid w:val="00D217F5"/>
     <w:rsid w:val="00D22ADB"/>
     <w:rsid w:val="00D261F6"/>
+    <w:rsid w:val="00D26265"/>
     <w:rsid w:val="00D268C9"/>
     <w:rsid w:val="00D31AB9"/>
     <w:rsid w:val="00D32B25"/>
     <w:rsid w:val="00D372D9"/>
     <w:rsid w:val="00D37C3B"/>
     <w:rsid w:val="00D4322C"/>
     <w:rsid w:val="00D43470"/>
     <w:rsid w:val="00D43753"/>
     <w:rsid w:val="00D45595"/>
+    <w:rsid w:val="00D5363A"/>
     <w:rsid w:val="00D542CD"/>
     <w:rsid w:val="00D57FE8"/>
     <w:rsid w:val="00D61127"/>
     <w:rsid w:val="00D613D1"/>
     <w:rsid w:val="00D62BF1"/>
+    <w:rsid w:val="00D64484"/>
     <w:rsid w:val="00D64BE6"/>
     <w:rsid w:val="00D659DF"/>
     <w:rsid w:val="00D70BCA"/>
     <w:rsid w:val="00D731F2"/>
     <w:rsid w:val="00D757E1"/>
     <w:rsid w:val="00D779E2"/>
     <w:rsid w:val="00D8431A"/>
     <w:rsid w:val="00D84C6D"/>
     <w:rsid w:val="00D8593E"/>
+    <w:rsid w:val="00D85B25"/>
     <w:rsid w:val="00D86427"/>
     <w:rsid w:val="00D86C9C"/>
     <w:rsid w:val="00D94377"/>
     <w:rsid w:val="00D94605"/>
     <w:rsid w:val="00DA09EB"/>
     <w:rsid w:val="00DA5285"/>
     <w:rsid w:val="00DA5E6A"/>
     <w:rsid w:val="00DA62D7"/>
     <w:rsid w:val="00DB15A8"/>
     <w:rsid w:val="00DB18C4"/>
     <w:rsid w:val="00DB20EC"/>
     <w:rsid w:val="00DB2D5D"/>
     <w:rsid w:val="00DB461E"/>
     <w:rsid w:val="00DB7D65"/>
     <w:rsid w:val="00DC1809"/>
     <w:rsid w:val="00DC3606"/>
     <w:rsid w:val="00DC3DCF"/>
     <w:rsid w:val="00DC47B8"/>
     <w:rsid w:val="00DC512E"/>
     <w:rsid w:val="00DD346F"/>
     <w:rsid w:val="00DD7C98"/>
     <w:rsid w:val="00DE03CC"/>
     <w:rsid w:val="00DE06E1"/>
     <w:rsid w:val="00DE10F4"/>
     <w:rsid w:val="00DE12B4"/>
+    <w:rsid w:val="00DE31C3"/>
     <w:rsid w:val="00DE4111"/>
     <w:rsid w:val="00DE4CC1"/>
     <w:rsid w:val="00DE6B23"/>
     <w:rsid w:val="00DF1FA0"/>
     <w:rsid w:val="00DF2410"/>
     <w:rsid w:val="00DF319F"/>
     <w:rsid w:val="00DF432E"/>
     <w:rsid w:val="00DF618D"/>
     <w:rsid w:val="00E00369"/>
     <w:rsid w:val="00E011DE"/>
     <w:rsid w:val="00E03480"/>
     <w:rsid w:val="00E06F04"/>
     <w:rsid w:val="00E07269"/>
     <w:rsid w:val="00E07786"/>
     <w:rsid w:val="00E07C82"/>
     <w:rsid w:val="00E121E7"/>
     <w:rsid w:val="00E13B90"/>
     <w:rsid w:val="00E168A5"/>
     <w:rsid w:val="00E20277"/>
+    <w:rsid w:val="00E24C05"/>
     <w:rsid w:val="00E27CB0"/>
     <w:rsid w:val="00E27E1D"/>
     <w:rsid w:val="00E27F2D"/>
     <w:rsid w:val="00E33D4E"/>
     <w:rsid w:val="00E34548"/>
     <w:rsid w:val="00E34EC7"/>
     <w:rsid w:val="00E37B96"/>
+    <w:rsid w:val="00E41001"/>
     <w:rsid w:val="00E41505"/>
     <w:rsid w:val="00E41811"/>
     <w:rsid w:val="00E43C8A"/>
     <w:rsid w:val="00E45EF9"/>
     <w:rsid w:val="00E46E6A"/>
     <w:rsid w:val="00E47EFA"/>
     <w:rsid w:val="00E53F6D"/>
     <w:rsid w:val="00E60545"/>
     <w:rsid w:val="00E613F3"/>
+    <w:rsid w:val="00E62B61"/>
     <w:rsid w:val="00E631A8"/>
     <w:rsid w:val="00E66AC0"/>
     <w:rsid w:val="00E67715"/>
     <w:rsid w:val="00E67F7E"/>
     <w:rsid w:val="00E73959"/>
     <w:rsid w:val="00E74585"/>
     <w:rsid w:val="00E75F77"/>
     <w:rsid w:val="00E761C7"/>
     <w:rsid w:val="00E76AED"/>
+    <w:rsid w:val="00E77427"/>
     <w:rsid w:val="00E77F00"/>
     <w:rsid w:val="00E83754"/>
     <w:rsid w:val="00E8485A"/>
     <w:rsid w:val="00E85C54"/>
     <w:rsid w:val="00E85F09"/>
     <w:rsid w:val="00E923AE"/>
+    <w:rsid w:val="00E93851"/>
     <w:rsid w:val="00E95C2D"/>
     <w:rsid w:val="00E96806"/>
     <w:rsid w:val="00EA18C1"/>
     <w:rsid w:val="00EA2C3B"/>
     <w:rsid w:val="00EA4F25"/>
     <w:rsid w:val="00EA542A"/>
     <w:rsid w:val="00EB3E25"/>
     <w:rsid w:val="00EB450C"/>
     <w:rsid w:val="00EB5DEA"/>
     <w:rsid w:val="00EB6B79"/>
     <w:rsid w:val="00EC1977"/>
     <w:rsid w:val="00EC2A75"/>
     <w:rsid w:val="00EC30CB"/>
     <w:rsid w:val="00EC500B"/>
     <w:rsid w:val="00EC5656"/>
+    <w:rsid w:val="00EC63EE"/>
     <w:rsid w:val="00EC6A61"/>
     <w:rsid w:val="00EC717A"/>
     <w:rsid w:val="00EC7D44"/>
     <w:rsid w:val="00ED3C06"/>
     <w:rsid w:val="00ED58BF"/>
     <w:rsid w:val="00EE7D5B"/>
     <w:rsid w:val="00EF1976"/>
     <w:rsid w:val="00EF5B85"/>
+    <w:rsid w:val="00EF7CED"/>
     <w:rsid w:val="00F021B2"/>
     <w:rsid w:val="00F02A23"/>
+    <w:rsid w:val="00F065E0"/>
     <w:rsid w:val="00F1420F"/>
     <w:rsid w:val="00F14BE3"/>
     <w:rsid w:val="00F1744F"/>
     <w:rsid w:val="00F2295B"/>
     <w:rsid w:val="00F23609"/>
     <w:rsid w:val="00F23951"/>
     <w:rsid w:val="00F279C9"/>
     <w:rsid w:val="00F27BAF"/>
     <w:rsid w:val="00F3573A"/>
     <w:rsid w:val="00F368D1"/>
     <w:rsid w:val="00F424E0"/>
     <w:rsid w:val="00F42AC8"/>
     <w:rsid w:val="00F43CA7"/>
     <w:rsid w:val="00F448AD"/>
     <w:rsid w:val="00F44DEA"/>
     <w:rsid w:val="00F45E06"/>
     <w:rsid w:val="00F473A5"/>
     <w:rsid w:val="00F47D61"/>
     <w:rsid w:val="00F47E31"/>
     <w:rsid w:val="00F51B14"/>
     <w:rsid w:val="00F51E6B"/>
     <w:rsid w:val="00F54B97"/>
     <w:rsid w:val="00F57372"/>
     <w:rsid w:val="00F575B5"/>
     <w:rsid w:val="00F6382A"/>
     <w:rsid w:val="00F64197"/>
     <w:rsid w:val="00F673BD"/>
     <w:rsid w:val="00F7370A"/>
     <w:rsid w:val="00F74614"/>
+    <w:rsid w:val="00F748EF"/>
     <w:rsid w:val="00F75215"/>
     <w:rsid w:val="00F75735"/>
     <w:rsid w:val="00F774CA"/>
     <w:rsid w:val="00F82BBA"/>
     <w:rsid w:val="00F83320"/>
     <w:rsid w:val="00F86390"/>
     <w:rsid w:val="00F86858"/>
     <w:rsid w:val="00F90BA6"/>
     <w:rsid w:val="00F938EF"/>
     <w:rsid w:val="00F95348"/>
     <w:rsid w:val="00F954AE"/>
     <w:rsid w:val="00F956CF"/>
     <w:rsid w:val="00F96472"/>
     <w:rsid w:val="00F96C3D"/>
     <w:rsid w:val="00FA01EB"/>
     <w:rsid w:val="00FA2287"/>
     <w:rsid w:val="00FA2D6D"/>
     <w:rsid w:val="00FA68AA"/>
     <w:rsid w:val="00FA7667"/>
     <w:rsid w:val="00FA79BF"/>
     <w:rsid w:val="00FB4C45"/>
     <w:rsid w:val="00FB59F5"/>
     <w:rsid w:val="00FB6483"/>
     <w:rsid w:val="00FC0387"/>
     <w:rsid w:val="00FC395D"/>
     <w:rsid w:val="00FC53BE"/>
     <w:rsid w:val="00FC5501"/>
     <w:rsid w:val="00FC556B"/>
     <w:rsid w:val="00FC7A24"/>
     <w:rsid w:val="00FD3DC3"/>
     <w:rsid w:val="00FD4436"/>
     <w:rsid w:val="00FD4A6B"/>
     <w:rsid w:val="00FD5D32"/>
     <w:rsid w:val="00FD6A4A"/>
     <w:rsid w:val="00FD6CE0"/>
     <w:rsid w:val="00FD7230"/>
     <w:rsid w:val="00FD7DD3"/>
     <w:rsid w:val="00FE1088"/>
     <w:rsid w:val="00FE1CAE"/>
     <w:rsid w:val="00FE3D50"/>
     <w:rsid w:val="00FE4AAA"/>
+    <w:rsid w:val="00FE559C"/>
     <w:rsid w:val="00FE6822"/>
     <w:rsid w:val="00FE7324"/>
     <w:rsid w:val="00FE754B"/>
     <w:rsid w:val="00FE7629"/>
     <w:rsid w:val="00FE774D"/>
     <w:rsid w:val="00FF12D5"/>
     <w:rsid w:val="00FF1392"/>
     <w:rsid w:val="00FF15A6"/>
     <w:rsid w:val="00FF27E5"/>
     <w:rsid w:val="00FF3B91"/>
     <w:rsid w:val="0F930B26"/>
     <w:rsid w:val="195F72B3"/>
+    <w:rsid w:val="607E6D15"/>
+    <w:rsid w:val="7AE274AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2062">
       <o:colormru v:ext="edit" colors="#cfc,#9f9"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -30158,51 +31181,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1955819229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/about-us/policies-privacy-and-reporting/privacy-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/my-health-record-fhir-gateway" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/support/glossary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/about-us/policies-privacy-and-reporting/privacy-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/support/glossary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/initiatives-and-programs/my-health-record" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/about-us/policies-privacy-and-reporting/privacy-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementer.digitalhealth.gov.au/my-health-record-fhir-gateway" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/support/glossary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/about-us/policies-privacy-and-reporting/privacy-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/support/glossary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/initiatives-and-programs/my-health-record" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.dta.gov.au%2Four-projects%2Fdigital-identity%2Fgatekeeper-public-key-infrastructure-framework&amp;data=05%7C01%7CMark.Knipe%40digitalhealth.gov.au%7Ce96cb0e5d5f347d6843708db154d93dd%7C49c6971ed0164e1ab04195533ede53a1%7C0%7C0%7C638127195148868252%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=wdfxtVMR%2FZeWFGyUyw5KCRj8q%2BR7CzpG8S0RnOo%2BnGg%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\allan.cunliffe\Documents\Agency%20Office%20Templates\External%20Short%20Document%20v2.4.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5419DDBB2E4A484CAA656C3C87F09883"/>
         <w:category>
@@ -31252,56 +32275,50 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Narrow">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -31312,110 +32329,135 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D2E35"/>
     <w:rsid w:val="0001374F"/>
+    <w:rsid w:val="00032AA1"/>
     <w:rsid w:val="00052CC8"/>
     <w:rsid w:val="00085521"/>
     <w:rsid w:val="000A15C2"/>
     <w:rsid w:val="000C18A9"/>
     <w:rsid w:val="00102A32"/>
+    <w:rsid w:val="001A10EF"/>
+    <w:rsid w:val="001B2953"/>
     <w:rsid w:val="00206B9A"/>
+    <w:rsid w:val="00216C95"/>
+    <w:rsid w:val="002528F4"/>
     <w:rsid w:val="002C11E5"/>
     <w:rsid w:val="002C7380"/>
     <w:rsid w:val="00303B64"/>
+    <w:rsid w:val="00314EDE"/>
     <w:rsid w:val="00373426"/>
     <w:rsid w:val="003C7C2B"/>
     <w:rsid w:val="003D2E35"/>
     <w:rsid w:val="003D4FC4"/>
     <w:rsid w:val="00425119"/>
+    <w:rsid w:val="004930F3"/>
     <w:rsid w:val="004D66B5"/>
     <w:rsid w:val="00505950"/>
+    <w:rsid w:val="0053105E"/>
     <w:rsid w:val="00597414"/>
+    <w:rsid w:val="005B2238"/>
     <w:rsid w:val="005F3F56"/>
     <w:rsid w:val="00630FEF"/>
     <w:rsid w:val="006334B0"/>
     <w:rsid w:val="006514B0"/>
+    <w:rsid w:val="0068165A"/>
     <w:rsid w:val="00682445"/>
     <w:rsid w:val="00692725"/>
     <w:rsid w:val="006B2B2F"/>
     <w:rsid w:val="006D1497"/>
+    <w:rsid w:val="006D1E73"/>
     <w:rsid w:val="006E0DC7"/>
+    <w:rsid w:val="00701785"/>
     <w:rsid w:val="00711144"/>
+    <w:rsid w:val="00713FA5"/>
     <w:rsid w:val="00735404"/>
     <w:rsid w:val="00766977"/>
     <w:rsid w:val="007D6B6D"/>
     <w:rsid w:val="007E690A"/>
+    <w:rsid w:val="0080114B"/>
     <w:rsid w:val="0081009A"/>
-    <w:rsid w:val="008311A6"/>
     <w:rsid w:val="008B54F8"/>
-    <w:rsid w:val="00903C23"/>
+    <w:rsid w:val="008B7555"/>
+    <w:rsid w:val="008D02C9"/>
     <w:rsid w:val="0090772D"/>
+    <w:rsid w:val="009426B8"/>
+    <w:rsid w:val="0094712C"/>
     <w:rsid w:val="009B785B"/>
+    <w:rsid w:val="009E110D"/>
     <w:rsid w:val="009F0F59"/>
+    <w:rsid w:val="009F2452"/>
+    <w:rsid w:val="00A36FCD"/>
     <w:rsid w:val="00A417F7"/>
     <w:rsid w:val="00A46AE4"/>
     <w:rsid w:val="00A50FDB"/>
-    <w:rsid w:val="00AA442D"/>
     <w:rsid w:val="00BA3085"/>
-    <w:rsid w:val="00BD6F28"/>
+    <w:rsid w:val="00BB17CB"/>
     <w:rsid w:val="00BE0D8B"/>
     <w:rsid w:val="00BE35EE"/>
     <w:rsid w:val="00C16660"/>
+    <w:rsid w:val="00C740E3"/>
+    <w:rsid w:val="00CB4FCD"/>
     <w:rsid w:val="00D07214"/>
+    <w:rsid w:val="00D64484"/>
     <w:rsid w:val="00D811DF"/>
+    <w:rsid w:val="00DA1BC6"/>
+    <w:rsid w:val="00DE31C3"/>
     <w:rsid w:val="00DE6986"/>
     <w:rsid w:val="00DF3BB7"/>
     <w:rsid w:val="00E011DE"/>
     <w:rsid w:val="00E2452E"/>
     <w:rsid w:val="00E7386D"/>
     <w:rsid w:val="00E74585"/>
     <w:rsid w:val="00EC1977"/>
     <w:rsid w:val="00EC31C9"/>
+    <w:rsid w:val="00EF7CED"/>
     <w:rsid w:val="00F468FC"/>
     <w:rsid w:val="00FD6A4A"/>
     <w:rsid w:val="00FD7DD3"/>
+    <w:rsid w:val="00FF3A2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -32243,213 +33285,118 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...30 lines deleted...]
-    <xsd:import namespace="1952787d-5e94-4252-8fcd-d06b6d1cd8c7"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002065530B07977348B833B3CFE5C5C1DB" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1c345112eb59e03de4520905c7235c8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="349c7e99-c9c1-459a-99fe-4a05fb317fbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32d1a0928be0ef15024f9865af024b29" ns2:_="">
+    <xsd:import namespace="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:Note" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6e165234-6804-4b10-8f4e-63f45a6627b0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="349c7e99-c9c1-459a-99fe-4a05fb317fbb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="03d8da38-0edf-4682-be2f-2c8ca30bb0bd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="Notes" ma:index="15" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...51 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -32507,188 +33454,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <root>
   <DraftVersionNumber> </DraftVersionNumber>
-  <DocVersion>v4.0</DocVersion>
+  <DocVersion> v4.2</DocVersion>
   <DocStatus>Approved</DocStatus>
   <Audience>for external</Audience>
   <IntendedUse>use</IntendedUse>
-  <dateOfApproval>2025-10-09T00:00:00</dateOfApproval>
+  <dateOfApproval>2026-03-16T00:00:00</dateOfApproval>
   <Subject>My Health Record</Subject>
   <Title>Portal Operator – Production Environment Access Request Form</Title>
-  <DocumentID>DH-4182:2025</DocumentID>
+  <DocumentID>DH-4312-2026</DocumentID>
   <ProtectiveMarking/>
 </root>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\TURABIAN.XSL" StyleName="Turabian">
 </b:Sources>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Notes xmlns="349c7e99-c9c1-459a-99fe-4a05fb317fbb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5496EF8-334F-4D0B-A252-52F79CCB9742}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64D1D20B-C385-4286-833F-4E474643AFEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="6e165234-6804-4b10-8f4e-63f45a6627b0"/>
-    <ds:schemaRef ds:uri="1952787d-5e94-4252-8fcd-d06b6d1cd8c7"/>
+    <ds:schemaRef ds:uri="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D967AE7-473C-4492-AE61-DCF64C5A87F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{976A1303-0774-4F25-B465-F0D9D46F464C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C62406B5-E9C0-4E27-8D60-5376F5F246CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>External Short Document v2.4</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3087</Words>
-  <Characters>17601</Characters>
+  <Words>2722</Words>
+  <Characters>14910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>681</Lines>
+  <Paragraphs>356</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Australian Digital Health Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20647</CharactersWithSpaces>
+  <CharactersWithSpaces>19434</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Australian Digital Health Agency</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Template approval date">
     <vt:lpwstr>19 August 2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Template owner">
     <vt:lpwstr>Creative Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Template version">
     <vt:lpwstr>2.4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Template name">
     <vt:lpwstr>External short</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100DEFA0A2E54AEDA44BC7DBE4F7F6E38D6</vt:lpwstr>
+    <vt:lpwstr>0x0101002065530B07977348B833B3CFE5C5C1DB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_SetDate">
     <vt:lpwstr>2024-05-21T05:49:46Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Name">
     <vt:lpwstr>839da1de15bb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_SiteId">
     <vt:lpwstr>49c6971e-d016-4e1a-b041-95533ede53a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_ActionId">
     <vt:lpwstr>ac202a73-91c3-4fb7-a55e-b659835a70aa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>