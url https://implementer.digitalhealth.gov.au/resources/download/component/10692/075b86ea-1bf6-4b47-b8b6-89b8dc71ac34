--- v0 (2026-02-27)
+++ v1 (2026-04-17)
@@ -1,273 +1,274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
-  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="629825E4" w14:textId="77777777" w:rsidR="000E5AEC" w:rsidRPr="00D64BE6" w:rsidRDefault="000E5AEC" w:rsidP="00FE754B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:sectPr w:rsidR="000E5AEC" w:rsidRPr="00D64BE6" w:rsidSect="00F43CA7">
-          <w:headerReference w:type="even" r:id="rId9"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3345" w:right="1134" w:bottom="1134" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01F27C74" w14:textId="77777777" w:rsidR="00374EDC" w:rsidRPr="00FC0387" w:rsidRDefault="0078019F" w:rsidP="005D5A7E">
+    <w:p w14:paraId="01F27C74" w14:textId="77777777" w:rsidR="00374EDC" w:rsidRPr="00FC0387" w:rsidRDefault="00CD4D55" w:rsidP="005D5A7E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Subject"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Subject"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:alias w:val="Subject"/>
           <w:tag w:val=""/>
           <w:id w:val="439959842"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="1D498D46125A4D4397C327D4CBCEEA92"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Subject[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="001C02FA">
             <w:rPr>
               <w:rStyle w:val="Subject"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>My Health Record</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4E9D170D" w14:textId="64C92C1E" w:rsidR="00DB2D5D" w:rsidRPr="008A0755" w:rsidRDefault="0078019F" w:rsidP="00143A54">
+    <w:p w14:paraId="4E9D170D" w14:textId="64C92C1E" w:rsidR="00DB2D5D" w:rsidRPr="008A0755" w:rsidRDefault="00CD4D55" w:rsidP="00143A54">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Subject"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
             <w:bCs/>
             <w:caps w:val="0"/>
             <w:spacing w:val="0"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="962547465"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="4F9ACD3DB9E24C689DFDFA2EE9ECDEA5"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Title[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Subject"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="001C02FA" w:rsidRPr="00C81FFF">
             <w:rPr>
               <w:rStyle w:val="Subject"/>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:bCs/>
               <w:caps w:val="0"/>
               <w:spacing w:val="0"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Conformance Vendor Declaration Form</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7B8A2E4E" w14:textId="10F44E6E" w:rsidR="001C4614" w:rsidRDefault="0078019F" w:rsidP="00463826">
+    <w:p w14:paraId="7B8A2E4E" w14:textId="4B8C7610" w:rsidR="001C4614" w:rsidRDefault="00CD4D55" w:rsidP="00463826">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Date of approval (complete AFTER approval)"/>
           <w:tag w:val="DateOfApproval"/>
           <w:id w:val="1102925292"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="1CD5D75F6F9F460198109938F0744C5C"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-          <w:date w:fullDate="2026-02-11T00:00:00Z">
+          <w:date w:fullDate="2026-03-05T00:00:00Z">
             <w:dateFormat w:val="d MMMM yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FE3A66">
+          <w:r w:rsidR="00C86FCD">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>11 February 2026</w:t>
+            <w:t>5 March 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00934D18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00463826">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Version"/>
           <w:tag w:val="Version"/>
           <w:id w:val="-1822030721"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="B7ADE4BC3236442B991BE812BED2A2FF"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocVersion[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007123B3">
+          <w:r w:rsidR="005E323B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>v1.2</w:t>
+            <w:t>v1.3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7F1F5C58" w14:textId="00C17F84" w:rsidR="00A42970" w:rsidRPr="006C64A0" w:rsidRDefault="0078019F" w:rsidP="004616FE">
+    <w:p w14:paraId="7F1F5C58" w14:textId="259EEFDB" w:rsidR="00A42970" w:rsidRPr="006C64A0" w:rsidRDefault="00CD4D55" w:rsidP="004616FE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:alias w:val="Status"/>
           <w:tag w:val="DocStatus"/>
           <w:id w:val="-924804483"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="987F3D8FA5174B53B1696B8588F8DBBB"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="Approved">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Draft" w:value="Draft"/>
             <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
             <w:listItem w:displayText="Approved" w:value="Approved"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FE3A66">
+          <w:r w:rsidR="00C86FCD">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Approved</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A42970" w:rsidRPr="006C64A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:alias w:val="Audience"/>
           <w:tag w:val="Audience"/>
           <w:id w:val="358949364"/>
           <w:lock w:val="sdtLocked"/>
@@ -312,51 +313,51 @@
           <w:placeholder>
             <w:docPart w:val="0890339207E54F65862B2E7BDAE0191A"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/IntendedUse[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="use">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="trial use" w:value="trial use"/>
             <w:listItem w:displayText="consultation" w:value="consultation"/>
             <w:listItem w:displayText="review" w:value="review"/>
             <w:listItem w:displayText="use" w:value="use"/>
             <w:listItem w:displayText="information" w:value="information"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00272D2F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>use</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="71269F77" w14:textId="32C7FF8D" w:rsidR="00B82A66" w:rsidRPr="00D07BD2" w:rsidRDefault="0078019F" w:rsidP="00B82A66">
+    <w:p w14:paraId="71269F77" w14:textId="7C5C5F9F" w:rsidR="00B82A66" w:rsidRPr="00D07BD2" w:rsidRDefault="00CD4D55" w:rsidP="00B82A66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Document identifer label"/>
           <w:tag w:val="Document identifer label"/>
           <w:id w:val="1531763492"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="3CF40EA4B7D2421DA36B5583A6F20BD7"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
           </w:rPr>
@@ -370,55 +371,55 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B82A66" w:rsidRPr="00D07BD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Document identifier"/>
           <w:tag w:val="DocumentID"/>
           <w:id w:val="1408191130"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="80A396CA1B9946D5983C23EE3B600321"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="0078019F">
+          <w:r w:rsidR="00C86FCD" w:rsidRPr="00C86FCD">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>DH-4284:2026</w:t>
+            <w:t>DH-4299:2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="71C0900A" w14:textId="7F2BFE15" w:rsidR="00CD124B" w:rsidRDefault="00CD124B" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55BF568D" w14:textId="122BB717" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="321BAADF" w14:textId="6A770BB8" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74098275" w14:textId="2BDEC2EF" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE90B31" w14:textId="099C9A1F" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
@@ -499,98 +500,98 @@
     <w:p w14:paraId="140945E0" w14:textId="45D0EB17" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AD7B861" w14:textId="36EB25EE" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="761AFCA4" w14:textId="152C0CBB" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55F12598" w14:textId="458D052D" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E0C563B" w14:textId="2F00F73A" w:rsidR="004A42D8" w:rsidRDefault="004A42D8" w:rsidP="00B6301C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C69102" w14:textId="77777777" w:rsidR="004A42D8" w:rsidRPr="00B74A0A" w:rsidRDefault="0078019F" w:rsidP="004A42D8">
+    <w:p w14:paraId="56C69102" w14:textId="77777777" w:rsidR="004A42D8" w:rsidRPr="00B74A0A" w:rsidRDefault="00CD4D55" w:rsidP="004A42D8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="TitleChar"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:alias w:val="Subject"/>
           <w:tag w:val=""/>
           <w:id w:val="-247422870"/>
           <w:placeholder>
             <w:docPart w:val="C8597AA0FCA94BA8BD6017EDAED892DD"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="TitleChar"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="004A42D8" w:rsidRPr="00252137">
             <w:rPr>
               <w:rStyle w:val="TitleChar"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>My Health Record</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1AB5E434" w14:textId="77777777" w:rsidR="004A42D8" w:rsidRPr="005F576C" w:rsidRDefault="0078019F" w:rsidP="004A42D8">
+    <w:p w14:paraId="1AB5E434" w14:textId="77777777" w:rsidR="004A42D8" w:rsidRPr="005F576C" w:rsidRDefault="00CD4D55" w:rsidP="004A42D8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="TitleChar"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="1651170941"/>
           <w:placeholder>
             <w:docPart w:val="A968A10D1D534712B492781F8F28DB89"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
@@ -615,200 +616,167 @@
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>Conformance Vendor Declaration Form</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="39B9EBE1" w14:textId="77777777" w:rsidR="00E401F2" w:rsidRDefault="00E401F2" w:rsidP="008E20CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="1FFAEC3E" w14:textId="77777777" w:rsidTr="00861319">
+      <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="1FFAEC3E" w14:textId="77777777" w:rsidTr="192C1D4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="549246AD" w14:textId="2933F197" w:rsidR="00947B15" w:rsidRPr="00AD3FB4" w:rsidRDefault="00947B15" w:rsidP="002234B5">
+          <w:p w14:paraId="549246AD" w14:textId="7BEC64DF" w:rsidR="00947B15" w:rsidRPr="00AD3FB4" w:rsidRDefault="00947B15" w:rsidP="1FD0AE71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:iCs/>
-[...7 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australian Digital Health Agency (the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD3FB4">
+            <w:r w:rsidRPr="1FD0AE71">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD3FB4">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) issues this Agency approved form (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD3FB4">
+            <w:r w:rsidRPr="1FD0AE71">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...18 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Conformance Vendor Declaration Form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) which comprises the details in Part A and the Vendor Deed Poll in Part B, for software vendors to declare that their software system, including Software Product and Software Components (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD3FB4">
+            <w:r w:rsidRPr="1FD0AE71">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Software System</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD3FB4">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), conforms to the mandatory requirements stated in Part A section 2 and published under the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD3FB4">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00D620C9" w:rsidRPr="1FD0AE71">
+              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00086905" w:rsidRPr="00AD3FB4">
+            <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00D620C9" w:rsidRPr="1FD0AE71">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>My Health Record</w:t>
-[...9 lines deleted...]
-                <w:t xml:space="preserve"> Conformance Assessment Scheme</w:t>
+                <w:t>My Health Record Conformance Assessment Scheme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00AD3FB4">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (also known as the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD3FB4">
+            <w:r w:rsidRPr="1FD0AE71">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CAS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD3FB4">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52AA3177" w14:textId="5698488A" w:rsidR="003F6A2A" w:rsidRPr="003F6A2A" w:rsidRDefault="00300522" w:rsidP="006726AE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300522">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>This Vendor Declaration Form is a declaration that states software products comply with all applicable My Health Record technical specifications and conformance points and have undergone the necessary internal testing</w:t>
             </w:r>
@@ -880,141 +848,141 @@
             </w:r>
             <w:r w:rsidRPr="00300522">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conformance Vendor Declaration form instructions and the Software Vendor Guide to the connection process.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="619B5AE5" w14:textId="0AAE4613" w:rsidR="006447A0" w:rsidRPr="00684AD3" w:rsidRDefault="006447A0" w:rsidP="00AF532D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="29C8F7F6" w14:textId="77777777" w:rsidTr="00861319">
+      <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="29C8F7F6" w14:textId="77777777" w:rsidTr="192C1D4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="7845D352" w14:textId="3BCA60ED" w:rsidR="004E74AE" w:rsidRPr="00CD124B" w:rsidRDefault="00867D31" w:rsidP="00861319">
+          <w:p w14:paraId="7845D352" w14:textId="3BCA60ED" w:rsidR="004E74AE" w:rsidRPr="00CD124B" w:rsidRDefault="00867D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Instructions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="2DD8AF7A" w14:textId="77777777" w:rsidTr="00861319">
+      <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="2DD8AF7A" w14:textId="77777777" w:rsidTr="192C1D4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2F60E7A7" w14:textId="139D1FB5" w:rsidR="00A25EC3" w:rsidRPr="007E2883" w:rsidRDefault="00A25EC3" w:rsidP="00861319">
+          <w:p w14:paraId="2F60E7A7" w14:textId="139D1FB5" w:rsidR="00A25EC3" w:rsidRPr="007E2883" w:rsidRDefault="00A25EC3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conformance Vendor Declaration Form Instructions</w:t>
             </w:r>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> document to assist you in completing this form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DDD65EC" w14:textId="30451E2C" w:rsidR="004E74AE" w:rsidRPr="007E2883" w:rsidRDefault="00294E71" w:rsidP="00861319">
+          <w:p w14:paraId="1DDD65EC" w14:textId="30451E2C" w:rsidR="004E74AE" w:rsidRPr="007E2883" w:rsidRDefault="00294E71">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obtain</w:t>
             </w:r>
             <w:r w:rsidR="00C37400" w:rsidRPr="007E2883">
@@ -1023,86 +991,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="003F6FFD" w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conformance test report confirming that the Software System conforms with the Conformance Profile </w:t>
             </w:r>
             <w:r w:rsidR="004E74AE" w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(see above, Part A and Part B clause D).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="519BC222" w14:textId="77777777" w:rsidR="004E74AE" w:rsidRPr="007E2883" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="519BC222" w14:textId="77777777" w:rsidR="004E74AE" w:rsidRPr="007E2883" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In this </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Declaration of Conformance:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="457C3C8E" w14:textId="66A347C9" w:rsidR="007B5CE8" w:rsidRPr="007E2883" w:rsidRDefault="00693882" w:rsidP="00362006">
+          <w:p w14:paraId="457C3C8E" w14:textId="66A347C9" w:rsidR="007B5CE8" w:rsidRPr="007E2883" w:rsidRDefault="00693882">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="004E74AE" w:rsidRPr="007E2883">
@@ -1111,77 +1079,77 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nter details in Part A</w:t>
             </w:r>
             <w:r w:rsidR="007B5CE8" w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00347E82" w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6620E0CA" w14:textId="5F39FD7C" w:rsidR="007B5CE8" w:rsidRPr="007E2883" w:rsidRDefault="007B5CE8" w:rsidP="00362006">
+          <w:p w14:paraId="6620E0CA" w14:textId="5F39FD7C" w:rsidR="007B5CE8" w:rsidRPr="007E2883" w:rsidRDefault="007B5CE8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ensure the Vendor Deed Poll in Part B is signed by a person or people with legal authority and witnessed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="451A1876" w14:textId="1607092F" w:rsidR="00347E82" w:rsidRPr="007E2883" w:rsidRDefault="00347E82" w:rsidP="00362006">
+          <w:p w14:paraId="451A1876" w14:textId="1607092F" w:rsidR="00347E82" w:rsidRPr="007E2883" w:rsidRDefault="00347E82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00693882" w:rsidRPr="007E2883">
@@ -1207,51 +1175,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Declaration of Conformance </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">to the Agency </w:t>
             </w:r>
             <w:r w:rsidR="00884247" w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00884247" w:rsidRPr="007E2883">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>help@digitalhealth.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00884247" w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00884247" w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1431,51 +1399,71 @@
             <w:r w:rsidR="00E50A38" w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a corporation under</w:t>
             </w:r>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>the Corporations Act 2001 (Cth).</w:t>
+              <w:t>the Corporations Act 2001 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FCC5754" w14:textId="458D58CE" w:rsidR="00753181" w:rsidRPr="00D6754C" w:rsidRDefault="00D46982" w:rsidP="00767095">
       <w:pPr>
         <w:pStyle w:val="Heading1unnumbered"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6754C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>PART A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271D9C18" w14:textId="0E50ACD8" w:rsidR="00520836" w:rsidRPr="003A306A" w:rsidRDefault="00520836" w:rsidP="004E74AE">
       <w:pPr>
         <w:pStyle w:val="Heading2unnumbered"/>
@@ -1685,243 +1673,243 @@
             </w:r>
             <w:r w:rsidR="00D91007" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="004E74AE" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of legal entity)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46AF04A1" w14:textId="206D833F" w:rsidR="004E74AE" w:rsidRPr="003A2773" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="46AF04A1" w14:textId="206D833F" w:rsidR="004E74AE" w:rsidRPr="003A2773" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D57FAF" w:rsidRPr="003A2773" w14:paraId="0FC0F307" w14:textId="77777777" w:rsidTr="006C46C7">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F17FC7E" w14:textId="725A669C" w:rsidR="00D57FAF" w:rsidRPr="00520836" w:rsidRDefault="00D57FAF" w:rsidP="007A57B5">
+          <w:p w14:paraId="5F17FC7E" w14:textId="725A669C" w:rsidR="00D57FAF" w:rsidRPr="00520836" w:rsidRDefault="00D57FAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520836">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ABN/ </w:t>
             </w:r>
             <w:r w:rsidR="009C7F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="363E5147" w14:textId="77777777" w:rsidR="00D57FAF" w:rsidRPr="003A2773" w:rsidRDefault="00D57FAF" w:rsidP="007A57B5">
+          <w:p w14:paraId="363E5147" w14:textId="77777777" w:rsidR="00D57FAF" w:rsidRPr="003A2773" w:rsidRDefault="00D57FAF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00401147" w:rsidRPr="00FF3DC6" w14:paraId="055BDEEB" w14:textId="77777777" w:rsidTr="0046780F">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="23725D54" w14:textId="77777777" w:rsidR="00401147" w:rsidRDefault="00401147" w:rsidP="00401147">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520836">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is the Vendor making the Deed Poll as a trustee of any Trust?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="757333CF" w14:textId="571D15E9" w:rsidR="00401147" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00D91007">
+          <w:p w14:paraId="757333CF" w14:textId="571D15E9" w:rsidR="00401147" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00D91007">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1631385679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="0052" w14:font="@SimSun-ExtG"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A5346">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00401147" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00401147" w:rsidRPr="005C13F0">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="006A6352" w:rsidRPr="005C13F0">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51A0153E" w14:textId="604110E2" w:rsidR="00D91007" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="003A2773">
+          <w:p w14:paraId="51A0153E" w14:textId="604110E2" w:rsidR="00D91007" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="003A2773">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="805128574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="0052" w14:font="@SimSun-ExtG"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A5346">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00401147" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="002A5346">
               <w:rPr>
@@ -2103,233 +2091,233 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="00945A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> appointed trustee.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="42A34933" w14:textId="77777777" w:rsidTr="006C46C7">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC067D1" w14:textId="77777777" w:rsidR="004E74AE" w:rsidRPr="00520836" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="2BC067D1" w14:textId="77777777" w:rsidR="004E74AE" w:rsidRPr="00520836" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520836">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5B74FA" w14:textId="4EB6ECB0" w:rsidR="004E74AE" w:rsidRPr="003A2773" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="0F5B74FA" w14:textId="4EB6ECB0" w:rsidR="004E74AE" w:rsidRPr="003A2773" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="70E7D54B" w14:textId="77777777" w:rsidTr="006C46C7">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D3C1414" w14:textId="77777777" w:rsidR="004E74AE" w:rsidRPr="00520836" w:rsidRDefault="004E74AE" w:rsidP="0063483B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520836">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54DB01FB" w14:textId="78EAF995" w:rsidR="004E74AE" w:rsidRPr="003A2773" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="54DB01FB" w14:textId="78EAF995" w:rsidR="004E74AE" w:rsidRPr="003A2773" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E74AE" w:rsidRPr="00CD124B" w14:paraId="17DA682D" w14:textId="77777777" w:rsidTr="006C46C7">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08EE99A8" w14:textId="77777777" w:rsidR="004E74AE" w:rsidRPr="00CD124B" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="08EE99A8" w14:textId="77777777" w:rsidR="004E74AE" w:rsidRPr="00CD124B" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44897BCD" w14:textId="5CF1B4E4" w:rsidR="004E74AE" w:rsidRPr="00945A4D" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="44897BCD" w14:textId="5CF1B4E4" w:rsidR="004E74AE" w:rsidRPr="00945A4D" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suburb</w:t>
             </w:r>
             <w:r w:rsidRPr="00945A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="695F4308" w14:textId="2CF218D9" w:rsidR="004E74AE" w:rsidRPr="00945A4D" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="695F4308" w14:textId="2CF218D9" w:rsidR="004E74AE" w:rsidRPr="00945A4D" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidRPr="00945A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="069B88C4" w14:textId="705CD4C3" w:rsidR="004E74AE" w:rsidRPr="00945A4D" w:rsidRDefault="004E74AE" w:rsidP="00861319">
+          <w:p w14:paraId="069B88C4" w14:textId="705CD4C3" w:rsidR="004E74AE" w:rsidRPr="00945A4D" w:rsidRDefault="004E74AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
             <w:r w:rsidRPr="00945A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -2464,237 +2452,237 @@
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE8B677" w14:textId="07AFA4F3" w:rsidR="00B30407" w:rsidRPr="0063483B" w:rsidRDefault="00B30407" w:rsidP="00D253A3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063483B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CACC460" w14:textId="4ED4879B" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407" w:rsidP="00447CD2">
+          <w:p w14:paraId="6CACC460" w14:textId="4ED4879B" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF68C37" w14:textId="77777777" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407" w:rsidP="00447CD2">
+          <w:p w14:paraId="3AF68C37" w14:textId="77777777" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B30407" w14:paraId="59864BD3" w14:textId="77777777" w:rsidTr="00F3772B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="550AB52C" w14:textId="038836FB" w:rsidR="00B30407" w:rsidRPr="0063483B" w:rsidRDefault="00B30407" w:rsidP="00D253A3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063483B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D53560" w14:textId="3A977A82" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407" w:rsidP="00447CD2">
+          <w:p w14:paraId="16D53560" w14:textId="3A977A82" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6D55EE" w14:textId="77777777" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407" w:rsidP="00447CD2">
+          <w:p w14:paraId="0C6D55EE" w14:textId="77777777" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B30407" w14:paraId="0450F41B" w14:textId="77777777" w:rsidTr="00F3772B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1017B89E" w14:textId="7857AD08" w:rsidR="00B30407" w:rsidRPr="0063483B" w:rsidRDefault="00B30407" w:rsidP="00D253A3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063483B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79124C81" w14:textId="1B3CAD94" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407" w:rsidP="00447CD2">
+          <w:p w14:paraId="79124C81" w14:textId="1B3CAD94" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0DD92A" w14:textId="77777777" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407" w:rsidP="00447CD2">
+          <w:p w14:paraId="4E0DD92A" w14:textId="77777777" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B30407" w14:paraId="506D3E96" w14:textId="77777777" w:rsidTr="00F3772B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30B16D1A" w14:textId="71109F77" w:rsidR="00B30407" w:rsidRPr="0063483B" w:rsidRDefault="00B30407" w:rsidP="00D253A3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063483B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Phone/mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21B34840" w14:textId="685ECD58" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407" w:rsidP="00447CD2">
+          <w:p w14:paraId="21B34840" w14:textId="685ECD58" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75E795DD" w14:textId="77777777" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407" w:rsidP="00447CD2">
+          <w:p w14:paraId="75E795DD" w14:textId="77777777" w:rsidR="00B30407" w:rsidRPr="003A2773" w:rsidRDefault="00B30407">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B9B289D" w14:textId="77777777" w:rsidR="004221D0" w:rsidRDefault="004221D0" w:rsidP="009F2DDA"/>
     <w:p w14:paraId="2C4251D7" w14:textId="375BE634" w:rsidR="003B0E36" w:rsidRPr="003A306A" w:rsidRDefault="00543254" w:rsidP="003B0E36">
       <w:pPr>
         <w:pStyle w:val="Heading3unnumbered"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A306A">
@@ -2756,51 +2744,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16FBA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of software product </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57F52F45" w14:textId="593F29B7" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00C16FBA">
+          <w:p w14:paraId="57F52F45" w14:textId="593F29B7" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00C16FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-600721779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2813,51 +2801,51 @@
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C16FBA" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:smallCaps/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00C16FBA" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Clinical Information System (CIS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42846EFF" w14:textId="12EF770A" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00C16FBA">
+          <w:p w14:paraId="42846EFF" w14:textId="12EF770A" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00C16FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-719205066"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2971,51 +2959,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16FBA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="26C05639" w14:textId="4EF36DF1" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00C16FBA">
+          <w:p w14:paraId="26C05639" w14:textId="4EF36DF1" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00C16FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1993411232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3042,51 +3030,51 @@
                 <w:spacing w:val="5"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00C16FBA" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>New software product</w:t>
             </w:r>
             <w:r w:rsidR="00195945">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="425DB654" w14:textId="33E9900F" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00C16FBA">
+          <w:p w14:paraId="425DB654" w14:textId="33E9900F" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00C16FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2130130411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3113,51 +3101,51 @@
                 <w:spacing w:val="5"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00C16FBA" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Add new function or version </w:t>
             </w:r>
             <w:r w:rsidR="00195945" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>number.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B93F26" w14:textId="22486911" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00C16FBA">
+          <w:p w14:paraId="59B93F26" w14:textId="22486911" w:rsidR="00C16FBA" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00C16FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="477196451"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3360,51 +3348,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49E6E92F" w14:textId="7C1C78DD" w:rsidR="006F3A45" w:rsidRPr="006A6352" w:rsidRDefault="006F3A45" w:rsidP="006F3A45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5483" w:rsidRPr="00CD124B" w14:paraId="5A7A5321" w14:textId="77777777" w:rsidTr="00720D82">
+      <w:tr w:rsidR="007C5483" w:rsidRPr="00CD124B" w14:paraId="5A7A5321" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65E106F5" w14:textId="1D223AF0" w:rsidR="007C5483" w:rsidRPr="006A6352" w:rsidRDefault="007C5483" w:rsidP="00970E0B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D42A9">
@@ -3669,141 +3657,249 @@
           </w:p>
           <w:p w14:paraId="40E1AE67" w14:textId="77777777" w:rsidR="007C5483" w:rsidRDefault="007C5483" w:rsidP="007C5483">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CEC816E" w14:textId="77777777" w:rsidR="007C5483" w:rsidRPr="003A2773" w:rsidRDefault="007C5483" w:rsidP="007C5483">
             <w:pPr>
               <w:ind w:left="743"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>&lt;productType&gt;</w:t>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>productType</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="082E34E7" w14:textId="77777777" w:rsidR="007C5483" w:rsidRPr="003A2773" w:rsidRDefault="007C5483" w:rsidP="007C5483">
             <w:pPr>
               <w:ind w:left="743"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>               &lt;vendor&gt;Software Pty Ltd&lt;/vendor&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FB03085" w14:textId="77777777" w:rsidR="007C5483" w:rsidRPr="003A2773" w:rsidRDefault="007C5483" w:rsidP="007C5483">
             <w:pPr>
               <w:ind w:left="743"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>               &lt;productName&gt;New Health Software&lt;/productName&gt;</w:t>
+              <w:t>               &lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>productName</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&gt;New Health Software&lt;/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>productName</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55425DC5" w14:textId="77777777" w:rsidR="007C5483" w:rsidRPr="003A2773" w:rsidRDefault="007C5483" w:rsidP="007C5483">
             <w:pPr>
               <w:ind w:left="743"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>               &lt;productVersion&gt;1.1&lt;/productVersion&gt;</w:t>
+              <w:t>               &lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>productVersion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&gt;1.1&lt;/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>productVersion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E14275B" w14:textId="77777777" w:rsidR="007C5483" w:rsidRPr="003A2773" w:rsidRDefault="007C5483" w:rsidP="007C5483">
             <w:pPr>
               <w:ind w:left="743"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>               &lt;platform&gt;Windows&lt;/platform&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3B440F" w14:textId="732ADCD8" w:rsidR="007C5483" w:rsidRPr="00945A4D" w:rsidRDefault="007C5483" w:rsidP="007C5483">
             <w:pPr>
               <w:ind w:left="743"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>&lt;/productType&gt;</w:t>
+              <w:t>&lt;/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>productType</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A2773">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C5483" w:rsidRPr="00CD124B" w14:paraId="79E63C9A" w14:textId="77777777" w:rsidTr="00BA7C92">
         <w:trPr>
           <w:trHeight w:val="130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6951F4E5" w14:textId="77777777" w:rsidR="007C5483" w:rsidRPr="00D716B2" w:rsidRDefault="007C5483" w:rsidP="007C5483">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
@@ -3832,51 +3928,51 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(HI Service connection is a prerequisite to My Health Record </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>roduction access)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B342116" w14:textId="7D22C4A3" w:rsidR="007C5483" w:rsidRPr="006A6352" w:rsidRDefault="0078019F" w:rsidP="007C5483">
+          <w:p w14:paraId="5B342116" w14:textId="7D22C4A3" w:rsidR="007C5483" w:rsidRPr="006A6352" w:rsidRDefault="00CD4D55" w:rsidP="007C5483">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2133507988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -4015,51 +4111,51 @@
           <w:trHeight w:val="130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="415B9644" w14:textId="2AF58020" w:rsidR="00BA7C92" w:rsidRPr="00945A4D" w:rsidRDefault="00BA7C92" w:rsidP="00CD124B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Does the software product include clinical terminology in clinical documents?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10120FB1" w14:textId="36B9F1E9" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00BA7C92">
+          <w:p w14:paraId="10120FB1" w14:textId="36B9F1E9" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00BA7C92">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1400251055"/>
                 <w14:checkbox>
@@ -4082,51 +4178,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BA7C92" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="00BA7C92" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F2F9B3D" w14:textId="50635218" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00BA7C92">
+          <w:p w14:paraId="2F2F9B3D" w14:textId="50635218" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00BA7C92">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="263118858"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4196,51 +4292,51 @@
               <w:t>What t</w:t>
             </w:r>
             <w:r w:rsidR="00BA7C92" w:rsidRPr="00BA7C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>erminology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> is included?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FC944CC" w14:textId="2A618424" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00BA7C92">
+          <w:p w14:paraId="0FC944CC" w14:textId="2A618424" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00BA7C92">
             <w:pPr>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1920899779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4262,51 +4358,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   Australian Medicines Terminology (AMT) or SNOMED CT® Australian Release (SNOMED CT-AU)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4551EDD3" w14:textId="643A935F" w:rsidR="0053669F" w:rsidRPr="006A6352" w:rsidRDefault="00BA7C92" w:rsidP="006A6352">
             <w:pPr>
               <w:ind w:left="885"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:eastAsia="MS Gothic" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:eastAsia="MS Gothic" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Version:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC4A97A" w14:textId="222798B0" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00BA7C92">
+          <w:p w14:paraId="2EC4A97A" w14:textId="222798B0" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00BA7C92">
             <w:pPr>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1600407050"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A6352">
@@ -4326,51 +4422,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   Clinical Terminology Guidance for Use of Medical Nomenclature in Information Exchange</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18F50C20" w14:textId="3DBBE1A6" w:rsidR="0053669F" w:rsidRPr="003A2773" w:rsidRDefault="0053669F" w:rsidP="00D91007">
             <w:pPr>
               <w:ind w:left="885"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:eastAsia="MS Gothic" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Version:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79D89C9A" w14:textId="1F84B2FA" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="00BA7C92">
+          <w:p w14:paraId="79D89C9A" w14:textId="1F84B2FA" w:rsidR="00BA7C92" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="00BA7C92">
             <w:pPr>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-130473300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A6352">
@@ -4679,51 +4775,51 @@
             <w:r w:rsidR="00313900">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NOC test case exemptions do not have to be listed here.</w:t>
             </w:r>
             <w:r w:rsidRPr="00313900">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="001142B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Note that the System Operator does not guarantee that any proposed special conditions will be acceptable. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EA0DFEB" w14:textId="0D8504A2" w:rsidR="0053669F" w:rsidRPr="00313900" w:rsidRDefault="0078019F" w:rsidP="0053669F">
+          <w:p w14:paraId="0EA0DFEB" w14:textId="0D8504A2" w:rsidR="0053669F" w:rsidRPr="00313900" w:rsidRDefault="00CD4D55" w:rsidP="0053669F">
             <w:pPr>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="589352996"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -4740,51 +4836,51 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0053669F" w:rsidRPr="00313900">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="0053669F" w:rsidRPr="00313900">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55E99BDD" w14:textId="77777777" w:rsidR="009A5EAD" w:rsidRDefault="0078019F" w:rsidP="009A5EAD">
+          <w:p w14:paraId="55E99BDD" w14:textId="77777777" w:rsidR="009A5EAD" w:rsidRDefault="00CD4D55" w:rsidP="009A5EAD">
             <w:pPr>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-984847132"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4976,51 +5072,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does the software product support any of the following web services and use cases</w:t>
             </w:r>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to access the My Health Record National Repository?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DD6E39F" w14:textId="77777777" w:rsidR="0070434D" w:rsidRPr="0070434D" w:rsidRDefault="0070434D" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="599B1C0D" w14:textId="5F8FCF1E" w:rsidR="0070434D" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="0070434D">
+          <w:p w14:paraId="599B1C0D" w14:textId="5F8FCF1E" w:rsidR="0070434D" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="0070434D">
             <w:pPr>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="275374259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -5035,51 +5131,51 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0070434D" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A81BD5A" w14:textId="48C7B0EB" w:rsidR="0070434D" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00A55D95">
+          <w:p w14:paraId="1A81BD5A" w14:textId="48C7B0EB" w:rsidR="0070434D" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00A55D95">
             <w:pPr>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1505122056"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5301,120 +5397,130 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Use Cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="001F4833" w14:paraId="6756586F" w14:textId="77777777" w:rsidTr="009F2DDA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41774EAD" w14:textId="4FB1CD17" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00D716B2">
+          <w:p w14:paraId="41774EAD" w14:textId="4FB1CD17" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00D716B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-835225058"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00A55D95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>doesPCEHRExist via B2B – v1.1</w:t>
+              <w:t>doesPCEHRExist</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19121FB0" w14:textId="31C1B2D8" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="19121FB0" w14:textId="31C1B2D8" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-978765273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -5489,117 +5595,127 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>exists</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="001F4833" w14:paraId="58CA3125" w14:textId="77777777" w:rsidTr="009F2DDA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768B8EAF" w14:textId="3208E089" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00D716B2">
+          <w:p w14:paraId="768B8EAF" w14:textId="3208E089" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00D716B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1738512969"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00A55D95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>gainPCEHRAccess via B2B – v1.1</w:t>
+              <w:t>gainPCEHRAccess</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62EDD326" w14:textId="2D04B039" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="62EDD326" w14:textId="2D04B039" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1271670944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -5618,101 +5734,101 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> UC.CIS.002 – Gain access to </w:t>
             </w:r>
             <w:r w:rsidR="003002A1">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>My Health Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D597B" w:rsidRPr="001F4833" w14:paraId="41B9DCC5" w14:textId="77777777" w:rsidTr="009F2DDA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCC3833" w14:textId="1FAC3950" w:rsidR="005D597B" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="5FCC3833" w14:textId="1FAC3950" w:rsidR="005D597B" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1327743468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D597B" w:rsidRPr="00A55D95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D597B" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   ITI – 41 Provide &amp; Register Document Set-b via B2B - v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3894DB9D" w14:textId="7D72A3A3" w:rsidR="005D597B" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="3894DB9D" w14:textId="7D72A3A3" w:rsidR="005D597B" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="576707012"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D597B" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -5756,51 +5872,51 @@
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12573707" w14:textId="0A94E0A0" w:rsidR="005D597B" w:rsidRPr="00A55D95" w:rsidRDefault="005D597B" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E6C9A1" w14:textId="4DC08397" w:rsidR="005D597B" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="36E6C9A1" w14:textId="4DC08397" w:rsidR="005D597B" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1943752255"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D597B" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -5811,117 +5927,145 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D597B" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> UC.CIS.202 – Supersede a clinical document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="00CD124B" w14:paraId="2F960DBC" w14:textId="77777777" w:rsidTr="009F2DDA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6DBD7A" w14:textId="06C0A601" w:rsidR="00843159" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="6A6DBD7A" w14:textId="06C0A601" w:rsidR="00843159" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1883546394"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="005F2E02">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>RemoveDocument/DeregisterDocument via B2B – v1.1</w:t>
+              <w:t>RemoveDocument</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>DeregisterDocument</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0AE23E" w14:textId="78ACC0DF" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="0F0AE23E" w14:textId="78ACC0DF" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1451169683"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -5947,51 +6091,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/deregister</w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> a clinical document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="00CD124B" w14:paraId="0B04C7D3" w14:textId="77777777" w:rsidTr="009F2DDA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A99BB64" w14:textId="1F102091" w:rsidR="00765AAA" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="2A99BB64" w14:textId="1F102091" w:rsidR="00765AAA" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-513528777"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -6013,51 +6157,51 @@
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ITI – 43 Retrieve Document Set via B2B – v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B6B9DA" w14:textId="2F5E770D" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="66B6B9DA" w14:textId="2F5E770D" w:rsidR="00F813DA" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-91546662"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -6083,101 +6227,101 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>UC.CIS.204 – Download a clinical document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004245A0" w:rsidRPr="00CD124B" w14:paraId="3EAA6A97" w14:textId="77777777" w:rsidTr="00601A6A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="75ADEDEA" w14:textId="1C4B118D" w:rsidR="004245A0" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="75ADEDEA" w14:textId="1C4B118D" w:rsidR="004245A0" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="412281607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004245A0" w:rsidRPr="004245A0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004245A0" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   ITI – 18 Registry Stored Query via B2B – v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8D2AA9" w14:textId="7271FB3C" w:rsidR="004245A0" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="2C8D2AA9" w14:textId="7271FB3C" w:rsidR="004245A0" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1308353227"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004245A0" w:rsidRPr="004245A0">
                   <w:rPr>
@@ -6189,109 +6333,127 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004245A0" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  UC.CIS.204 – Download a clinical document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A42BC7" w:rsidRPr="00CD124B" w14:paraId="60079F8B" w14:textId="77777777" w:rsidTr="004245A0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67449AF0" w14:textId="4D6EF8A7" w:rsidR="00A42BC7" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="000C1361">
+          <w:p w14:paraId="67449AF0" w14:textId="4D6EF8A7" w:rsidR="00A42BC7" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="000C1361">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1617554845"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A42BC7" w:rsidRPr="00A55D95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A42BC7" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">   RegisterPCEHR via B2B – v2.0</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A42BC7" w:rsidRPr="00A55D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>RegisterPCEHR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A42BC7" w:rsidRPr="00A55D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v2.0</w:t>
             </w:r>
             <w:r w:rsidR="008A5F71">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF8E21F" w14:textId="5FFDF74A" w:rsidR="00A42BC7" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="4DF8E21F" w14:textId="5FFDF74A" w:rsidR="00A42BC7" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1122529496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A42BC7" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -6343,51 +6505,51 @@
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3263E521" w14:textId="1A5DD80F" w:rsidR="00A42BC7" w:rsidRPr="00A55D95" w:rsidRDefault="00A42BC7" w:rsidP="00251A2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D59FBB4" w14:textId="140195A7" w:rsidR="00A42BC7" w:rsidRPr="00A55D95" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="3D59FBB4" w14:textId="140195A7" w:rsidR="00A42BC7" w:rsidRPr="00A55D95" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1189495034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A42BC7" w:rsidRPr="00A55D95">
                   <w:rPr>
@@ -6422,118 +6584,128 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A42BC7" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Registration (child)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A42BC7" w:rsidRPr="00CD124B" w14:paraId="6C98653D" w14:textId="77777777" w:rsidTr="004245A0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD29330" w14:textId="1071E063" w:rsidR="00A42BC7" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="5DD29330" w14:textId="1071E063" w:rsidR="00A42BC7" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="240533447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A42BC7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A42BC7" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">   CIStoNPP</w:t>
-            </w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A42BC7" w:rsidRPr="001F4833">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>CIStoNPP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A42BC7" w:rsidRPr="00A55D95">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41305EF8" w14:textId="3A83585E" w:rsidR="00A42BC7" w:rsidRPr="001F4833" w:rsidRDefault="00A42BC7" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77B818B2" w14:textId="47BAC86A" w:rsidR="00A42BC7" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="77B818B2" w14:textId="47BAC86A" w:rsidR="00A42BC7" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="439416692"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A42BC7" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -6608,51 +6780,51 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2D70C9AD" w14:textId="345F6375" w:rsidR="00A42BC7" w:rsidRPr="001F4833" w:rsidRDefault="00A42BC7" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF5B6B5" w14:textId="3707F22D" w:rsidR="00A42BC7" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="5AF5B6B5" w14:textId="3707F22D" w:rsidR="00A42BC7" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2069766539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A42BC7" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -6727,51 +6899,51 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="653465D4" w14:textId="54DC94F2" w:rsidR="00A42BC7" w:rsidRPr="001F4833" w:rsidRDefault="00A42BC7" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26337326" w14:textId="515D9B8C" w:rsidR="00A42BC7" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="26337326" w14:textId="515D9B8C" w:rsidR="00A42BC7" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="500474509"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A42BC7" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -6782,125 +6954,135 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A42BC7" w:rsidRPr="00D52700">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  UC.CIStoNPP.003 – CIS to NPP user configuration of vendor's CIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="00CD124B" w14:paraId="1825DC5E" w14:textId="77777777" w:rsidTr="004245A0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7504C153" w14:textId="7D1A7545" w:rsidR="00B36729" w:rsidRPr="001F4833" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="7504C153" w14:textId="7D1A7545" w:rsidR="00B36729" w:rsidRPr="001F4833" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-1546678721"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>getChangeHistoryView via B2B – v1.1</w:t>
+              <w:t>getChangeHistoryView</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v1.1</w:t>
             </w:r>
             <w:r w:rsidR="00B36729">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52797261" w14:textId="786B79EF" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="52797261" w14:textId="786B79EF" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1449897954"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -6926,116 +7108,126 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00D52700">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>UC.CIS.301 – Access a view service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="00CD124B" w14:paraId="6F6DC66D" w14:textId="77777777" w:rsidTr="004245A0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7F83AF8D" w14:textId="1ADBD054" w:rsidR="00F813DA" w:rsidRPr="001F4833" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="7F83AF8D" w14:textId="1ADBD054" w:rsidR="00F813DA" w:rsidRPr="001F4833" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1626193725"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>getAuditView via B2B – v 1.1</w:t>
+              <w:t>getAuditView</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="79F2B745" w14:textId="497C4FBF" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="79F2B745" w14:textId="497C4FBF" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1199427134"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -7061,116 +7253,126 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00D52700">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>UC.CIS.301 – Access a view service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="00CD124B" w14:paraId="3FA708AC" w14:textId="77777777" w:rsidTr="004245A0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6162473F" w14:textId="4FD9F70F" w:rsidR="00F813DA" w:rsidRPr="001F4833" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="6162473F" w14:textId="4FD9F70F" w:rsidR="00F813DA" w:rsidRPr="001F4833" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1243135374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>getRepresentativeListView via B2B– v1.1</w:t>
+              <w:t>getRepresentativeListView</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B– v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="12541B46" w14:textId="744C5250" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="12541B46" w14:textId="744C5250" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1425878484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -7196,116 +7398,126 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00D52700">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>UC.CIS.301 – Access a view service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="00CD124B" w14:paraId="5A7622DB" w14:textId="77777777" w:rsidTr="004245A0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="060489D3" w14:textId="4280B907" w:rsidR="00F813DA" w:rsidRPr="001F4833" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="060489D3" w14:textId="4280B907" w:rsidR="00F813DA" w:rsidRPr="001F4833" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1836190871"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>getIndividualDetailsView via B2B – v2.0</w:t>
+              <w:t>getIndividualDetailsView</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7728273C" w14:textId="71FE228F" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="7728273C" w14:textId="71FE228F" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1661837676"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -7331,116 +7543,126 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00D52700">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>UC.CIS.301 – Access a view service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F813DA" w:rsidRPr="00CD124B" w14:paraId="1558C1DE" w14:textId="77777777" w:rsidTr="004245A0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0124015B" w14:textId="255A278A" w:rsidR="00F813DA" w:rsidRPr="001F4833" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="0124015B" w14:textId="255A278A" w:rsidR="00F813DA" w:rsidRPr="001F4833" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="907729429"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070434D" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>getView via B2B – v1.0</w:t>
+              <w:t>getView</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F813DA" w:rsidRPr="001F4833">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5D54B2B5" w14:textId="53ACF8E1" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="5D54B2B5" w14:textId="53ACF8E1" w:rsidR="00F813DA" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="972953146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D716B2" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -7467,122 +7689,140 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F813DA" w:rsidRPr="00D52700">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>UC.CIS.301 – Access a view service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019571B" w:rsidRPr="00CD124B" w14:paraId="1039CF3A" w14:textId="77777777" w:rsidTr="004245A0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAFA055" w14:textId="77777777" w:rsidR="0019571B" w:rsidRPr="001F4833" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="2BAFA055" w14:textId="77777777" w:rsidR="0019571B" w:rsidRPr="001F4833" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-997720059"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0019571B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0019571B" w:rsidRPr="001F4833">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">   searchTemplate via B2B – v1.1</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0019571B" w:rsidRPr="001F4833">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>searchTemplate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0019571B" w:rsidRPr="001F4833">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via B2B – v1.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BA6BA05" w14:textId="77777777" w:rsidR="0019571B" w:rsidRPr="001F4833" w:rsidRDefault="0019571B" w:rsidP="00915F88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="661E44F3" w14:textId="27870025" w:rsidR="0019571B" w:rsidRPr="001F4833" w:rsidRDefault="0019571B" w:rsidP="00915F88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324806CE" w14:textId="006A0781" w:rsidR="0019571B" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00915F88">
+          <w:p w14:paraId="324806CE" w14:textId="006A0781" w:rsidR="0019571B" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00915F88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-760217216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0019571B" w:rsidRPr="00D52700">
                   <w:rPr>
@@ -7611,51 +7851,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="14CF9500" w14:textId="36B42C85" w:rsidR="0019571B" w:rsidRPr="001F4833" w:rsidRDefault="0019571B" w:rsidP="00915F88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A93EBED" w14:textId="52E9D1CA" w:rsidR="0019571B" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00BA1127">
+          <w:p w14:paraId="7A93EBED" w14:textId="52E9D1CA" w:rsidR="0019571B" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00BA1127">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-126627922"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7697,51 +7937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="74E1EA83" w14:textId="49817D96" w:rsidR="0019571B" w:rsidRPr="001F4833" w:rsidRDefault="0019571B" w:rsidP="00915F88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19EEA152" w14:textId="0ADB5699" w:rsidR="0019571B" w:rsidRPr="00D52700" w:rsidRDefault="0078019F" w:rsidP="00BA1127">
+          <w:p w14:paraId="19EEA152" w14:textId="0ADB5699" w:rsidR="0019571B" w:rsidRPr="00D52700" w:rsidRDefault="00CD4D55" w:rsidP="00BA1127">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-439762542"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7847,51 +8087,51 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38DAF81A" w14:textId="502BFE41" w:rsidR="0066387B" w:rsidRPr="00D716B2" w:rsidRDefault="0066387B" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does the software product generate clinical documents?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="356EA3A8" w14:textId="6B5AD8CA" w:rsidR="0066387B" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="356EA3A8" w14:textId="6B5AD8CA" w:rsidR="0066387B" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2041420730"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -7906,51 +8146,51 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0066387B" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="0066387B" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E390379" w14:textId="642012AA" w:rsidR="0066387B" w:rsidRPr="003A2773" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="3E390379" w14:textId="642012AA" w:rsidR="0066387B" w:rsidRPr="003A2773" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1789731842"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7986,51 +8226,51 @@
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the software product conform to the mandatory and relevant conditional requirements listed in the following </w:t>
             </w:r>
             <w:r w:rsidR="001F2A44">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>onformance profiles?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FDF3D48" w14:textId="1E72DF45" w:rsidR="00774EA1" w:rsidRPr="000A634B" w:rsidRDefault="0078019F" w:rsidP="00774EA1">
+          <w:p w14:paraId="4FDF3D48" w14:textId="1E72DF45" w:rsidR="00774EA1" w:rsidRPr="000A634B" w:rsidRDefault="00CD4D55" w:rsidP="00774EA1">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1030302107"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -8045,51 +8285,51 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00774EA1" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="00774EA1" w:rsidRPr="003A2773">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0277465E" w14:textId="77777777" w:rsidR="001F2A44" w:rsidRDefault="0078019F" w:rsidP="00E04074">
+          <w:p w14:paraId="0277465E" w14:textId="77777777" w:rsidR="001F2A44" w:rsidRDefault="00CD4D55" w:rsidP="00E04074">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2054653337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8445,51 +8685,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="239DD151" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77B73277" w14:textId="1C677D56" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00F813DA">
+          <w:p w14:paraId="77B73277" w14:textId="1C677D56" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-253355777"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8509,51 +8749,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="392D9167" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A17EE80" w14:textId="2DE6F804" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00F813DA">
+          <w:p w14:paraId="4A17EE80" w14:textId="2DE6F804" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1214233004"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8573,51 +8813,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="044CDBA1" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1325744D" w14:textId="1727F970" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00F813DA">
+          <w:p w14:paraId="1325744D" w14:textId="1727F970" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="656730149"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8637,51 +8877,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BACE211" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EEB729C" w14:textId="7E61ED24" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00F813DA">
+          <w:p w14:paraId="1EEB729C" w14:textId="7E61ED24" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1691495789"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8701,51 +8941,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0372BAFF" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49988CD5" w14:textId="2C367A19" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00F813DA">
+          <w:p w14:paraId="49988CD5" w14:textId="2C367A19" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00F813DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-956796032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8802,83 +9042,93 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0054311C" w:rsidRPr="00CD124B" w14:paraId="41C362B1" w14:textId="77777777" w:rsidTr="007264C8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="29" w:type="pct"/>
           <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61AAA1C9" w14:textId="642472E3" w:rsidR="0054311C" w:rsidRPr="00E04074" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">eReferral </w:t>
+              <w:t>eReferral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E04074">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57613C9B" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A0D94E0" w14:textId="485EF25B" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="6A0D94E0" w14:textId="485EF25B" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="558376502"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8898,51 +9148,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D84640C" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2615550E" w14:textId="5AFF1C24" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="2615550E" w14:textId="5AFF1C24" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1021746202"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8962,51 +9212,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07E76D9E" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B6CC158" w14:textId="54650663" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="1B6CC158" w14:textId="54650663" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-418262298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9026,51 +9276,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42B2E273" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36421CD8" w14:textId="63A6317D" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="36421CD8" w14:textId="63A6317D" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="971331220"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9090,51 +9340,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79C56ED5" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21595613" w14:textId="2639ED32" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="21595613" w14:textId="2639ED32" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-1038357023"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9224,51 +9474,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A697DE3" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D92D442" w14:textId="6C0F52D7" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="7D92D442" w14:textId="6C0F52D7" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-977304142"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9288,51 +9538,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22E9F918" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04E5ED81" w14:textId="0505D248" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="04E5ED81" w14:textId="0505D248" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1253708580"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9352,51 +9602,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B60CF59" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D5155B" w14:textId="5BFF7634" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="03D5155B" w14:textId="5BFF7634" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-1892491638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9416,51 +9666,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72667FCE" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A0ECF9" w14:textId="6141F6A6" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="20A0ECF9" w14:textId="6141F6A6" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-1349943443"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9480,51 +9730,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AA01F0A" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58AFC6AD" w14:textId="2BD38938" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="58AFC6AD" w14:textId="2BD38938" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-494032354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9574,279 +9824,279 @@
           </w:tcPr>
           <w:p w14:paraId="5B97ECAF" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="009C57F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="0054311C" w:rsidRPr="00CD124B" w14:paraId="0024AD5F" w14:textId="77777777" w:rsidTr="007264C8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="29" w:type="pct"/>
           <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5498F7E7" w14:textId="3CCC8C26" w:rsidR="0006551F" w:rsidRPr="00E04074" w:rsidRDefault="0006551F" w:rsidP="00447CD2">
+          <w:p w14:paraId="5498F7E7" w14:textId="3CCC8C26" w:rsidR="0006551F" w:rsidRPr="00E04074" w:rsidRDefault="0006551F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Shared Health Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5E21EC" w14:textId="0516BE27" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00447CD2">
+          <w:p w14:paraId="2E5E21EC" w14:textId="0516BE27" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24C5EEBD" w14:textId="2607D3E2" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00447CD2">
+          <w:p w14:paraId="24C5EEBD" w14:textId="2607D3E2" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="235F8C5A" w14:textId="6AAF6948" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00447CD2">
+          <w:p w14:paraId="235F8C5A" w14:textId="6AAF6948" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239825CC" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00447CD2">
+          <w:p w14:paraId="239825CC" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EEED96E" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00447CD2">
+          <w:p w14:paraId="1EEED96E" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-1918315014"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0006551F" w:rsidRPr="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:smallCaps/>
                     <w:color w:val="000000"/>
                     <w:spacing w:val="5"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C180E07" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="00447CD2">
+          <w:p w14:paraId="4C180E07" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51DEFDCE" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00447CD2">
+          <w:p w14:paraId="51DEFDCE" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1291399167"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0006551F" w:rsidRPr="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:smallCaps/>
                     <w:color w:val="000000"/>
                     <w:spacing w:val="5"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72BBAAD0" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00E04074" w:rsidRDefault="0006551F" w:rsidP="00447CD2">
+          <w:p w14:paraId="72BBAAD0" w14:textId="77777777" w:rsidR="0006551F" w:rsidRPr="00E04074" w:rsidRDefault="0006551F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.2.36.1.2001.1006.1.XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2494EBBE" w14:textId="28805963" w:rsidR="0006551F" w:rsidRPr="00D716B2" w:rsidRDefault="0006551F" w:rsidP="009C57F7">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -9964,51 +10214,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19E572D6" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EA6BA15" w14:textId="12734540" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00414652">
+          <w:p w14:paraId="7EA6BA15" w14:textId="12734540" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-596941494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10028,51 +10278,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C693B2" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D3DB5A8" w14:textId="041D0363" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00414652">
+          <w:p w14:paraId="5D3DB5A8" w14:textId="041D0363" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="513352109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10121,475 +10371,475 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EF8E506" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="009C57F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774EA1" w:rsidRPr="00CD124B" w14:paraId="5B3ABF7E" w14:textId="77777777" w:rsidTr="007264C8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="29" w:type="pct"/>
           <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="385D6C5E" w14:textId="7EFA2B6D" w:rsidR="009A7D8F" w:rsidRPr="00E04074" w:rsidRDefault="009A7D8F" w:rsidP="00447CD2">
+          <w:p w14:paraId="385D6C5E" w14:textId="7EFA2B6D" w:rsidR="009A7D8F" w:rsidRPr="00E04074" w:rsidRDefault="009A7D8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Advance Care Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7313295D" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F" w:rsidP="00447CD2">
+          <w:p w14:paraId="7313295D" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4126BF1C" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F" w:rsidP="00447CD2">
+          <w:p w14:paraId="4126BF1C" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067E656D" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F" w:rsidP="00447CD2">
+          <w:p w14:paraId="067E656D" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A05A851" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F" w:rsidP="00447CD2">
+          <w:p w14:paraId="3A05A851" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0616FB3A" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00447CD2">
+          <w:p w14:paraId="0616FB3A" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-527944187"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A7D8F" w:rsidRPr="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:smallCaps/>
                     <w:color w:val="000000"/>
                     <w:spacing w:val="5"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25AB75EB" w14:textId="4A601605" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F" w:rsidP="00447CD2">
+          <w:p w14:paraId="25AB75EB" w14:textId="4A601605" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD77AC2" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00E04074" w:rsidRDefault="009A7D8F" w:rsidP="00447CD2">
+          <w:p w14:paraId="3DD77AC2" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00E04074" w:rsidRDefault="009A7D8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.2.36.1.2001.1006.1.XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E8D3BC5" w14:textId="77777777" w:rsidR="009A7D8F" w:rsidRPr="00D716B2" w:rsidRDefault="009A7D8F" w:rsidP="009C57F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E786E" w:rsidRPr="00CD124B" w14:paraId="1F7A2B27" w14:textId="77777777" w:rsidTr="007264C8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="29" w:type="pct"/>
           <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58C79C91" w14:textId="402DBD42" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="58C79C91" w14:textId="402DBD42" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Goals of Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCE5857" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="7CCE5857" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="131FF081" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="131FF081" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5A31BF" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="4B5A31BF" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E333EA8" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="5E333EA8" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF79DCD" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00447CD2">
+          <w:p w14:paraId="6EF79DCD" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1820840074"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00414652" w:rsidRPr="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:smallCaps/>
                     <w:color w:val="000000"/>
                     <w:spacing w:val="5"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6DBB75" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="2C6DBB75" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08BD4642" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="08BD4642" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.2.36.1.2001.1006.1.XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="603D01C7" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="009C57F7">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -10708,51 +10958,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60708979" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="292F30C5" w14:textId="5856E117" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00414652">
+          <w:p w14:paraId="292F30C5" w14:textId="5856E117" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1793870373"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10771,51 +11021,50 @@
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126EC5D1" w14:textId="18060C0B" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EA7AB02" w14:textId="3B08CFEC" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.2.36.1.2001.1006.1.XXX</w:t>
             </w:r>
@@ -10827,240 +11076,241 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41583B87" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="009C57F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E786E" w:rsidRPr="00CD124B" w14:paraId="5C25E95E" w14:textId="77777777" w:rsidTr="007264C8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="29" w:type="pct"/>
           <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D75E3C" w14:textId="2F69A676" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="28D75E3C" w14:textId="2F69A676" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Dispense Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6946F158" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="6946F158" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A5BD18" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="61A5BD18" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5432C9" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="2E5432C9" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2D2687" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="6F2D2687" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="322BFD42" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00447CD2">
+          <w:p w14:paraId="322BFD42" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-2107954756"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00414652" w:rsidRPr="00D716B2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:smallCaps/>
                     <w:color w:val="000000"/>
                     <w:spacing w:val="5"/>
                     <w:sz w:val="26"/>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9F9C53" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="5C9F9C53" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="723D03B3" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652" w:rsidP="00447CD2">
+          <w:p w14:paraId="723D03B3" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00E04074" w:rsidRDefault="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04074">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.2.36.1.2001.1006.1.XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C3EB48" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="009C57F7">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11179,51 +11429,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="043ED592" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5405CFF0" w14:textId="79940552" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00414652">
+          <w:p w14:paraId="5405CFF0" w14:textId="79940552" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="190041348"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11414,51 +11664,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5260C02C" w14:textId="77777777" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00414652" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F6FAFEF" w14:textId="64B94321" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00414652">
+          <w:p w14:paraId="3F6FAFEF" w14:textId="64B94321" w:rsidR="00414652" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00414652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-1555851597"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11574,51 +11824,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65D7C6E1" w14:textId="77777777" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0054311C" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F8DB855" w14:textId="21F595D5" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="0054311C">
+          <w:p w14:paraId="7F8DB855" w14:textId="21F595D5" w:rsidR="0054311C" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="0054311C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-1950534072"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11833,51 +12083,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB1489D" w14:textId="77777777" w:rsidR="002B1A26" w:rsidRPr="00D716B2" w:rsidRDefault="002B1A26" w:rsidP="002B1A26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4510E5" w14:textId="6E3B711F" w:rsidR="007468FB" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="002B1A26">
+          <w:p w14:paraId="5A4510E5" w14:textId="6E3B711F" w:rsidR="007468FB" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="002B1A26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="2126583003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12063,51 +12313,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07108027" w14:textId="77777777" w:rsidR="007468FB" w:rsidRPr="00D716B2" w:rsidRDefault="007468FB" w:rsidP="007468FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62AF5DB4" w14:textId="1F111EAE" w:rsidR="007468FB" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="007468FB">
+          <w:p w14:paraId="62AF5DB4" w14:textId="1F111EAE" w:rsidR="007468FB" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="007468FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="1897779512"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12298,51 +12548,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38D0392E" w14:textId="77777777" w:rsidR="002B1A26" w:rsidRPr="00D716B2" w:rsidRDefault="002B1A26" w:rsidP="002B1A26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="588F6198" w14:textId="272E67B7" w:rsidR="009045D7" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="002B1A26">
+          <w:p w14:paraId="588F6198" w14:textId="272E67B7" w:rsidR="009045D7" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="002B1A26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:id w:val="-1446760870"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12568,51 +12818,51 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does the software product conform to the specification</w:t>
             </w:r>
             <w:r w:rsidR="00CC38E2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> for downloading and rendering CDA documents?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6054094E" w14:textId="77777777" w:rsidR="00D716B2" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="00D716B2">
+          <w:p w14:paraId="6054094E" w14:textId="77777777" w:rsidR="00D716B2" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="00D716B2">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1567646236"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -12632,51 +12882,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D716B2" w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="00D716B2" w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="531F1877" w14:textId="06897507" w:rsidR="00D716B2" w:rsidRPr="003521CD" w:rsidRDefault="0078019F" w:rsidP="003521CD">
+          <w:p w14:paraId="531F1877" w14:textId="06897507" w:rsidR="00D716B2" w:rsidRPr="003521CD" w:rsidRDefault="00CD4D55" w:rsidP="003521CD">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1548759412"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12878,51 +13128,50 @@
     </w:tbl>
     <w:p w14:paraId="30F01025" w14:textId="1D27D0B5" w:rsidR="00A431A0" w:rsidRPr="00291F1D" w:rsidRDefault="00A431A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA2E290" w14:textId="0D648B23" w:rsidR="007A183E" w:rsidRPr="00F45347" w:rsidRDefault="00ED0068" w:rsidP="00F45347">
       <w:pPr>
         <w:pStyle w:val="Heading3unnumbered"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F45347">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.4 </w:t>
       </w:r>
       <w:r w:rsidR="007A183E" w:rsidRPr="00F45347">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>My Health Record Views</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA4D202" w14:textId="77777777" w:rsidR="004035F4" w:rsidRPr="004035F4" w:rsidRDefault="004035F4" w:rsidP="004035F4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5020" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
@@ -12935,54 +13184,55 @@
       <w:tblGrid>
         <w:gridCol w:w="5808"/>
         <w:gridCol w:w="3859"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C57F7" w:rsidRPr="00CD124B" w14:paraId="363E906F" w14:textId="77777777" w:rsidTr="009C57F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52BBDB0C" w14:textId="0974A99D" w:rsidR="009C57F7" w:rsidRDefault="009C57F7" w:rsidP="00315FEF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Does the software product present My Health Record views?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BCF34E7" w14:textId="77777777" w:rsidR="009C57F7" w:rsidRPr="00D716B2" w:rsidRDefault="0078019F" w:rsidP="009C57F7">
+          <w:p w14:paraId="0BCF34E7" w14:textId="77777777" w:rsidR="009C57F7" w:rsidRPr="00D716B2" w:rsidRDefault="00CD4D55" w:rsidP="009C57F7">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1604951840"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -13002,51 +13252,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009C57F7" w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="009C57F7" w:rsidRPr="00D716B2">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2100C97D" w14:textId="7E96155C" w:rsidR="00860A62" w:rsidRPr="006D66BC" w:rsidRDefault="0078019F" w:rsidP="006D66BC">
+          <w:p w14:paraId="2100C97D" w14:textId="7E96155C" w:rsidR="00860A62" w:rsidRPr="006D66BC" w:rsidRDefault="00CD4D55" w:rsidP="006D66BC">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-605968732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13169,51 +13419,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315FEF" w:rsidRPr="00B144C9" w14:paraId="1EFBFC49" w14:textId="77777777" w:rsidTr="00800903">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1258BBC2" w14:textId="5625C282" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00315FEF">
+          <w:p w14:paraId="1258BBC2" w14:textId="5625C282" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00315FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="600999833"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13257,51 +13507,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7127CD4D" w14:textId="0094E2A9" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00315FEF" w:rsidP="009C57F7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315FEF" w:rsidRPr="00B144C9" w14:paraId="4C850AB7" w14:textId="77777777" w:rsidTr="00800903">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="440A32FE" w14:textId="6B35C354" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00315FEF">
+          <w:p w14:paraId="440A32FE" w14:textId="6B35C354" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00315FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1762753557"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13342,51 +13592,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="56531622" w14:textId="1E1F1FBF" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00315FEF" w:rsidP="009C57F7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315FEF" w:rsidRPr="00B144C9" w14:paraId="04561C57" w14:textId="77777777" w:rsidTr="00800903">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26F8EBB1" w14:textId="48D2AFB1" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00315FEF">
+          <w:p w14:paraId="26F8EBB1" w14:textId="48D2AFB1" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00315FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1923476141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13427,51 +13677,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3676BDA4" w14:textId="795DFCF7" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00315FEF" w:rsidP="009C57F7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315FEF" w:rsidRPr="00B144C9" w14:paraId="301D03B6" w14:textId="77777777" w:rsidTr="00800903">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7689EE53" w14:textId="25925800" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00315FEF">
+          <w:p w14:paraId="7689EE53" w14:textId="25925800" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00315FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="795808969"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13512,51 +13762,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2488D340" w14:textId="032068CA" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00315FEF" w:rsidP="009C57F7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315FEF" w:rsidRPr="00B144C9" w14:paraId="6F7074E5" w14:textId="77777777" w:rsidTr="00800903">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64241F34" w14:textId="2A35D91F" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00315FEF">
+          <w:p w14:paraId="64241F34" w14:textId="2A35D91F" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00315FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1902907314"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13597,51 +13847,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="58CDEFAC" w14:textId="77CA23CC" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00315FEF" w:rsidP="009C57F7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315FEF" w:rsidRPr="00B144C9" w14:paraId="1426C85A" w14:textId="77777777" w:rsidTr="00800903">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4841661C" w14:textId="1DF7782C" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00315FEF">
+          <w:p w14:paraId="4841661C" w14:textId="1DF7782C" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00315FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="225199588"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13683,51 +13933,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FF70FD3" w14:textId="76DFEBAA" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00315FEF" w:rsidP="009C57F7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315FEF" w:rsidRPr="00B144C9" w14:paraId="18F555F7" w14:textId="77777777" w:rsidTr="00800903">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE0EF1A" w14:textId="7EF5F1D0" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00315FEF">
+          <w:p w14:paraId="2EE0EF1A" w14:textId="7EF5F1D0" w:rsidR="00315FEF" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00315FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1377813799"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13843,61 +14093,61 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Connecting Systems Conformance </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5020" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5808"/>
         <w:gridCol w:w="3859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A06A9" w:rsidRPr="00CD124B" w14:paraId="28EF4DE3" w14:textId="77777777" w:rsidTr="00273C53">
+      <w:tr w:rsidR="003A06A9" w:rsidRPr="00CD124B" w14:paraId="28EF4DE3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08DB4B66" w14:textId="48541AB6" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9" w:rsidP="00273C53">
+          <w:p w14:paraId="08DB4B66" w14:textId="48541AB6" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does the software product conform to the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mandatory and relevant conditional requirements for M</w:t>
@@ -13935,51 +14185,51 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="008774EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ecord</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Connecting Systems Conformance Profile?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FE84A84" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00273C53">
+          <w:p w14:paraId="5FE84A84" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="440883677"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -13999,51 +14249,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003A06A9" w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="003A06A9" w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50996CC9" w14:textId="5281FE63" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00272D2F">
+          <w:p w14:paraId="50996CC9" w14:textId="5281FE63" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00272D2F">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-926797809"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -14088,175 +14338,175 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">please </w:t>
             </w:r>
             <w:r w:rsidR="003A06A9" w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>specify below</w:t>
             </w:r>
             <w:r w:rsidR="003A06A9" w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A06A9" w:rsidRPr="00CD124B" w14:paraId="3309C7B2" w14:textId="77777777" w:rsidTr="00273C53">
+      <w:tr w:rsidR="003A06A9" w:rsidRPr="00CD124B" w14:paraId="3309C7B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5D7D8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8BC265" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9" w:rsidP="00273C53">
+          <w:p w14:paraId="7F8BC265" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Conformance </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Profile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5D7D8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FADA117" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9" w:rsidP="00273C53">
+          <w:p w14:paraId="2FADA117" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A06A9" w:rsidRPr="00CD124B" w14:paraId="64CCF585" w14:textId="77777777" w:rsidTr="00273C53">
+      <w:tr w:rsidR="003A06A9" w:rsidRPr="00CD124B" w14:paraId="64CCF585" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="193ED76D" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9" w:rsidP="00273C53">
+          <w:p w14:paraId="193ED76D" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">My Health Record Connecting Systems Conformance Profile </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADB2952" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9" w:rsidP="00273C53">
+          <w:p w14:paraId="1ADB2952" w14:textId="77777777" w:rsidR="003A06A9" w:rsidRPr="009C57F7" w:rsidRDefault="003A06A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDB0903" w14:textId="4F732D8D" w:rsidR="003A06A9" w:rsidRPr="003A06A9" w:rsidRDefault="003A06A9" w:rsidP="003A06A9"/>
     <w:p w14:paraId="2A06BA4D" w14:textId="31D18E94" w:rsidR="00A60AE3" w:rsidRDefault="00A60AE3" w:rsidP="00A60AE3">
       <w:pPr>
         <w:pStyle w:val="Heading3unnumbered"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A306A">
         <w:rPr>
@@ -14282,80 +14532,80 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assisted Registration</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5020" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5808"/>
         <w:gridCol w:w="3859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60AE3" w:rsidRPr="00CD124B" w14:paraId="5F8EDEA2" w14:textId="77777777" w:rsidTr="00546840">
+      <w:tr w:rsidR="00A60AE3" w:rsidRPr="00CD124B" w14:paraId="5F8EDEA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F25DF55" w14:textId="72544B45" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00A60AE3" w:rsidP="00546840">
+          <w:p w14:paraId="5F25DF55" w14:textId="72544B45" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00A60AE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does the software product conform to the specification for registering a digital health record for an adult or child?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC905FD" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRDefault="0078019F" w:rsidP="00546840">
+          <w:p w14:paraId="4CC905FD" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRDefault="00CD4D55">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:smallCaps/>
                   <w:color w:val="000000"/>
                   <w:spacing w:val="5"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1413161845"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -14375,51 +14625,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A60AE3" w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   N/A </w:t>
             </w:r>
             <w:r w:rsidR="00A60AE3" w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Go to next question)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71BC4ACF" w14:textId="26A51400" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="0078019F" w:rsidP="00C37B5B">
+          <w:p w14:paraId="71BC4ACF" w14:textId="26A51400" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00CD4D55" w:rsidP="00C37B5B">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-615445100"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -14513,117 +14763,117 @@
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Conformance Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5D7D8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208FA248" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00A60AE3" w:rsidP="00546840">
+          <w:p w14:paraId="208FA248" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00A60AE3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A60AE3" w:rsidRPr="00CD124B" w14:paraId="399F050C" w14:textId="77777777" w:rsidTr="00800903">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8FDD05" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00A60AE3" w:rsidP="00546840">
+          <w:p w14:paraId="6A8FDD05" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00A60AE3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57F7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Assisted Registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1EEE0C" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00A60AE3" w:rsidP="00546840">
+          <w:p w14:paraId="2C1EEE0C" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRPr="009C57F7" w:rsidRDefault="00A60AE3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BD449BD" w14:textId="77777777" w:rsidR="00A60AE3" w:rsidRDefault="00A60AE3"/>
     <w:p w14:paraId="6E978562" w14:textId="77777777" w:rsidR="00272D2F" w:rsidRDefault="00272D2F"/>
     <w:p w14:paraId="7B79C64E" w14:textId="77777777" w:rsidR="00272D2F" w:rsidRDefault="00272D2F"/>
     <w:p w14:paraId="6C05C41D" w14:textId="77777777" w:rsidR="00272D2F" w:rsidRDefault="00272D2F"/>
     <w:p w14:paraId="49F6F5BA" w14:textId="41FD02CD" w:rsidR="009C57F7" w:rsidRPr="00C37B5B" w:rsidRDefault="00ED0068" w:rsidP="00ED0068">
       <w:pPr>
         <w:pStyle w:val="Heading3unnumbered"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14741,51 +14991,51 @@
             <w:r w:rsidR="00C26DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Security </w:t>
             </w:r>
             <w:r w:rsidR="00BD018F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conformance</w:t>
             </w:r>
             <w:r w:rsidRPr="003E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Profile?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B53B624" w14:textId="291D086B" w:rsidR="003E078B" w:rsidRDefault="0078019F" w:rsidP="003E078B">
+          <w:p w14:paraId="0B53B624" w14:textId="291D086B" w:rsidR="003E078B" w:rsidRDefault="00CD4D55" w:rsidP="003E078B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1141270764"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14877,51 +15127,51 @@
             <w:r w:rsidRPr="003E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB3C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Security </w:t>
             </w:r>
             <w:r w:rsidRPr="003E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conformance Profile?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19CADEE1" w14:textId="3DE8821F" w:rsidR="003E078B" w:rsidRPr="003E078B" w:rsidRDefault="0078019F" w:rsidP="00C37B5B">
+          <w:p w14:paraId="19CADEE1" w14:textId="3DE8821F" w:rsidR="003E078B" w:rsidRPr="003E078B" w:rsidRDefault="00CD4D55" w:rsidP="00C37B5B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2066838733"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -15296,51 +15546,51 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5020" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9667"/>
       </w:tblGrid>
       <w:tr w:rsidR="00315FEF" w:rsidRPr="00CD124B" w14:paraId="64B85769" w14:textId="77777777" w:rsidTr="0066387B">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C397E8B" w14:textId="0D5BB9CA" w:rsidR="006E2133" w:rsidRPr="00860A62" w:rsidRDefault="0078019F" w:rsidP="00D7782A">
+          <w:p w14:paraId="1C397E8B" w14:textId="0D5BB9CA" w:rsidR="006E2133" w:rsidRPr="00860A62" w:rsidRDefault="00CD4D55" w:rsidP="00D7782A">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-445855000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -15372,51 +15622,51 @@
             </w:r>
             <w:r w:rsidR="00315FEF" w:rsidRPr="00860A62">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>I have read and agree with the</w:t>
             </w:r>
             <w:r w:rsidR="00860A62">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vendor</w:t>
             </w:r>
             <w:r w:rsidR="00315FEF" w:rsidRPr="00860A62">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00860A62">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Terms and Conditions on the Register of Conformity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00315FEF" w:rsidRPr="00860A62">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> webpage</w:t>
             </w:r>
             <w:r w:rsidR="00A924F8">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15459,101 +15709,103 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F45347">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ePIP</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F45347">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Register of Conformity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76151052" w14:textId="77777777" w:rsidR="0058086F" w:rsidRPr="009B1049" w:rsidRDefault="0058086F" w:rsidP="0058086F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5020" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9667"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058086F" w:rsidRPr="00CD124B" w14:paraId="689D4AEA" w14:textId="77777777" w:rsidTr="00A42325">
+      <w:tr w:rsidR="0058086F" w:rsidRPr="00CD124B" w14:paraId="689D4AEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5F2E9C" w14:textId="077FF307" w:rsidR="0058086F" w:rsidRPr="0058086F" w:rsidRDefault="0078019F" w:rsidP="0058086F">
+          <w:p w14:paraId="2A5F2E9C" w14:textId="077FF307" w:rsidR="0058086F" w:rsidRPr="0058086F" w:rsidRDefault="00CD4D55" w:rsidP="0058086F">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1984221802"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -15612,144 +15864,145 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="212020F6" w14:textId="019A7E14" w:rsidR="0058086F" w:rsidRPr="00860A62" w:rsidRDefault="0058086F" w:rsidP="0058086F">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058086F">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">(for information about PIP, refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="0058086F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Practice Incentives Program eHealth Incentive webpage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0058086F">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="754FF322" w14:textId="77777777" w:rsidR="0058086F" w:rsidRDefault="0058086F" w:rsidP="0058086F"/>
     <w:p w14:paraId="16E84955" w14:textId="77777777" w:rsidR="00AB3C9B" w:rsidRDefault="00AB3C9B" w:rsidP="00517D46"/>
     <w:p w14:paraId="58F5267A" w14:textId="6C6B1C1D" w:rsidR="00C011E3" w:rsidRPr="00D6754C" w:rsidRDefault="00D46982" w:rsidP="00086716">
       <w:pPr>
         <w:pStyle w:val="Heading1unnumbered"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6754C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PART B</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00010431" w:rsidRPr="00C011E3" w14:paraId="28E40D0A" w14:textId="77777777" w:rsidTr="548D48BE">
+      <w:tr w:rsidR="00010431" w:rsidRPr="00C011E3" w14:paraId="28E40D0A" w14:textId="77777777" w:rsidTr="1FD0AE71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="3508AD10" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="3508AD10" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039446B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VENDOR DEED POLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010431" w:rsidRPr="00C011E3" w14:paraId="0BB5E388" w14:textId="77777777" w:rsidTr="548D48BE">
+      <w:tr w:rsidR="00010431" w:rsidRPr="00C011E3" w14:paraId="0BB5E388" w14:textId="77777777" w:rsidTr="1FD0AE71">
         <w:trPr>
           <w:trHeight w:val="1812"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD50462" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="4FD50462" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">This Deed Poll is made by, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
@@ -15799,527 +16052,557 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (the Vendor), in favour of the System Operator (as defined in the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>My Health Records Act 2012</w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Cth))</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>))</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A1615F1" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="3A1615F1" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Background</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C549F6E" w14:textId="7EC02912" w:rsidR="00010431" w:rsidRPr="00DE410C" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="7C549F6E" w14:textId="6754F4C1" w:rsidR="00010431" w:rsidRPr="00DE410C" w:rsidRDefault="6E0A5F1A" w:rsidP="1FD0AE71">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>The System Operator requires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vendors, whose software is used to connect to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> My Health Record system</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1FD0AE71">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>to implement software products that conform to a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ll applicable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> My Health Record system Conformance Profiles and the specif</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD3D69">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ications they reference and the Conformance Requirements for My Health Record Connecting Systems (</w:t>
+            </w:r>
+            <w:r w:rsidR="2AF0749F" w:rsidRPr="00DD3D69">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">together, the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Specifications</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD3D69">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to their software being granted connection to the My Health Record system</w:t>
+            </w:r>
+            <w:r w:rsidR="2AF0749F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. The System Operator further requires vendors </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>to maintain compliance</w:t>
+            </w:r>
+            <w:r w:rsidR="2AF0749F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the Specifications while the </w:t>
+            </w:r>
+            <w:r w:rsidR="2AF0749F" w:rsidRPr="00DE410C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>software connects to the My Health Record system</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE410C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. These Specifications can be found at </w:t>
+            </w:r>
+            <w:hyperlink w:history="1">
+              <w:r w:rsidR="00F452D8" w:rsidRPr="00FD27C3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F452D8" w:rsidRPr="1FD0AE71">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>implementer</w:t>
+              </w:r>
+              <w:r w:rsidR="00F452D8" w:rsidRPr="00FD27C3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>.digitalhealth.gov.au/resources/my-health-record-notice-of-connection-noc-and-conformance-compliance-and-declaration-ccd-testing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="7A26A486" w:rsidRPr="00DE410C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="020E373C" w:rsidRPr="00DE410C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="557539D8" w14:textId="08CDD673" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>The System Operator requires</w:t>
+              <w:t>The Vendor</w:t>
+            </w:r>
+            <w:r w:rsidR="00B72A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E0273B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>represents</w:t>
+            </w:r>
+            <w:r w:rsidR="00B72A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that it</w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:i/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>the</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00C011E3">
+              <w:t xml:space="preserve"> has successfully and fully completed testing of conformance for the software product(s) described in this Vendor Declaration Form</w:t>
+            </w:r>
+            <w:r w:rsidR="00C222E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...57 lines deleted...]
-            <w:r w:rsidRPr="00D57FAF">
+              <w:t xml:space="preserve"> (the </w:t>
+            </w:r>
+            <w:r w:rsidR="00C222E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Specifications</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Softwar</w:t>
+            </w:r>
+            <w:r w:rsidR="00887A17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>),</w:t>
+              <w:t>e)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> prior to their software being granted connection to the My Health Record system</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B72A57">
+              <w:t xml:space="preserve"> without error against </w:t>
+            </w:r>
+            <w:r w:rsidR="00C222E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">. The System Operator further requires vendors </w:t>
+              <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>to maintain compliance</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B72A57">
+              <w:t xml:space="preserve">applicable mandatory conformance </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6050">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with the Specifications while the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B72A57" w:rsidRPr="00DE410C">
+              <w:t>profile</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>software connects to the My Health Record system</w:t>
-[...39 lines deleted...]
-          <w:p w14:paraId="557539D8" w14:textId="08CDD673" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+              <w:t xml:space="preserve"> for the functions they are implementing. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D38E91D" w14:textId="6C42BF50" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>The Vendor</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B72A57">
+              <w:t xml:space="preserve">The Vendor </w:t>
+            </w:r>
+            <w:r w:rsidR="00E0273B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t>represents that it has</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0273B" w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E0273B">
+            <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>represents</w:t>
-[...28 lines deleted...]
-            <w:r w:rsidR="00C222E0">
+              <w:t>completed My Health Record Notice of Connection (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Softwar</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>NOC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>e)</w:t>
-[...116 lines deleted...]
-              </w:rPr>
               <w:t>) testing for the Software.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B53C89D" w14:textId="3F0D20F6" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="5B53C89D" w14:textId="3F0D20F6" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Attestation of Software conformance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38440906" w14:textId="1E81E2F4" w:rsidR="00010431" w:rsidRPr="00772D32" w:rsidRDefault="00010431" w:rsidP="00772D32">
             <w:pPr>
@@ -16439,143 +16722,161 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The Vendor acknowledges that giving false or misleading information to a Commonwealth entity is a serious offence under sections 136.1 and 137.1 of the schedule to the </w:t>
             </w:r>
             <w:r w:rsidRPr="00272D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Criminal Code Act 1995</w:t>
             </w:r>
             <w:r w:rsidRPr="00272D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Cth).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="63E93244" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272D2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272D2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E93244" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Delivery, commencement of operation and expiration of this Deed Poll</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="043A464E" w14:textId="0AA2A04E" w:rsidR="00010431" w:rsidRPr="00772D32" w:rsidRDefault="00010431" w:rsidP="00772D32">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D32">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>This Deed Poll commences on the date the Deed Poll is validly executed by the Vendor and continues in operation until the Deed Poll is terminated under clause 13. The Agency may request</w:t>
             </w:r>
             <w:r w:rsidR="00C222E0" w:rsidRPr="00772D32">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> at any time</w:t>
             </w:r>
             <w:r w:rsidRPr="00772D32">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, and the Vendor agrees to provide</w:t>
             </w:r>
             <w:r w:rsidR="00C222E0" w:rsidRPr="00772D32">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00772D32">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> a new Declaration of Conformance with signed Deed Poll.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AA7CB84" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="4AA7CB84" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Interpretation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2237751A" w14:textId="10D73AAA" w:rsidR="00010431" w:rsidRPr="00272D2F" w:rsidRDefault="00C222E0" w:rsidP="00772D32">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For</w:t>
@@ -16601,75 +16902,75 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Business Day</w:t>
             </w:r>
             <w:r w:rsidRPr="00272D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> means, in relation to the doing of any action in a place, any day other than a Saturday, Sunday or public holiday in the place where the act is to be performed</w:t>
             </w:r>
             <w:r w:rsidR="002A0596" w:rsidRPr="00272D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00C483A2" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="00C483A2" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Operative provisions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DFA9E85" w14:textId="2F2D5BA7" w:rsidR="00010431" w:rsidRDefault="00C222E0" w:rsidP="00E3083C">
+          <w:p w14:paraId="0DFA9E85" w14:textId="2F2D5BA7" w:rsidR="00010431" w:rsidRDefault="00C222E0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00010431" w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -16700,51 +17001,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n accordance with AS ISO/IEC 17050.1-2005,</w:t>
             </w:r>
             <w:r w:rsidR="00010431" w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Software fully complies with all applicable Specifications.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47DC055B" w14:textId="1730435E" w:rsidR="00EE547A" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="47DC055B" w14:textId="1730435E" w:rsidR="00EE547A" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Vendor warrants</w:t>
             </w:r>
             <w:r w:rsidR="00EE547A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
@@ -16840,51 +17141,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="788B1AFC" w14:textId="1A6EF879" w:rsidR="00EE547A" w:rsidRDefault="00EE547A" w:rsidP="00DD3D69">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">at all times during the term of this Deed Poll, the Software will comply with all applicable Specifications. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF08416" w14:textId="432BB6B0" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="2EF08416" w14:textId="432BB6B0" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The Vendor acknowledges that the System </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD3D69">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
@@ -16993,247 +17294,255 @@
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> in connection</w:t>
             </w:r>
             <w:r w:rsidR="009149F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>with the Quality Assurance Analysis as confidential.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C08121D" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="5C08121D" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Vendor must notify the System Operator promptly if there is an error or other issue in the Software that will or has the potential to impact on the operation, security, integrity, clinical safety or reputation of the My Health Record system.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CABBF5F" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="3CABBF5F" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The Vendor must promptly notify the System Operator when: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D97B60" w14:textId="72D98B6E" w:rsidR="00010431" w:rsidRPr="007F3A92" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="23D97B60" w14:textId="72D98B6E" w:rsidR="00010431" w:rsidRPr="007F3A92" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F3A92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>there are changes or upgrades to the Software;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C18C92B" w14:textId="5BEEE1A7" w:rsidR="00887A17" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="7C18C92B" w14:textId="5BEEE1A7" w:rsidR="00887A17" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">there is a material change in the Vendor’s legal structure, </w:t>
             </w:r>
             <w:r w:rsidR="00887A17">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>including if</w:t>
             </w:r>
             <w:r w:rsidR="00887A17" w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the Vendor is involved in a merger or acquisition; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="695EDFE0" w14:textId="682A1C61" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00887A17" w:rsidP="00E3083C">
+          <w:p w14:paraId="695EDFE0" w14:textId="682A1C61" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00887A17">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">there is a material change in the ownership of intellectual property rights in the Software; </w:t>
             </w:r>
             <w:r w:rsidR="00010431" w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77BF7195" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="77BF7195" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:afterLines="120" w:after="288"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>the Vendor’s nominated contact person(s), or their contact details, change.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06755FD6" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="06755FD6" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The Vendor must retain copies of test reports that demonstrate conformance and compliance with Specifications for the term of this Deed Poll and for a period of seven years following termination and, without limiting clause 9, must provide a copy of the test report(s) to the System Operator within 14 days on request.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5FEA4E36" w14:textId="69DD9ACE" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+              <w:t xml:space="preserve">The Vendor must retain copies of test reports that demonstrate conformance and compliance with Specifications for the term of this Deed Poll and for a period of seven years following </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>termination and, without limiting clause 9, must provide a copy of the test report(s) to the System Operator within 14 days on request.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FEA4E36" w14:textId="69DD9ACE" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Vendor agrees that the Software will not introduce any virus, disabling or malicious device or code, worm, Trojan, time bomb or other harmful or destructive code (</w:t>
             </w:r>
             <w:r w:rsidRPr="00840F7B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -17244,485 +17553,485 @@
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00887A17">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">into </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the My Health Record system.  The Vendor must, as soon as it becomes aware that Harmful Code has or might have been introduced into the My Health Record system, immediately notify the System Operator, in which case clause 8 will apply.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AC753AC" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="3AC753AC" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE1B019" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="0BE1B019" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the Vendor notifies the System Operator of an error or other issues in the Software in accordance with clause 4;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2D74EA" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="6C2D74EA" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a Quality Assurance Analysis of the Software in accordance with clause 3 reveals conformance issues with the Software; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26EB19F0" w14:textId="53C84A2D" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="26EB19F0" w14:textId="53C84A2D" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00887A17">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendor notifies the System Operator that the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Software has or may have introduced Harmful Code into the My Health Record system; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="244ED971" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="244ED971" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the System Operator becomes aware of errors or issues, or potential errors or issues, in the Software, or conformance issues with the Software, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF881F0" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="7FF881F0" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the Vendor must:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B9DD5BC" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="7B9DD5BC" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(to the extent the error, issue or introduction of Harmful Code has not been confirmed) promptly confirm whether or not the error, issue or introduction of Harmful Code has occurred and inform the System Operator;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7159A873" w14:textId="0A5CFD3F" w:rsidR="002C2DA5" w:rsidRPr="00C011E3" w:rsidRDefault="002C2DA5" w:rsidP="00E3083C">
+          <w:p w14:paraId="7159A873" w14:textId="0A5CFD3F" w:rsidR="002C2DA5" w:rsidRPr="00C011E3" w:rsidRDefault="002C2DA5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>provide any further information required by the System Operator;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="711D8FBF" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="711D8FBF" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>negotiate remediation actions and timeframes to address the error, issue or conformance issue in good faith with the System Operator; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1620755F" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="1620755F" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">implement at the Vendor’s own cost the agreed remediation actions in the agreed timeframes. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76436F09" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="76436F09" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The Vendor acknowledges that if: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1407AEF3" w14:textId="72B69D35" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="1407AEF3" w14:textId="72B69D35" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the System Operator and Vendor cannot agree on remediation actions; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DB2B9D6" w14:textId="64DA433A" w:rsidR="00DD3D69" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="4DB2B9D6" w14:textId="64DA433A" w:rsidR="00DD3D69" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the Vendor fails to implement the agreed remediation actions in the agreed timeframes</w:t>
             </w:r>
             <w:r w:rsidR="00DD3D69">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00171BD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25FC4C18" w14:textId="00A3DEA7" w:rsidR="002C2DA5" w:rsidRDefault="00DD3D69" w:rsidP="00E3083C">
+          <w:p w14:paraId="25FC4C18" w14:textId="00A3DEA7" w:rsidR="002C2DA5" w:rsidRDefault="00DD3D69">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the System Operator otherwise considers that further action is necessary or desirable, including to ensure the security, integrity or operation of the My Health Record system, </w:t>
             </w:r>
             <w:r w:rsidR="00010431" w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CF4B5D" w14:textId="38173F49" w:rsidR="00010431" w:rsidRDefault="002C2DA5" w:rsidP="00DD3D69">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">then </w:t>
             </w:r>
             <w:r w:rsidR="00010431" w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the System Operator may take any action it considers necessary including, without limitation, preventing the Software from connecting to or accessing the My Health Record system.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C8AF344" w14:textId="6D42B364" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00840F7B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The System Operator will provide the Vendor with reasonable assistance to assist with resolving problems pertaining to the My Health Record system.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A378A7" w14:textId="74C4A568" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="79A378A7" w14:textId="74C4A568" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>From time to time the System Operator or its representatives may conduct, handle or facilitate Quality Assurance Analysis, administrative or statutory reviews, inquiries, investigations, audits or complaints in connection with the My Health Record system (including data related issues). At the System Operator’s request, and on reasonable notice, the Vendor must at its cost provide reasonable assistance in relation to any such activities.  This may include, but is not limited to, providing access to material, records, personnel and computer hardware, software and equipment associated with the Software and copies of the Software.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F588FBD" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="0F588FBD" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The My Health Record system and its functionality will change over time. As such, the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
@@ -17752,51 +18061,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">against new/updated </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Specifications and that failure to do so may result in the Software no longer having a connection or access to the My Health Record system</w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="538EFCE2" w14:textId="3B9A1F09" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="538EFCE2" w14:textId="3B9A1F09" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854441">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>To the maximum extent permitted by law, the System Operator has no liability to the Vendor, or to any other party claiming via or through the Vendor, in respect of any loss or damage the Vendor might incur or suffer (including</w:t>
             </w:r>
             <w:r w:rsidR="00E0273B">
               <w:rPr>
@@ -17831,51 +18140,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as a result of negligence) that is directly or indirectly related to the Software’s connection or access to the My Health Record system which includes, without limitation, any decision of the System Operator to prevent the Software’s connection or access</w:t>
             </w:r>
             <w:r w:rsidR="00CF08DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> or to include, or not include, the Vendor on the Register of Conformity</w:t>
             </w:r>
             <w:r w:rsidRPr="00854441">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F883EEC" w14:textId="7AFE31CB" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="2F883EEC" w14:textId="7AFE31CB" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Vendor indemnifies the System Operator and its representatives against all liability, expense, loss,</w:t>
             </w:r>
             <w:r w:rsidR="003B0DD6">
@@ -17893,51 +18202,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> damage or cost reasonably sustained or incurred by the System Operator (or its representatives) </w:t>
             </w:r>
             <w:r w:rsidR="003B0DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in connection with</w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E2AEE4" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="18E2AEE4" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the Vendor’s breach of one or more terms of this Deed Poll; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2794D9B9" w14:textId="37A4A514" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00840F7B">
@@ -18029,197 +18338,197 @@
           <w:p w14:paraId="5C725463" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00840F7B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the Vendor’s breach of one or more terms of this Deed Poll.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="291C306F" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="291C306F" w14:textId="77777777" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795E5E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The Vendor’s liability under the indemnity in this clause will be reduced proportionately to the extent that any negligent or other tortious act or omission of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397ADD54" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00BF2B85" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="397ADD54" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00BF2B85" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2B85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the Agency or its representatives; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3989B289" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00BF2B85" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="3989B289" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00BF2B85" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2B85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the Commonwealth or its representatives; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7293157F" w14:textId="2F72191F" w:rsidR="00010431" w:rsidRPr="00210C5E" w:rsidRDefault="00010431" w:rsidP="00210C5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:afterLines="120" w:after="288"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2B85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">another vendor in relation to that vendor’s software system entered on the Register (except where the Vendor has any control over that other vendor or has contributed to that other vendor’s software system entered on the Register), </w:t>
             </w:r>
             <w:r w:rsidRPr="00210C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>contributed to the relevant liability, expense, loss, damage or cost.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30BDA8D3" w14:textId="69A36365" w:rsidR="00E96803" w:rsidRPr="00BF2B85" w:rsidRDefault="00E96803" w:rsidP="003B0DD6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The System Operator holds the benefit of this indemnity on trust for its </w:t>
             </w:r>
             <w:r w:rsidR="00210C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>representatives and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> may enforce this indemnity on behalf of its representatives. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FACA047" w14:textId="4C3C7E22" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="0FACA047" w14:textId="4C3C7E22" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The Vendor may terminate this Deed Poll by giving the System Operator at least seven days written notice, in which case </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
@@ -18240,91 +18549,91 @@
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>including, without limitation, preventing the Software’s connection or access to the My Health Record system</w:t>
             </w:r>
             <w:r w:rsidR="00FB2C04">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and removing the Software from the Register of Conformity</w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C8D7013" w14:textId="4475BB3E" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="6C8D7013" w14:textId="4475BB3E" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>This Deed Poll will terminate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>immediately upon cancellation of the Software’s connection or access to the My Health Record system.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09117028" w14:textId="47A10A06" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="09117028" w14:textId="47A10A06" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Clauses 3 (but only for a period of seven years following termination), 6, </w:t>
             </w:r>
             <w:r w:rsidR="003B0DD6">
               <w:rPr>
@@ -18377,121 +18686,141 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, 1</w:t>
             </w:r>
             <w:r w:rsidR="003B0DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3, 16</w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and 17, and any definitions or other provisions necessary to give effect to these clauses, will survive termination of this Deed Poll.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="536E0FC2" w14:textId="3CF5A977" w:rsidR="00801BB7" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="536E0FC2" w14:textId="3CF5A977" w:rsidR="00801BB7" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Nothing in this Deed Poll limits or restricts any function, power, right or entitlement of the System Operator under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">My Health Records Act 2012 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(Cth) or My Health Records Rule.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E2B818A" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00F833D6" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C011E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>) or My Health Records Rule.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E2B818A" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00F833D6" w:rsidRDefault="00010431">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F833D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Disputes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36155503" w14:textId="5FA90955" w:rsidR="00010431" w:rsidRDefault="00CE7D65" w:rsidP="00E3083C">
+          <w:p w14:paraId="36155503" w14:textId="5FA90955" w:rsidR="00010431" w:rsidRDefault="00CE7D65">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>The Vendor</w:t>
             </w:r>
             <w:r w:rsidR="00010431">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -18512,51 +18841,51 @@
             <w:r w:rsidR="00010431">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> except when </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>the Vendor</w:t>
             </w:r>
             <w:r w:rsidR="00010431">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> seeks urgent relief from a court or when dispute resolution has failed under clause 19.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B6B31AC" w14:textId="7CB30A98" w:rsidR="00010431" w:rsidRPr="00BF2B85" w:rsidRDefault="00CE7D65" w:rsidP="00E3083C">
+          <w:p w14:paraId="6B6B31AC" w14:textId="7CB30A98" w:rsidR="00010431" w:rsidRPr="00BF2B85" w:rsidRDefault="00CE7D65">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Ref232405818"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>The Vendor</w:t>
             </w:r>
             <w:r w:rsidR="00010431">
               <w:rPr>
@@ -18626,51 +18955,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">) then, within 30 days of the dispute being notified to senior management, the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendor </w:t>
             </w:r>
             <w:r w:rsidR="00010431">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>may agree to use an alternative dispute resolution process to attempt to resolve the dispute.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w14:paraId="0A5D8EAC" w14:textId="1F2D8B1A" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="0A5D8EAC" w14:textId="1F2D8B1A" w:rsidR="00010431" w:rsidRPr="00C011E3" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Ref118479558"/>
             <w:r w:rsidRPr="00EA5577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Vendor must at all times during the dispute continue to fulfil its obligations under this Deed Poll.</w:t>
             </w:r>
             <w:r>
@@ -18778,142 +19107,162 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the applicable Software from the Register</w:t>
             </w:r>
             <w:r w:rsidR="00802D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Conformance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="42370146" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00F833D6" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="42370146" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="00F833D6" w:rsidRDefault="00010431">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F833D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notices</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5338BB63" w14:textId="3773115F" w:rsidR="00010431" w:rsidRPr="00351BC0" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="5338BB63" w14:textId="3773115F" w:rsidR="00010431" w:rsidRPr="00351BC0" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Ref50575901"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">A notice under this Deed Poll must be in writing, in English and signed by a person duly authorised by the sender.  A notice or other communication is properly given or served </w:t>
+              <w:t xml:space="preserve">A notice under this Deed Poll must be in writing, in English and signed by a person duly </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>authorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the sender.  A notice or other communication is properly given or served </w:t>
             </w:r>
             <w:r w:rsidR="00802D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>if the Vendor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="4279A074" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="009D5BA5" w:rsidRDefault="00010431" w:rsidP="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>delivers it by hand;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F0D53A9" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="009D5BA5" w:rsidRDefault="00010431" w:rsidP="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -18924,168 +19273,168 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:afterLines="120" w:after="288"/>
               <w:ind w:left="1434" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>transmits it by electronic mail,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF72A15" w14:textId="3394B6A0" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="7AF72A15" w14:textId="3394B6A0" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">to the </w:t>
             </w:r>
             <w:r w:rsidR="00802D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">System Operator’s </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">address for notices specified below: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6101BC" w14:textId="62D60598" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="2F6101BC" w14:textId="62D60598" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Australian Digital Health Agency</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378C4DB5" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="000A3E57" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="378C4DB5" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="000A3E57" w:rsidRDefault="00010431">
             <w:pPr>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A3E57">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Level 25, 175 Liverpool Street</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C8DEC60" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="000A3E57" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="1C8DEC60" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="000A3E57" w:rsidRDefault="00010431">
             <w:pPr>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A3E57">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Sydney NSW 2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB1EDA1" w14:textId="6AC23DB4" w:rsidR="00010431" w:rsidRPr="00583DC0" w:rsidRDefault="003B0DD6" w:rsidP="00E3083C">
+          <w:p w14:paraId="0BB1EDA1" w14:textId="6AC23DB4" w:rsidR="00010431" w:rsidRPr="00583DC0" w:rsidRDefault="003B0DD6">
             <w:pPr>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00583DC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>myhealthrecord.operations@digitalhealth.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="43F5E94B" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="000A3E57" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="43F5E94B" w14:textId="77777777" w:rsidR="00010431" w:rsidRPr="000A3E57" w:rsidRDefault="00010431">
             <w:pPr>
               <w:spacing w:afterLines="60" w:after="144"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A3E57">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">CC: General Counsel </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="000A3E57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>legal@digitalhealth.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000A3E57">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C03B7BD" w14:textId="2699C1D9" w:rsidR="00010431" w:rsidRPr="007029C8" w:rsidRDefault="00E15626" w:rsidP="003B0DD6">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
@@ -19113,51 +19462,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The Vendor acknowledges that the Agency may provide notices relevant to this Deed Poll to the address </w:t>
             </w:r>
             <w:r w:rsidR="00010431" w:rsidRPr="007029C8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>set out in Part A.</w:t>
             </w:r>
             <w:r w:rsidR="00010431" w:rsidRPr="007029C8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45ACB12A" w14:textId="6BC48F82" w:rsidR="00010431" w:rsidRPr="00351BC0" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="45ACB12A" w14:textId="6BC48F82" w:rsidR="00010431" w:rsidRPr="00351BC0" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A notice given in accordance with clause 21</w:t>
             </w:r>
             <w:r w:rsidR="00DF3730">
               <w:rPr>
@@ -19354,51 +19703,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">if the delivery </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>receipt, or transmission of the notice is not on a Business Day or is after 5.00pm on a Business Day, at 9.00am on the next</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Business Day.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CBC37AC" w14:textId="51A18845" w:rsidR="00010431" w:rsidRDefault="00010431" w:rsidP="00E3083C">
+          <w:p w14:paraId="4CBC37AC" w14:textId="51A18845" w:rsidR="00010431" w:rsidRDefault="00010431">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C011E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>This Deed Poll is governed by</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -19725,106 +20074,106 @@
                 <w:p w14:paraId="34612511" w14:textId="77777777" w:rsidR="004B590F" w:rsidRDefault="00A80ED1" w:rsidP="00A80ED1">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A80ED1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r w:rsidRPr="00A80ED1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>by:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="334D37CB" w14:textId="088C7E68" w:rsidR="00A80ED1" w:rsidRDefault="0078019F" w:rsidP="00A80ED1">
+                <w:p w14:paraId="334D37CB" w14:textId="088C7E68" w:rsidR="00A80ED1" w:rsidRDefault="00C86FCD" w:rsidP="00A80ED1">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:pict w14:anchorId="3122E035">
                       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
                         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
                       <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:195.75pt;height:95.25pt">
-                        <v:imagedata r:id="rId20" o:title=""/>
+                        <v:imagedata r:id="rId22" o:title=""/>
                         <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
                         <o:signatureline v:ext="edit" id="{9728D857-4923-4D47-A99E-D86D0F9E9DEE}" provid="{00000000-0000-0000-0000-000000000000}" o:suggestedsigner="Printed Name of Director" issignatureline="t"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                   <w:r w:rsidR="00A80ED1" w:rsidRPr="00A80ED1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:pict w14:anchorId="10DA1062">
                       <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:195.75pt;height:95.25pt">
-                        <v:imagedata r:id="rId21" o:title=""/>
+                        <v:imagedata r:id="rId23" o:title=""/>
                         <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
                         <o:signatureline v:ext="edit" id="{EB7ABCA8-E99F-4A80-905D-56ACBFAB1A4C}" provid="{00000000-0000-0000-0000-000000000000}" o:suggestedsigner="Signature of Director" issignatureline="t"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7677BBE5" w14:textId="77777777" w:rsidR="003B0DD6" w:rsidRPr="00840F7B" w:rsidRDefault="003B0DD6" w:rsidP="003B0DD6">
                   <w:pPr>
                     <w:pStyle w:val="Bodytextcondensed"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00840F7B">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00840F7B">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:highlight w:val="cyan"/>
@@ -20006,51 +20355,50 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="046E1479" w14:textId="77777777" w:rsidR="00272D2F" w:rsidRDefault="00272D2F" w:rsidP="003B0DD6">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5B734703" w14:textId="77777777" w:rsidR="003B0DD6" w:rsidRPr="00840F7B" w:rsidRDefault="003B0DD6" w:rsidP="003B0DD6">
                   <w:pPr>
                     <w:pStyle w:val="Bodytextcondensed"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00840F7B">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>[</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00840F7B">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:highlight w:val="cyan"/>
                     </w:rPr>
                     <w:t>OPTION 2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00840F7B">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00840F7B">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:i/>
                       <w:iCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>For any deeds being signed and witnessed electronically by video link,</w:t>
                   </w:r>
@@ -20289,187 +20637,187 @@
                     <w:tab/>
                   </w:r>
                   <w:r w:rsidRPr="00840F7B">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:tab/>
                     <w:t>Signature of witness</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4A684E7B" w14:textId="081C286D" w:rsidR="003B0DD6" w:rsidRPr="00A80ED1" w:rsidRDefault="003B0DD6" w:rsidP="003B0DD6">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1EAA70CB" w14:textId="761F595F" w:rsidR="005646E4" w:rsidRPr="00C011E3" w:rsidRDefault="005646E4" w:rsidP="00E3083C">
+          <w:p w14:paraId="1EAA70CB" w14:textId="761F595F" w:rsidR="005646E4" w:rsidRPr="00C011E3" w:rsidRDefault="005646E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6273F" w:rsidRPr="00C011E3" w14:paraId="6B4E60E4" w14:textId="77777777" w:rsidTr="548D48BE">
+      <w:tr w:rsidR="00D6273F" w:rsidRPr="00C011E3" w14:paraId="6B4E60E4" w14:textId="77777777" w:rsidTr="1FD0AE71">
         <w:trPr>
           <w:trHeight w:val="72"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6121DDFF" w14:textId="6F3B11CC" w:rsidR="00D6273F" w:rsidRPr="00C011E3" w:rsidRDefault="00AD0BF7" w:rsidP="548D48BE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="120" w:after="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="457B1442" wp14:editId="40ABF119">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="457B1442" wp14:editId="40ABF119">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-64135</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="bottomMargin">
                         <wp:posOffset>264795</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5949950" cy="4873625"/>
                       <wp:effectExtent l="0" t="0" r="12700" b="22225"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="1" name="Text Box 1" descr="Contact details, disclaimer, document control, copyright statement and acknowledgements."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="5949950" cy="4873625"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="47E6B956" w14:textId="2A329EB0" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00B82A66">
+                                <w:p w14:paraId="47E6B956" w14:textId="2FD82174" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00B82A66">
                                   <w:pPr>
                                     <w:pStyle w:val="Smallprint"/>
                                     <w:rPr>
                                       <w:rStyle w:val="DateChar"/>
                                       <w:noProof/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t>Publication date</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00866F56">
                                     <w:rPr>
                                       <w:b/>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t>:</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="002B0E0E">
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rStyle w:val="DateChar"/>
                                         <w:noProof/>
                                       </w:rPr>
                                       <w:alias w:val="Date Of Approval"/>
                                       <w:tag w:val="DateOfApproval"/>
                                       <w:id w:val="-2092306711"/>
                                       <w:placeholder>
                                         <w:docPart w:val="19CC5F399E5B4CDDAADC743CE493C235"/>
                                       </w:placeholder>
                                       <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-                                      <w:date w:fullDate="2026-02-11T00:00:00Z">
+                                      <w:date w:fullDate="2026-03-05T00:00:00Z">
                                         <w:dateFormat w:val="d MMMM yyyy"/>
                                         <w:lid w:val="en-AU"/>
                                         <w:storeMappedDataAs w:val="dateTime"/>
                                         <w:calendar w:val="gregorian"/>
                                       </w:date>
                                     </w:sdtPr>
                                     <w:sdtEndPr>
                                       <w:rPr>
                                         <w:rStyle w:val="DateChar"/>
                                       </w:rPr>
                                     </w:sdtEndPr>
                                     <w:sdtContent>
-                                      <w:r w:rsidR="00FE3A66">
+                                      <w:r w:rsidR="00C86FCD">
                                         <w:rPr>
                                           <w:rStyle w:val="DateChar"/>
                                           <w:noProof/>
                                         </w:rPr>
-                                        <w:t>11 February 2026</w:t>
+                                        <w:t>5 March 2026</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                   <w:r w:rsidRPr="001A1BD5">
                                     <w:rPr>
                                       <w:rStyle w:val="DateChar"/>
                                       <w:noProof/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">  </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="006D72DD">
                                     <w:rPr>
                                       <w:rStyle w:val="InstructionsChar"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">This date should be the latest approval date. If the document has been through multiple approvals/releases, include a version history table as the last section above. </w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="7960F227" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="009F6218" w:rsidRDefault="00B564AF" w:rsidP="00A87CFE">
                                   <w:pPr>
                                     <w:pStyle w:val="Smallprint"/>
                                     <w:spacing w:after="0"/>
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
@@ -20516,80 +20864,80 @@
                                   </w:r>
                                   <w:r w:rsidRPr="009F6218">
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> Street</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">, </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="009F6218">
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t>Sydney, NSW 2000</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:hyperlink r:id="rId22" w:history="1">
+                                  <w:hyperlink r:id="rId24" w:history="1">
                                     <w:r w:rsidRPr="00AC4F04">
                                       <w:rPr>
                                         <w:rStyle w:val="Hyperlink"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>digitalhealth.gov.au</w:t>
                                     </w:r>
                                   </w:hyperlink>
                                 </w:p>
                                 <w:p w14:paraId="1736C12D" w14:textId="16CDA1E9" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00A87CFE">
                                   <w:pPr>
                                     <w:pStyle w:val="Smallprint"/>
                                     <w:rPr>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t>Telephone 1300 901 001 or email</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00A25F15">
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:hyperlink r:id="rId23" w:history="1">
+                                  <w:hyperlink r:id="rId25" w:history="1">
                                     <w:r>
                                       <w:rPr>
                                         <w:rStyle w:val="Hyperlink"/>
                                         <w:noProof/>
                                       </w:rPr>
                                       <w:t>help@digitalhealth.gov.au</w:t>
                                     </w:r>
                                   </w:hyperlink>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="2A9D8A54" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="009F6218" w:rsidRDefault="00B564AF" w:rsidP="00DF432E">
                                   <w:pPr>
                                     <w:pStyle w:val="Smallprintbold"/>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009F6218">
                                     <w:t>Disclaimer</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="78D08E15" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="00A0125A" w:rsidRDefault="00B564AF" w:rsidP="00975393">
                                   <w:pPr>
@@ -20741,51 +21089,51 @@
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> – </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="001F025A">
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">without the permission of </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t>the Australian Digital Health Agency</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="001F025A">
                                     <w:rPr>
                                       <w:noProof/>
                                     </w:rPr>
                                     <w:t>. All copies of this document must include the copyright and other information contained on this page.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="49961BAD" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="005A37F1" w:rsidRDefault="0078019F" w:rsidP="00B82A66">
+                                <w:p w14:paraId="49961BAD" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="005A37F1" w:rsidRDefault="00CD4D55" w:rsidP="00B82A66">
                                   <w:pPr>
                                     <w:pStyle w:val="Smallprint"/>
                                     <w:rPr>
                                       <w:rStyle w:val="DateChar"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                       </w:rPr>
                                       <w:alias w:val="Protective marking"/>
                                       <w:tag w:val="Protective marking"/>
                                       <w:id w:val="-565562829"/>
                                       <w:placeholder>
                                         <w:docPart w:val="ABE1FAB21626496AB43DC26B278BF744"/>
                                       </w:placeholder>
                                       <w:dataBinding w:xpath="/root[1]/ProtectiveMarking[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
                                       <w:comboBox w:lastValue="Official">
                                         <w:listItem w:displayText="OFFICIAL" w:value="OFFICIAL"/>
                                         <w:listItem w:displayText="OFFICIAL: Sensitive" w:value="OFFICIAL: Sensitive"/>
                                       </w:comboBox>
                                     </w:sdtPr>
                                     <w:sdtEndPr>
                                       <w:rPr>
@@ -20836,113 +21184,113 @@
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="457B1442" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Contact details, disclaimer, document control, copyright statement and acknowledgements." style="position:absolute;margin-left:-5.05pt;margin-top:20.85pt;width:468.5pt;height:383.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApZ4X8MgIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8HyewlQoCUiVIyKaRJq&#10;K9Gqz8axSVTH59mGhP31OzvhQ92epr04d/6d7/N3mT00lSIHYV0JOqODXp8SoTnkpd5l9O11dXNP&#10;ifNM50yBFhk9Ckcf5l+/zGqTiiEUoHJhCTrRLq1NRgvvTZokjheiYq4HRmgEJdiKeVTtLsktq9F7&#10;pZJhvz9JarC5scCFc3j72IJ0Hv1LKbh/ltIJT1RGMTcfTxvPbTiT+YylO8tMUfIuDfYPWVSs1Bj0&#10;7OqReUb2tvzDVVVyCw6k73GoEpCy5CLWgNUM+p+q2RTMiFgLNseZc5vc/3PLnw4b82KJb75BgwMM&#10;DamNSx1ehnoaaavwxUwJ4tjC47ltovGE4+V4OppOxwhxxEb3d7eT4Tj4SS7PjXX+u4CKBCGjFucS&#10;28UOa+db05NJiKZhVSoVZ6M0qTM6uUX/AXGgyjyAQQlPlsqSA8PpbhXjH13YKytMQulgLCIbunCX&#10;EoPkm23T1b2F/IjtsNAyxRm+KjHKmjn/wixSA8tEuvtnPKQCTA06iZIC7K+/3Qd7nBiilNRItYy6&#10;n3tmBSXqh8ZZTgejUeBmVEbjuyEq9hrZXiN6Xy0B6x3gYhkexWDv1UmUFqp33IpFiIoQ0xxjZ9Sf&#10;xKVvFwC3iovFIhohGw3za70xPLg+dfe1eWfWdFPzOPAnOJGSpZ+G19qGlxoWew+yjJMNDW67iowI&#10;CjI5cqPburAq13q0uvwb5r8BAAD//wMAUEsDBBQABgAIAAAAIQDpFPUR4gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NS8NAFEX3gv9heIK7diZB2ybmpYjYhSBCa2ldTpJnJjgfMTNNo7/ecaXL&#10;xz3ce16xnoxmIw2+cxYhmQtgZGvXdLZF2L9uZitgPkjbSO0sIXyRh3V5eVHIvHFnu6VxF1oWS6zP&#10;JYIKoc8597UiI/3c9WRj9u4GI0M8h5Y3gzzHcqN5KsSCG9nZuKBkTw+K6o/dySA8H46fj5uXN3Gk&#10;Sne3o16qp+8K8fpqur8DFmgKfzD86kd1KKNT5U628UwjzBKRRBThJlkCi0CWLjJgFcJKZCnwsuD/&#10;Xyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAClnhfwyAgAAYwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOkU9RHiAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" strokeweight=".5pt">
+                    <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Contact details, disclaimer, document control, copyright statement and acknowledgements." style="position:absolute;margin-left:-5.05pt;margin-top:20.85pt;width:468.5pt;height:383.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApZ4X8MgIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8HyewlQoCUiVIyKaRJq&#10;K9Gqz8axSVTH59mGhP31OzvhQ92epr04d/6d7/N3mT00lSIHYV0JOqODXp8SoTnkpd5l9O11dXNP&#10;ifNM50yBFhk9Ckcf5l+/zGqTiiEUoHJhCTrRLq1NRgvvTZokjheiYq4HRmgEJdiKeVTtLsktq9F7&#10;pZJhvz9JarC5scCFc3j72IJ0Hv1LKbh/ltIJT1RGMTcfTxvPbTiT+YylO8tMUfIuDfYPWVSs1Bj0&#10;7OqReUb2tvzDVVVyCw6k73GoEpCy5CLWgNUM+p+q2RTMiFgLNseZc5vc/3PLnw4b82KJb75BgwMM&#10;DamNSx1ehnoaaavwxUwJ4tjC47ltovGE4+V4OppOxwhxxEb3d7eT4Tj4SS7PjXX+u4CKBCGjFucS&#10;28UOa+db05NJiKZhVSoVZ6M0qTM6uUX/AXGgyjyAQQlPlsqSA8PpbhXjH13YKytMQulgLCIbunCX&#10;EoPkm23T1b2F/IjtsNAyxRm+KjHKmjn/wixSA8tEuvtnPKQCTA06iZIC7K+/3Qd7nBiilNRItYy6&#10;n3tmBSXqh8ZZTgejUeBmVEbjuyEq9hrZXiN6Xy0B6x3gYhkexWDv1UmUFqp33IpFiIoQ0xxjZ9Sf&#10;xKVvFwC3iovFIhohGw3za70xPLg+dfe1eWfWdFPzOPAnOJGSpZ+G19qGlxoWew+yjJMNDW67iowI&#10;CjI5cqPburAq13q0uvwb5r8BAAD//wMAUEsDBBQABgAIAAAAIQDpFPUR4gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NS8NAFEX3gv9heIK7diZB2ybmpYjYhSBCa2ldTpJnJjgfMTNNo7/ecaXL&#10;xz3ce16xnoxmIw2+cxYhmQtgZGvXdLZF2L9uZitgPkjbSO0sIXyRh3V5eVHIvHFnu6VxF1oWS6zP&#10;JYIKoc8597UiI/3c9WRj9u4GI0M8h5Y3gzzHcqN5KsSCG9nZuKBkTw+K6o/dySA8H46fj5uXN3Gk&#10;Sne3o16qp+8K8fpqur8DFmgKfzD86kd1KKNT5U628UwjzBKRRBThJlkCi0CWLjJgFcJKZCnwsuD/&#10;Xyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAClnhfwyAgAAYwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOkU9RHiAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="47E6B956" w14:textId="2A329EB0" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00B82A66">
+                          <w:p w14:paraId="47E6B956" w14:textId="2FD82174" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00B82A66">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Publication date</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00866F56">
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002B0E0E">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rStyle w:val="DateChar"/>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:alias w:val="Date Of Approval"/>
                                 <w:tag w:val="DateOfApproval"/>
                                 <w:id w:val="-2092306711"/>
                                 <w:placeholder>
                                   <w:docPart w:val="19CC5F399E5B4CDDAADC743CE493C235"/>
                                 </w:placeholder>
                                 <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-                                <w:date w:fullDate="2026-02-11T00:00:00Z">
+                                <w:date w:fullDate="2026-03-05T00:00:00Z">
                                   <w:dateFormat w:val="d MMMM yyyy"/>
                                   <w:lid w:val="en-AU"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
                                   <w:rStyle w:val="DateChar"/>
                                 </w:rPr>
                               </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidR="00FE3A66">
+                                <w:r w:rsidR="00C86FCD">
                                   <w:rPr>
                                     <w:rStyle w:val="DateChar"/>
                                     <w:noProof/>
                                   </w:rPr>
-                                  <w:t>11 February 2026</w:t>
+                                  <w:t>5 March 2026</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidRPr="001A1BD5">
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                                 <w:noProof/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006D72DD">
                               <w:rPr>
                                 <w:rStyle w:val="InstructionsChar"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This date should be the latest approval date. If the document has been through multiple approvals/releases, include a version history table as the last section above. </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7960F227" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="009F6218" w:rsidRDefault="00B564AF" w:rsidP="00A87CFE">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
@@ -20989,80 +21337,80 @@
                             </w:r>
                             <w:r w:rsidRPr="009F6218">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Street</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009F6218">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Sydney, NSW 2000</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId24" w:history="1">
+                            <w:hyperlink r:id="rId26" w:history="1">
                               <w:r w:rsidRPr="00AC4F04">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>digitalhealth.gov.au</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="1736C12D" w14:textId="16CDA1E9" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00A87CFE">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Telephone 1300 901 001 or email</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A25F15">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId25" w:history="1">
+                            <w:hyperlink r:id="rId27" w:history="1">
                               <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>help@digitalhealth.gov.au</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2A9D8A54" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="009F6218" w:rsidRDefault="00B564AF" w:rsidP="00DF432E">
                             <w:pPr>
                               <w:pStyle w:val="Smallprintbold"/>
                             </w:pPr>
                             <w:r w:rsidRPr="009F6218">
                               <w:t>Disclaimer</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="78D08E15" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="00A0125A" w:rsidRDefault="00B564AF" w:rsidP="00975393">
                             <w:pPr>
@@ -21214,51 +21562,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> – </w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">without the permission of </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>the Australian Digital Health Agency</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>. All copies of this document must include the copyright and other information contained on this page.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="49961BAD" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="005A37F1" w:rsidRDefault="00FE3A66" w:rsidP="00B82A66">
+                          <w:p w14:paraId="49961BAD" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="005A37F1" w:rsidRDefault="00CD4D55" w:rsidP="00B82A66">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 </w:rPr>
                                 <w:alias w:val="Protective marking"/>
                                 <w:tag w:val="Protective marking"/>
                                 <w:id w:val="-565562829"/>
                                 <w:placeholder>
                                   <w:docPart w:val="ABE1FAB21626496AB43DC26B278BF744"/>
                                 </w:placeholder>
                                 <w:dataBinding w:xpath="/root[1]/ProtectiveMarking[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
                                 <w:comboBox w:lastValue="Official">
                                   <w:listItem w:displayText="OFFICIAL" w:value="OFFICIAL"/>
                                   <w:listItem w:displayText="OFFICIAL: Sensitive" w:value="OFFICIAL: Sensitive"/>
                                 </w:comboBox>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
@@ -21301,79 +21649,79 @@
                             <w:r w:rsidRPr="00C82778">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>The Australian Digital Health Agency is jointly funded by the Australian Government and all state and territory governments.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="365DBF27" w14:textId="3D31BCF9" w:rsidR="007D4297" w:rsidRPr="0039151A" w:rsidRDefault="007D4297" w:rsidP="00037ED4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D4297" w:rsidRPr="0039151A" w:rsidSect="0044513C">
-      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30D179DF" w14:textId="77777777" w:rsidR="00AD4A65" w:rsidRDefault="00AD4A65" w:rsidP="00763374">
+    <w:p w14:paraId="2649E932" w14:textId="77777777" w:rsidR="00E05C68" w:rsidRDefault="00E05C68" w:rsidP="00763374">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18E188E4" w14:textId="77777777" w:rsidR="00AD4A65" w:rsidRDefault="00AD4A65" w:rsidP="00763374">
+    <w:p w14:paraId="6B71A4DB" w14:textId="77777777" w:rsidR="00E05C68" w:rsidRDefault="00E05C68" w:rsidP="00763374">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="732FE8C3" w14:textId="77777777" w:rsidR="00AD4A65" w:rsidRDefault="00AD4A65"/>
+    <w:p w14:paraId="64AD0C66" w14:textId="77777777" w:rsidR="00E05C68" w:rsidRDefault="00E05C68"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -21392,99 +21740,107 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F566DD9" w14:textId="7B1DFC2B" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00140AF1">
+  <w:p w14:paraId="5F566DD9" w14:textId="2E4F7CEF" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="400"/>
     </w:pPr>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
@@ -21554,51 +21910,51 @@
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val="DocStatus"/>
         <w:id w:val="776370498"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="422EF8D27E7E45709CE7DA45511874E6"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="Approved">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Draft" w:value="Draft"/>
           <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
           <w:listItem w:displayText="Approved" w:value="Approved"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00FE3A66">
+        <w:r w:rsidR="00C86FCD">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Approved</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00877406">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Audience"/>
         <w:tag w:val="Audience"/>
         <w:id w:val="751858182"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="19CC5F399E5B4CDDAADC743CE493C235"/>
         </w:placeholder>
@@ -21654,66 +22010,66 @@
       <w:sdtContent>
         <w:r w:rsidR="00272D2F">
           <w:t>use</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008C4956">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date of approval (complete AFTER approval)"/>
         <w:tag w:val="DateOfApproval"/>
         <w:id w:val="803659021"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="A5BFF01E72DF40908F15DB04DCF1C827"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-        <w:date w:fullDate="2026-02-11T00:00:00Z">
+        <w:date w:fullDate="2026-03-05T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00FE3A66">
-          <w:t>11 February 2026</w:t>
+        <w:r w:rsidR="00C86FCD">
+          <w:t>5 March 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="11C11486" w14:textId="0E21C7FF" w:rsidR="00B564AF" w:rsidRPr="00FE1CAE" w:rsidRDefault="0078019F" w:rsidP="00FE1CAE">
+  <w:p w14:paraId="11C11486" w14:textId="68384B65" w:rsidR="00B564AF" w:rsidRPr="00FE1CAE" w:rsidRDefault="00CD4D55" w:rsidP="00FE1CAE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Draft version number"/>
         <w:tag w:val="DocumentVersionNumber"/>
         <w:id w:val="-1489931029"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="3CF40EA4B7D2421DA36B5583A6F20BD7"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DraftVersionNumber[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue=" ">
           <w:listItem w:displayText="Select the version number or select blank for approved document" w:value="Select the version number or select blank for approved document"/>
           <w:listItem w:displayText=" " w:value=" "/>
           <w:listItem w:displayText="Draft version 001" w:value="Draft version 001"/>
           <w:listItem w:displayText="Draft version 002" w:value="Draft version 002"/>
           <w:listItem w:displayText="Draft version 003" w:value="Draft version 003"/>
           <w:listItem w:displayText="Draft version 004" w:value="Draft version 004"/>
           <w:listItem w:displayText="Draft version 005" w:value="Draft version005"/>
@@ -21736,129 +22092,129 @@
         <w:r w:rsidR="00B564AF">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00FE1CAE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00FE1CAE">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00FE1CAE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Document identifier"/>
         <w:tag w:val="DocumentID"/>
         <w:id w:val="1558743252"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
-          <w:t>DH-4284:2026</w:t>
+        <w:r w:rsidR="00C86FCD">
+          <w:t>DH-4299:2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A6A3ED4" w14:textId="223ADEFA" w:rsidR="00B564AF" w:rsidRDefault="0078019F" w:rsidP="00140AF1">
+  <w:p w14:paraId="3A6A3ED4" w14:textId="35B284B2" w:rsidR="00B564AF" w:rsidRDefault="00CD4D55" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="400"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date of approval (complete AFTER approval)"/>
         <w:tag w:val="DateOfApproval"/>
         <w:id w:val="-1413391564"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="7C22727066E240D99F066AE3A7AC32C3"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-        <w:date w:fullDate="2026-02-11T00:00:00Z">
+        <w:date w:fullDate="2026-03-05T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00FE3A66">
-          <w:t>11 February 2026</w:t>
+        <w:r w:rsidR="00C86FCD">
+          <w:t>5 March 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00B564AF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B564AF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val="DocStatus"/>
         <w:id w:val="1004325696"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="80A396CA1B9946D5983C23EE3B600321"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="Approved">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Draft" w:value="Draft"/>
           <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
           <w:listItem w:displayText="Approved" w:value="Approved"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00FE3A66">
+        <w:r w:rsidR="00C86FCD">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Approved</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00877406">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Audience"/>
         <w:tag w:val="Audience"/>
         <w:id w:val="-995255661"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E39244FB7131408DA8660ED276057B3F"/>
         </w:placeholder>
@@ -21980,80 +22336,80 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B564AF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="18F91007" w14:textId="0E20DB2D" w:rsidR="00B564AF" w:rsidRPr="00F43CA7" w:rsidRDefault="0078019F" w:rsidP="00140AF1">
+  <w:p w14:paraId="18F91007" w14:textId="7B330378" w:rsidR="00B564AF" w:rsidRPr="00F43CA7" w:rsidRDefault="00CD4D55" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Document identifier"/>
         <w:tag w:val="DocumentID"/>
         <w:id w:val="-1846627821"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00C86FCD">
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>DH-4284:2026</w:t>
+          <w:t>DH-4299:2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00B60FCA">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00F43CA7">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00F43CA7">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
@@ -22086,103 +22442,103 @@
           <w:listItem w:displayText="Draft version 012" w:value="Draft version 012"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PlaceholderText"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00B564AF">
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36342F55" w14:textId="77777777" w:rsidR="00AD4A65" w:rsidRDefault="00AD4A65" w:rsidP="00763374">
+    <w:p w14:paraId="3D197686" w14:textId="77777777" w:rsidR="00E05C68" w:rsidRDefault="00E05C68" w:rsidP="00763374">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67A5BB07" w14:textId="77777777" w:rsidR="00AD4A65" w:rsidRDefault="00AD4A65" w:rsidP="00763374">
+    <w:p w14:paraId="2A3328B8" w14:textId="77777777" w:rsidR="00E05C68" w:rsidRDefault="00E05C68" w:rsidP="00763374">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45FB62E7" w14:textId="77777777" w:rsidR="00AD4A65" w:rsidRDefault="00AD4A65"/>
+    <w:p w14:paraId="3776D069" w14:textId="77777777" w:rsidR="00E05C68" w:rsidRDefault="00E05C68"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B46CFA2" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="002B67CC" w:rsidRDefault="00B564AF" w:rsidP="005D5A7E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="240" w:after="600"/>
     </w:pPr>
     <w:r>
       <w:t>Australian Digital Health Agency</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="006755AB" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00FE754B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="A3A2A6"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00540AD9">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BE13FC2" wp14:editId="0B57E6B2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BE13FC2" wp14:editId="0B57E6B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>540385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>530860</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2951480" cy="589915"/>
           <wp:effectExtent l="0" t="0" r="1270" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="Australian Government - Australian Digital Health Agency"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -22200,51 +22556,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2951480" cy="589915"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00B17B77">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4639FFD3" wp14:editId="3A180E3B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4639FFD3" wp14:editId="3A180E3B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>1871980</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6120000" cy="54000"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 5"/>
                   <pic:cNvPicPr preferRelativeResize="0">
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
@@ -22277,51 +22633,51 @@
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="174E2CBB" w14:textId="77777777" w:rsidR="00B564AF" w:rsidRPr="00CD680B" w:rsidRDefault="00B564AF" w:rsidP="00CD680B">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rStyle w:val="BodyTextChar"/>
         <w:color w:val="A3A2A6"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD680B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67962E37" w14:textId="7E7F5F7A" w:rsidR="00B564AF" w:rsidRPr="00137837" w:rsidRDefault="0078019F" w:rsidP="00062598">
+  <w:p w14:paraId="67962E37" w14:textId="38EFC502" w:rsidR="00B564AF" w:rsidRPr="00137837" w:rsidRDefault="00CD4D55" w:rsidP="00062598">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="600"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Subject"/>
         <w:tag w:val=""/>
         <w:id w:val="560222303"/>
         <w:placeholder>
           <w:docPart w:val="70F59BEBD1E744729341C8023A5A4D72"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Subject[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00B564AF">
           <w:t>My Health Record</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00B564AF" w:rsidRPr="00A94CA2">
       <w:t xml:space="preserve"> </w:t>
@@ -22342,52 +22698,52 @@
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00160879">
           <w:t>Conformance Vendor Declaration Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00B564AF">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Version"/>
         <w:tag w:val="Version"/>
         <w:id w:val="-2023463911"/>
         <w:placeholder>
           <w:docPart w:val="D230E16221B741B0819530DA7FF461DC"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocVersion[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="007123B3">
-          <w:t>v1.2</w:t>
+        <w:r w:rsidR="005E323B">
+          <w:t>v1.3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B40D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A5A5D7A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -27257,50 +27613,51 @@
   <w:num w:numId="44" w16cid:durableId="249310603">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1198616375">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="260719033">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1689066953">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="90705146">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="429400877">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -27341,50 +27698,51 @@
     <w:rsid w:val="00040AA0"/>
     <w:rsid w:val="000431F7"/>
     <w:rsid w:val="00043FB4"/>
     <w:rsid w:val="0005481E"/>
     <w:rsid w:val="000561F8"/>
     <w:rsid w:val="00057031"/>
     <w:rsid w:val="00060D23"/>
     <w:rsid w:val="0006251D"/>
     <w:rsid w:val="00062598"/>
     <w:rsid w:val="00062969"/>
     <w:rsid w:val="0006296E"/>
     <w:rsid w:val="000647C4"/>
     <w:rsid w:val="00064CDD"/>
     <w:rsid w:val="0006551F"/>
     <w:rsid w:val="00066A39"/>
     <w:rsid w:val="000675AB"/>
     <w:rsid w:val="00071EEE"/>
     <w:rsid w:val="0007207E"/>
     <w:rsid w:val="000735D1"/>
     <w:rsid w:val="000745A4"/>
     <w:rsid w:val="000745B8"/>
     <w:rsid w:val="00074C3A"/>
     <w:rsid w:val="00074DE2"/>
     <w:rsid w:val="00075472"/>
     <w:rsid w:val="0007607E"/>
+    <w:rsid w:val="00080C25"/>
     <w:rsid w:val="0008287F"/>
     <w:rsid w:val="00083BE5"/>
     <w:rsid w:val="00083E47"/>
     <w:rsid w:val="00084184"/>
     <w:rsid w:val="00086716"/>
     <w:rsid w:val="00086905"/>
     <w:rsid w:val="00090100"/>
     <w:rsid w:val="00093566"/>
     <w:rsid w:val="00095BA6"/>
     <w:rsid w:val="000962FB"/>
     <w:rsid w:val="000976F9"/>
     <w:rsid w:val="0009771B"/>
     <w:rsid w:val="000A0E7D"/>
     <w:rsid w:val="000A2380"/>
     <w:rsid w:val="000A3D95"/>
     <w:rsid w:val="000A4D39"/>
     <w:rsid w:val="000A4F1C"/>
     <w:rsid w:val="000A55B9"/>
     <w:rsid w:val="000A576F"/>
     <w:rsid w:val="000A634B"/>
     <w:rsid w:val="000B0392"/>
     <w:rsid w:val="000B19EE"/>
     <w:rsid w:val="000B415B"/>
     <w:rsid w:val="000B5067"/>
     <w:rsid w:val="000B566F"/>
@@ -27393,60 +27751,62 @@
     <w:rsid w:val="000C295F"/>
     <w:rsid w:val="000C65D8"/>
     <w:rsid w:val="000C6DCB"/>
     <w:rsid w:val="000D361C"/>
     <w:rsid w:val="000D39D1"/>
     <w:rsid w:val="000D3A36"/>
     <w:rsid w:val="000D4161"/>
     <w:rsid w:val="000D52CE"/>
     <w:rsid w:val="000E19A2"/>
     <w:rsid w:val="000E3AA0"/>
     <w:rsid w:val="000E45BB"/>
     <w:rsid w:val="000E597F"/>
     <w:rsid w:val="000E5AEC"/>
     <w:rsid w:val="000E7542"/>
     <w:rsid w:val="000F208C"/>
     <w:rsid w:val="000F22BC"/>
     <w:rsid w:val="000F4D3D"/>
     <w:rsid w:val="000F4E92"/>
     <w:rsid w:val="000F51A3"/>
     <w:rsid w:val="000F5D99"/>
     <w:rsid w:val="000F74B3"/>
     <w:rsid w:val="001008A2"/>
     <w:rsid w:val="00100F65"/>
     <w:rsid w:val="0010139D"/>
     <w:rsid w:val="001025ED"/>
+    <w:rsid w:val="00102B4E"/>
     <w:rsid w:val="00105D9B"/>
     <w:rsid w:val="0010661B"/>
     <w:rsid w:val="00106CF4"/>
     <w:rsid w:val="00110044"/>
     <w:rsid w:val="00110900"/>
     <w:rsid w:val="00110DE8"/>
     <w:rsid w:val="00111FBD"/>
     <w:rsid w:val="00112122"/>
     <w:rsid w:val="0011241B"/>
     <w:rsid w:val="001142B8"/>
+    <w:rsid w:val="001147DD"/>
     <w:rsid w:val="001150A3"/>
     <w:rsid w:val="001155CA"/>
     <w:rsid w:val="00115727"/>
     <w:rsid w:val="001175E0"/>
     <w:rsid w:val="001209FE"/>
     <w:rsid w:val="0012182C"/>
     <w:rsid w:val="00121932"/>
     <w:rsid w:val="00123857"/>
     <w:rsid w:val="00123E37"/>
     <w:rsid w:val="0012442D"/>
     <w:rsid w:val="00124565"/>
     <w:rsid w:val="00130DBB"/>
     <w:rsid w:val="00132191"/>
     <w:rsid w:val="00132193"/>
     <w:rsid w:val="00132D9C"/>
     <w:rsid w:val="001361ED"/>
     <w:rsid w:val="00137837"/>
     <w:rsid w:val="00137BFB"/>
     <w:rsid w:val="00140933"/>
     <w:rsid w:val="00140AF1"/>
     <w:rsid w:val="00142FBF"/>
     <w:rsid w:val="001432BA"/>
     <w:rsid w:val="00143A54"/>
     <w:rsid w:val="0014457F"/>
     <w:rsid w:val="00150500"/>
@@ -27462,200 +27822,208 @@
     <w:rsid w:val="0016497D"/>
     <w:rsid w:val="0016511F"/>
     <w:rsid w:val="00166E67"/>
     <w:rsid w:val="00166EC1"/>
     <w:rsid w:val="00170783"/>
     <w:rsid w:val="00170D17"/>
     <w:rsid w:val="00171BD1"/>
     <w:rsid w:val="00173359"/>
     <w:rsid w:val="001752A3"/>
     <w:rsid w:val="00176FC0"/>
     <w:rsid w:val="00177C72"/>
     <w:rsid w:val="0018231E"/>
     <w:rsid w:val="00182593"/>
     <w:rsid w:val="0018307B"/>
     <w:rsid w:val="00183F84"/>
     <w:rsid w:val="00183FAB"/>
     <w:rsid w:val="00191055"/>
     <w:rsid w:val="001911C4"/>
     <w:rsid w:val="00191C78"/>
     <w:rsid w:val="00194336"/>
     <w:rsid w:val="0019507C"/>
     <w:rsid w:val="0019571B"/>
     <w:rsid w:val="00195945"/>
     <w:rsid w:val="001A7F24"/>
     <w:rsid w:val="001B0743"/>
+    <w:rsid w:val="001B080F"/>
     <w:rsid w:val="001B10C7"/>
     <w:rsid w:val="001B2156"/>
     <w:rsid w:val="001B2BAA"/>
     <w:rsid w:val="001B4043"/>
     <w:rsid w:val="001B6784"/>
     <w:rsid w:val="001B67D0"/>
     <w:rsid w:val="001C02FA"/>
     <w:rsid w:val="001C0302"/>
     <w:rsid w:val="001C0A34"/>
     <w:rsid w:val="001C208D"/>
     <w:rsid w:val="001C32F6"/>
     <w:rsid w:val="001C4614"/>
     <w:rsid w:val="001C571D"/>
     <w:rsid w:val="001C5C7F"/>
     <w:rsid w:val="001D17B1"/>
     <w:rsid w:val="001D19C2"/>
     <w:rsid w:val="001D3765"/>
     <w:rsid w:val="001D57BC"/>
     <w:rsid w:val="001D74D0"/>
     <w:rsid w:val="001E07EC"/>
     <w:rsid w:val="001E2A57"/>
     <w:rsid w:val="001E5B6B"/>
     <w:rsid w:val="001F2A44"/>
     <w:rsid w:val="001F3117"/>
     <w:rsid w:val="001F3C02"/>
     <w:rsid w:val="001F3C43"/>
     <w:rsid w:val="001F3E30"/>
     <w:rsid w:val="001F4833"/>
     <w:rsid w:val="001F49A3"/>
     <w:rsid w:val="001F4B4A"/>
     <w:rsid w:val="001F6AFE"/>
     <w:rsid w:val="001F7A54"/>
     <w:rsid w:val="00201CCB"/>
     <w:rsid w:val="00204C80"/>
+    <w:rsid w:val="002066A2"/>
     <w:rsid w:val="00210447"/>
     <w:rsid w:val="00210C5E"/>
     <w:rsid w:val="00211C32"/>
     <w:rsid w:val="00211C6F"/>
     <w:rsid w:val="00212495"/>
     <w:rsid w:val="002127D7"/>
     <w:rsid w:val="00214663"/>
     <w:rsid w:val="00215CD7"/>
     <w:rsid w:val="00215E98"/>
     <w:rsid w:val="00216F71"/>
     <w:rsid w:val="00221BD9"/>
     <w:rsid w:val="002234B5"/>
     <w:rsid w:val="0022354B"/>
     <w:rsid w:val="00226012"/>
     <w:rsid w:val="0022761E"/>
     <w:rsid w:val="00230B0E"/>
     <w:rsid w:val="00230CDD"/>
     <w:rsid w:val="00231CB5"/>
     <w:rsid w:val="00231F6E"/>
     <w:rsid w:val="00235DC3"/>
     <w:rsid w:val="00236B8A"/>
     <w:rsid w:val="002417BC"/>
     <w:rsid w:val="0024228F"/>
     <w:rsid w:val="00242B9B"/>
     <w:rsid w:val="00244966"/>
     <w:rsid w:val="002449FB"/>
     <w:rsid w:val="00244DFD"/>
     <w:rsid w:val="002468B4"/>
     <w:rsid w:val="002472E9"/>
     <w:rsid w:val="00251A2B"/>
     <w:rsid w:val="00251D84"/>
     <w:rsid w:val="00252137"/>
     <w:rsid w:val="00253A29"/>
     <w:rsid w:val="00254032"/>
     <w:rsid w:val="0025437B"/>
     <w:rsid w:val="0025519A"/>
+    <w:rsid w:val="002569BC"/>
     <w:rsid w:val="00256BA9"/>
     <w:rsid w:val="00261EC7"/>
     <w:rsid w:val="00262375"/>
     <w:rsid w:val="002632D5"/>
     <w:rsid w:val="0026729F"/>
     <w:rsid w:val="00270A55"/>
     <w:rsid w:val="00270DCE"/>
     <w:rsid w:val="00271BF3"/>
     <w:rsid w:val="00271E2C"/>
     <w:rsid w:val="00272276"/>
     <w:rsid w:val="00272D2F"/>
     <w:rsid w:val="002731BE"/>
     <w:rsid w:val="002758ED"/>
     <w:rsid w:val="00276717"/>
     <w:rsid w:val="002768AE"/>
     <w:rsid w:val="00280B53"/>
     <w:rsid w:val="002827ED"/>
     <w:rsid w:val="0028512D"/>
     <w:rsid w:val="002865D4"/>
     <w:rsid w:val="0028666D"/>
     <w:rsid w:val="002869D6"/>
     <w:rsid w:val="00286AE7"/>
+    <w:rsid w:val="00286C83"/>
     <w:rsid w:val="00287948"/>
     <w:rsid w:val="00290259"/>
     <w:rsid w:val="002906F6"/>
     <w:rsid w:val="002917FE"/>
     <w:rsid w:val="00291F1D"/>
+    <w:rsid w:val="00293055"/>
+    <w:rsid w:val="00294A34"/>
     <w:rsid w:val="00294E71"/>
     <w:rsid w:val="00296E2E"/>
     <w:rsid w:val="002A0596"/>
     <w:rsid w:val="002A13B4"/>
     <w:rsid w:val="002A42F5"/>
     <w:rsid w:val="002A52CE"/>
     <w:rsid w:val="002A5346"/>
     <w:rsid w:val="002A57EB"/>
     <w:rsid w:val="002A65A2"/>
     <w:rsid w:val="002A680E"/>
     <w:rsid w:val="002A7AED"/>
     <w:rsid w:val="002B07AA"/>
     <w:rsid w:val="002B1A26"/>
     <w:rsid w:val="002B230F"/>
     <w:rsid w:val="002B3BCA"/>
     <w:rsid w:val="002B5F57"/>
     <w:rsid w:val="002B66F3"/>
     <w:rsid w:val="002B67CC"/>
     <w:rsid w:val="002B6D6B"/>
     <w:rsid w:val="002B70C9"/>
     <w:rsid w:val="002C034B"/>
+    <w:rsid w:val="002C061C"/>
     <w:rsid w:val="002C1C0A"/>
     <w:rsid w:val="002C2DA5"/>
     <w:rsid w:val="002C42E6"/>
     <w:rsid w:val="002C5723"/>
     <w:rsid w:val="002C7103"/>
     <w:rsid w:val="002D2445"/>
     <w:rsid w:val="002D3405"/>
     <w:rsid w:val="002D59AB"/>
     <w:rsid w:val="002E136F"/>
     <w:rsid w:val="002E267F"/>
     <w:rsid w:val="002E4EF7"/>
     <w:rsid w:val="002E6E46"/>
     <w:rsid w:val="002E778F"/>
     <w:rsid w:val="002F0632"/>
     <w:rsid w:val="002F154A"/>
     <w:rsid w:val="002F15AD"/>
     <w:rsid w:val="002F1663"/>
     <w:rsid w:val="002F1D36"/>
     <w:rsid w:val="002F380F"/>
     <w:rsid w:val="002F503F"/>
     <w:rsid w:val="002F7A1C"/>
     <w:rsid w:val="003002A1"/>
     <w:rsid w:val="00300522"/>
     <w:rsid w:val="00300FD5"/>
     <w:rsid w:val="003017B6"/>
     <w:rsid w:val="00301A15"/>
     <w:rsid w:val="003043A9"/>
     <w:rsid w:val="0030747F"/>
     <w:rsid w:val="00311FE5"/>
     <w:rsid w:val="00313900"/>
     <w:rsid w:val="00315736"/>
     <w:rsid w:val="00315FEF"/>
+    <w:rsid w:val="00316F04"/>
     <w:rsid w:val="00320CC1"/>
     <w:rsid w:val="00320ECF"/>
     <w:rsid w:val="00320F27"/>
     <w:rsid w:val="00321842"/>
     <w:rsid w:val="00321E45"/>
     <w:rsid w:val="00324303"/>
     <w:rsid w:val="00325071"/>
     <w:rsid w:val="00327657"/>
     <w:rsid w:val="00327DCE"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="003322A0"/>
     <w:rsid w:val="00333913"/>
     <w:rsid w:val="00333AC8"/>
     <w:rsid w:val="003350DE"/>
     <w:rsid w:val="00337EB6"/>
     <w:rsid w:val="00340075"/>
     <w:rsid w:val="00341E71"/>
     <w:rsid w:val="003426A8"/>
     <w:rsid w:val="00344485"/>
     <w:rsid w:val="00344679"/>
     <w:rsid w:val="00344D51"/>
     <w:rsid w:val="00345E2E"/>
     <w:rsid w:val="00345E45"/>
     <w:rsid w:val="0034694F"/>
     <w:rsid w:val="00346D05"/>
@@ -27734,50 +28102,51 @@
     <w:rsid w:val="003E4F3E"/>
     <w:rsid w:val="003E662A"/>
     <w:rsid w:val="003E7D76"/>
     <w:rsid w:val="003F25A5"/>
     <w:rsid w:val="003F6A08"/>
     <w:rsid w:val="003F6A2A"/>
     <w:rsid w:val="003F6FFD"/>
     <w:rsid w:val="003F72A0"/>
     <w:rsid w:val="00401147"/>
     <w:rsid w:val="00402220"/>
     <w:rsid w:val="004026C9"/>
     <w:rsid w:val="004035F4"/>
     <w:rsid w:val="00403E9A"/>
     <w:rsid w:val="00407A5C"/>
     <w:rsid w:val="0041190B"/>
     <w:rsid w:val="0041210F"/>
     <w:rsid w:val="00412B47"/>
     <w:rsid w:val="00414652"/>
     <w:rsid w:val="00421B54"/>
     <w:rsid w:val="004220DD"/>
     <w:rsid w:val="004221D0"/>
     <w:rsid w:val="004245A0"/>
     <w:rsid w:val="00425ACB"/>
     <w:rsid w:val="00425C6D"/>
     <w:rsid w:val="004279A4"/>
+    <w:rsid w:val="00427D73"/>
     <w:rsid w:val="00432331"/>
     <w:rsid w:val="004326D1"/>
     <w:rsid w:val="0043371C"/>
     <w:rsid w:val="004337CF"/>
     <w:rsid w:val="00434701"/>
     <w:rsid w:val="004355FC"/>
     <w:rsid w:val="00440F0C"/>
     <w:rsid w:val="00442799"/>
     <w:rsid w:val="0044513C"/>
     <w:rsid w:val="00445978"/>
     <w:rsid w:val="0044624E"/>
     <w:rsid w:val="004479A7"/>
     <w:rsid w:val="00451137"/>
     <w:rsid w:val="004531F0"/>
     <w:rsid w:val="00453A5A"/>
     <w:rsid w:val="004540D9"/>
     <w:rsid w:val="0045735D"/>
     <w:rsid w:val="004575E9"/>
     <w:rsid w:val="00457F94"/>
     <w:rsid w:val="004616FE"/>
     <w:rsid w:val="004621C2"/>
     <w:rsid w:val="0046232F"/>
     <w:rsid w:val="00463826"/>
     <w:rsid w:val="00463C25"/>
     <w:rsid w:val="00465070"/>
@@ -27849,95 +28218,98 @@
     <w:rsid w:val="0053669F"/>
     <w:rsid w:val="00537481"/>
     <w:rsid w:val="00540AD9"/>
     <w:rsid w:val="00542438"/>
     <w:rsid w:val="0054311C"/>
     <w:rsid w:val="00543254"/>
     <w:rsid w:val="00543287"/>
     <w:rsid w:val="00544946"/>
     <w:rsid w:val="005449DE"/>
     <w:rsid w:val="00545067"/>
     <w:rsid w:val="0055082F"/>
     <w:rsid w:val="00551899"/>
     <w:rsid w:val="00551928"/>
     <w:rsid w:val="005528DC"/>
     <w:rsid w:val="00553AF2"/>
     <w:rsid w:val="00553C54"/>
     <w:rsid w:val="005546A3"/>
     <w:rsid w:val="00556084"/>
     <w:rsid w:val="005563F1"/>
     <w:rsid w:val="00562902"/>
     <w:rsid w:val="005646E4"/>
     <w:rsid w:val="00564D53"/>
     <w:rsid w:val="00570734"/>
     <w:rsid w:val="005709CD"/>
     <w:rsid w:val="0057234C"/>
+    <w:rsid w:val="00573844"/>
     <w:rsid w:val="0058086F"/>
     <w:rsid w:val="00581351"/>
     <w:rsid w:val="00582A6E"/>
     <w:rsid w:val="00583318"/>
     <w:rsid w:val="00583DC0"/>
     <w:rsid w:val="005842BB"/>
     <w:rsid w:val="0058478B"/>
     <w:rsid w:val="0058504A"/>
     <w:rsid w:val="00585D7D"/>
     <w:rsid w:val="005A0D90"/>
     <w:rsid w:val="005A18D2"/>
     <w:rsid w:val="005A1905"/>
     <w:rsid w:val="005A25D7"/>
     <w:rsid w:val="005A264D"/>
     <w:rsid w:val="005A3925"/>
     <w:rsid w:val="005A3F8D"/>
     <w:rsid w:val="005A75B7"/>
     <w:rsid w:val="005A7E33"/>
     <w:rsid w:val="005B000F"/>
     <w:rsid w:val="005B00B7"/>
     <w:rsid w:val="005B18FE"/>
     <w:rsid w:val="005B2F49"/>
     <w:rsid w:val="005B2FAB"/>
     <w:rsid w:val="005B59F5"/>
     <w:rsid w:val="005B6B83"/>
     <w:rsid w:val="005B7DBB"/>
     <w:rsid w:val="005C0C0E"/>
     <w:rsid w:val="005C0E6F"/>
     <w:rsid w:val="005C13F0"/>
     <w:rsid w:val="005C16D6"/>
+    <w:rsid w:val="005C18AF"/>
     <w:rsid w:val="005C2800"/>
     <w:rsid w:val="005C4374"/>
     <w:rsid w:val="005C54E7"/>
     <w:rsid w:val="005C7668"/>
     <w:rsid w:val="005D38E9"/>
     <w:rsid w:val="005D5545"/>
     <w:rsid w:val="005D597B"/>
     <w:rsid w:val="005D5A4C"/>
     <w:rsid w:val="005D5A7E"/>
     <w:rsid w:val="005D65FF"/>
     <w:rsid w:val="005D6C30"/>
     <w:rsid w:val="005D79EA"/>
     <w:rsid w:val="005E10E1"/>
     <w:rsid w:val="005E22A1"/>
     <w:rsid w:val="005E315C"/>
+    <w:rsid w:val="005E323B"/>
     <w:rsid w:val="005E786E"/>
     <w:rsid w:val="005F0E4E"/>
     <w:rsid w:val="005F109A"/>
     <w:rsid w:val="005F13D7"/>
     <w:rsid w:val="005F2332"/>
     <w:rsid w:val="005F2451"/>
     <w:rsid w:val="005F2E02"/>
     <w:rsid w:val="005F2EFE"/>
     <w:rsid w:val="005F3659"/>
     <w:rsid w:val="005F41B7"/>
     <w:rsid w:val="005F57E9"/>
     <w:rsid w:val="005F7268"/>
     <w:rsid w:val="00600C64"/>
     <w:rsid w:val="00601A6A"/>
     <w:rsid w:val="00602F60"/>
     <w:rsid w:val="0060356B"/>
     <w:rsid w:val="00604EEB"/>
     <w:rsid w:val="00605381"/>
     <w:rsid w:val="0060703A"/>
     <w:rsid w:val="00610A3B"/>
     <w:rsid w:val="0061137C"/>
     <w:rsid w:val="00613008"/>
     <w:rsid w:val="00614909"/>
     <w:rsid w:val="00615FCD"/>
     <w:rsid w:val="0061764F"/>
@@ -28010,50 +28382,51 @@
     <w:rsid w:val="006D38F4"/>
     <w:rsid w:val="006D3912"/>
     <w:rsid w:val="006D40C1"/>
     <w:rsid w:val="006D56F3"/>
     <w:rsid w:val="006D60C4"/>
     <w:rsid w:val="006D66BC"/>
     <w:rsid w:val="006D73B5"/>
     <w:rsid w:val="006D7A9E"/>
     <w:rsid w:val="006E027C"/>
     <w:rsid w:val="006E205A"/>
     <w:rsid w:val="006E2133"/>
     <w:rsid w:val="006E25EA"/>
     <w:rsid w:val="006E339F"/>
     <w:rsid w:val="006E48F1"/>
     <w:rsid w:val="006E5C6F"/>
     <w:rsid w:val="006E6ED6"/>
     <w:rsid w:val="006E7310"/>
     <w:rsid w:val="006F05B1"/>
     <w:rsid w:val="006F13A9"/>
     <w:rsid w:val="006F2109"/>
     <w:rsid w:val="006F353E"/>
     <w:rsid w:val="006F36F5"/>
     <w:rsid w:val="006F3A45"/>
     <w:rsid w:val="006F71EA"/>
     <w:rsid w:val="00700667"/>
+    <w:rsid w:val="007025D5"/>
     <w:rsid w:val="007029C8"/>
     <w:rsid w:val="0070434D"/>
     <w:rsid w:val="00704E21"/>
     <w:rsid w:val="00705553"/>
     <w:rsid w:val="00706AF1"/>
     <w:rsid w:val="0070760D"/>
     <w:rsid w:val="00707A68"/>
     <w:rsid w:val="00710211"/>
     <w:rsid w:val="007123B3"/>
     <w:rsid w:val="00712910"/>
     <w:rsid w:val="0071465E"/>
     <w:rsid w:val="007158F3"/>
     <w:rsid w:val="00716B82"/>
     <w:rsid w:val="0071760C"/>
     <w:rsid w:val="00720C96"/>
     <w:rsid w:val="00721525"/>
     <w:rsid w:val="007237D8"/>
     <w:rsid w:val="00724CF5"/>
     <w:rsid w:val="00725481"/>
     <w:rsid w:val="007261E5"/>
     <w:rsid w:val="007264C8"/>
     <w:rsid w:val="0073633C"/>
     <w:rsid w:val="00736465"/>
     <w:rsid w:val="00740926"/>
     <w:rsid w:val="00741ACF"/>
@@ -28195,79 +28568,81 @@
     <w:rsid w:val="00867D31"/>
     <w:rsid w:val="008705EC"/>
     <w:rsid w:val="00871418"/>
     <w:rsid w:val="00872D87"/>
     <w:rsid w:val="00877067"/>
     <w:rsid w:val="008774EF"/>
     <w:rsid w:val="00880369"/>
     <w:rsid w:val="00881518"/>
     <w:rsid w:val="00882907"/>
     <w:rsid w:val="00884247"/>
     <w:rsid w:val="00884C29"/>
     <w:rsid w:val="00884ED8"/>
     <w:rsid w:val="008868D5"/>
     <w:rsid w:val="008877BC"/>
     <w:rsid w:val="00887A17"/>
     <w:rsid w:val="0089147C"/>
     <w:rsid w:val="00891970"/>
     <w:rsid w:val="00891C08"/>
     <w:rsid w:val="008922A2"/>
     <w:rsid w:val="00892311"/>
     <w:rsid w:val="008930C6"/>
     <w:rsid w:val="00894FAB"/>
     <w:rsid w:val="00896AAF"/>
     <w:rsid w:val="00897F56"/>
     <w:rsid w:val="008A0755"/>
+    <w:rsid w:val="008A174F"/>
     <w:rsid w:val="008A1998"/>
     <w:rsid w:val="008A1B73"/>
     <w:rsid w:val="008A4987"/>
     <w:rsid w:val="008A5158"/>
     <w:rsid w:val="008A5AFF"/>
     <w:rsid w:val="008A5F71"/>
     <w:rsid w:val="008B0222"/>
     <w:rsid w:val="008B194E"/>
     <w:rsid w:val="008B38FF"/>
     <w:rsid w:val="008B4382"/>
     <w:rsid w:val="008B5B19"/>
     <w:rsid w:val="008B63DB"/>
     <w:rsid w:val="008C0679"/>
     <w:rsid w:val="008C1882"/>
     <w:rsid w:val="008C39CB"/>
     <w:rsid w:val="008C4956"/>
     <w:rsid w:val="008C56F6"/>
     <w:rsid w:val="008C725F"/>
     <w:rsid w:val="008D42A9"/>
     <w:rsid w:val="008D5862"/>
     <w:rsid w:val="008D6050"/>
     <w:rsid w:val="008E1A1E"/>
     <w:rsid w:val="008E20CD"/>
     <w:rsid w:val="008E2453"/>
     <w:rsid w:val="008E42AB"/>
     <w:rsid w:val="008E51C7"/>
     <w:rsid w:val="008E52EB"/>
     <w:rsid w:val="008E6024"/>
     <w:rsid w:val="008F2858"/>
+    <w:rsid w:val="008F3029"/>
     <w:rsid w:val="008F3F50"/>
     <w:rsid w:val="008F4080"/>
     <w:rsid w:val="008F7D77"/>
     <w:rsid w:val="0090114B"/>
     <w:rsid w:val="00903F59"/>
     <w:rsid w:val="0090420C"/>
     <w:rsid w:val="009045D7"/>
     <w:rsid w:val="00910DE0"/>
     <w:rsid w:val="0091196F"/>
     <w:rsid w:val="009149F9"/>
     <w:rsid w:val="00915F88"/>
     <w:rsid w:val="00916937"/>
     <w:rsid w:val="00917DF5"/>
     <w:rsid w:val="00922B10"/>
     <w:rsid w:val="00922CA0"/>
     <w:rsid w:val="00922D94"/>
     <w:rsid w:val="0092338C"/>
     <w:rsid w:val="0092591A"/>
     <w:rsid w:val="00925C0D"/>
     <w:rsid w:val="009276D9"/>
     <w:rsid w:val="00931020"/>
     <w:rsid w:val="009338B3"/>
     <w:rsid w:val="00934D18"/>
     <w:rsid w:val="00934D80"/>
     <w:rsid w:val="00940BF3"/>
@@ -28294,54 +28669,56 @@
     <w:rsid w:val="00975393"/>
     <w:rsid w:val="00975643"/>
     <w:rsid w:val="00976F85"/>
     <w:rsid w:val="009811E8"/>
     <w:rsid w:val="009819C2"/>
     <w:rsid w:val="00981A6E"/>
     <w:rsid w:val="00982DD8"/>
     <w:rsid w:val="009831BB"/>
     <w:rsid w:val="00983608"/>
     <w:rsid w:val="009900A6"/>
     <w:rsid w:val="009904E9"/>
     <w:rsid w:val="009904FB"/>
     <w:rsid w:val="00990F1A"/>
     <w:rsid w:val="009912CF"/>
     <w:rsid w:val="00992EAA"/>
     <w:rsid w:val="0099408D"/>
     <w:rsid w:val="00994226"/>
     <w:rsid w:val="00994A4B"/>
     <w:rsid w:val="0099671A"/>
     <w:rsid w:val="00997350"/>
     <w:rsid w:val="00997712"/>
     <w:rsid w:val="009A14AB"/>
     <w:rsid w:val="009A3D49"/>
     <w:rsid w:val="009A4916"/>
     <w:rsid w:val="009A5EAD"/>
+    <w:rsid w:val="009A7264"/>
     <w:rsid w:val="009A7D8F"/>
     <w:rsid w:val="009B1049"/>
     <w:rsid w:val="009B1207"/>
     <w:rsid w:val="009B1CC5"/>
+    <w:rsid w:val="009B35FF"/>
     <w:rsid w:val="009B49E7"/>
     <w:rsid w:val="009B5C9C"/>
     <w:rsid w:val="009C0298"/>
     <w:rsid w:val="009C0D9A"/>
     <w:rsid w:val="009C2175"/>
     <w:rsid w:val="009C2B2B"/>
     <w:rsid w:val="009C3B64"/>
     <w:rsid w:val="009C57F7"/>
     <w:rsid w:val="009C7F12"/>
     <w:rsid w:val="009D0744"/>
     <w:rsid w:val="009D0998"/>
     <w:rsid w:val="009D5479"/>
     <w:rsid w:val="009D644F"/>
     <w:rsid w:val="009D7838"/>
     <w:rsid w:val="009D7A1E"/>
     <w:rsid w:val="009E08B3"/>
     <w:rsid w:val="009E0F61"/>
     <w:rsid w:val="009E20B2"/>
     <w:rsid w:val="009E5756"/>
     <w:rsid w:val="009E5F7B"/>
     <w:rsid w:val="009E610A"/>
     <w:rsid w:val="009E71DD"/>
     <w:rsid w:val="009E7343"/>
     <w:rsid w:val="009F06CF"/>
     <w:rsid w:val="009F0715"/>
@@ -28360,50 +28737,51 @@
     <w:rsid w:val="00A07A4E"/>
     <w:rsid w:val="00A13E18"/>
     <w:rsid w:val="00A14326"/>
     <w:rsid w:val="00A14508"/>
     <w:rsid w:val="00A15BB7"/>
     <w:rsid w:val="00A17CAD"/>
     <w:rsid w:val="00A21B52"/>
     <w:rsid w:val="00A22FB2"/>
     <w:rsid w:val="00A2447A"/>
     <w:rsid w:val="00A257CE"/>
     <w:rsid w:val="00A25EC3"/>
     <w:rsid w:val="00A25FBF"/>
     <w:rsid w:val="00A301F4"/>
     <w:rsid w:val="00A31DEC"/>
     <w:rsid w:val="00A325A7"/>
     <w:rsid w:val="00A3413F"/>
     <w:rsid w:val="00A37815"/>
     <w:rsid w:val="00A40C9E"/>
     <w:rsid w:val="00A40F63"/>
     <w:rsid w:val="00A42970"/>
     <w:rsid w:val="00A42BC7"/>
     <w:rsid w:val="00A431A0"/>
     <w:rsid w:val="00A44394"/>
     <w:rsid w:val="00A45596"/>
     <w:rsid w:val="00A465F0"/>
+    <w:rsid w:val="00A517D4"/>
     <w:rsid w:val="00A53FB6"/>
     <w:rsid w:val="00A55396"/>
     <w:rsid w:val="00A553ED"/>
     <w:rsid w:val="00A55D95"/>
     <w:rsid w:val="00A5617A"/>
     <w:rsid w:val="00A60AE3"/>
     <w:rsid w:val="00A621C3"/>
     <w:rsid w:val="00A636A8"/>
     <w:rsid w:val="00A675B2"/>
     <w:rsid w:val="00A700B0"/>
     <w:rsid w:val="00A73E86"/>
     <w:rsid w:val="00A74264"/>
     <w:rsid w:val="00A7447A"/>
     <w:rsid w:val="00A773BE"/>
     <w:rsid w:val="00A80E3C"/>
     <w:rsid w:val="00A80ED1"/>
     <w:rsid w:val="00A81774"/>
     <w:rsid w:val="00A82797"/>
     <w:rsid w:val="00A82D0D"/>
     <w:rsid w:val="00A84163"/>
     <w:rsid w:val="00A843FA"/>
     <w:rsid w:val="00A8649B"/>
     <w:rsid w:val="00A86D5E"/>
     <w:rsid w:val="00A87CFE"/>
     <w:rsid w:val="00A9031C"/>
@@ -28457,50 +28835,51 @@
     <w:rsid w:val="00B144C9"/>
     <w:rsid w:val="00B1598E"/>
     <w:rsid w:val="00B1658D"/>
     <w:rsid w:val="00B166D1"/>
     <w:rsid w:val="00B23881"/>
     <w:rsid w:val="00B25D1A"/>
     <w:rsid w:val="00B269F7"/>
     <w:rsid w:val="00B26C6F"/>
     <w:rsid w:val="00B27CFA"/>
     <w:rsid w:val="00B27D9A"/>
     <w:rsid w:val="00B30407"/>
     <w:rsid w:val="00B349B4"/>
     <w:rsid w:val="00B36729"/>
     <w:rsid w:val="00B36BEF"/>
     <w:rsid w:val="00B37C35"/>
     <w:rsid w:val="00B40730"/>
     <w:rsid w:val="00B43C45"/>
     <w:rsid w:val="00B4489C"/>
     <w:rsid w:val="00B458AC"/>
     <w:rsid w:val="00B500EB"/>
     <w:rsid w:val="00B51DA4"/>
     <w:rsid w:val="00B521B4"/>
     <w:rsid w:val="00B53F7A"/>
     <w:rsid w:val="00B564AF"/>
     <w:rsid w:val="00B56DB7"/>
+    <w:rsid w:val="00B56F88"/>
     <w:rsid w:val="00B57F66"/>
     <w:rsid w:val="00B608EB"/>
     <w:rsid w:val="00B60BF2"/>
     <w:rsid w:val="00B60FCA"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6351D"/>
     <w:rsid w:val="00B6363E"/>
     <w:rsid w:val="00B63925"/>
     <w:rsid w:val="00B63EB3"/>
     <w:rsid w:val="00B64A6F"/>
     <w:rsid w:val="00B65494"/>
     <w:rsid w:val="00B66FA3"/>
     <w:rsid w:val="00B700A3"/>
     <w:rsid w:val="00B72A57"/>
     <w:rsid w:val="00B72DBD"/>
     <w:rsid w:val="00B77307"/>
     <w:rsid w:val="00B806C7"/>
     <w:rsid w:val="00B81017"/>
     <w:rsid w:val="00B81174"/>
     <w:rsid w:val="00B81674"/>
     <w:rsid w:val="00B82A66"/>
     <w:rsid w:val="00B82DEA"/>
     <w:rsid w:val="00B84D0B"/>
     <w:rsid w:val="00B8626F"/>
     <w:rsid w:val="00B91F55"/>
@@ -28512,51 +28891,53 @@
     <w:rsid w:val="00BA1127"/>
     <w:rsid w:val="00BA2FBC"/>
     <w:rsid w:val="00BA7B0D"/>
     <w:rsid w:val="00BA7C92"/>
     <w:rsid w:val="00BB160D"/>
     <w:rsid w:val="00BB2062"/>
     <w:rsid w:val="00BB23E5"/>
     <w:rsid w:val="00BB35CB"/>
     <w:rsid w:val="00BB544F"/>
     <w:rsid w:val="00BB58BA"/>
     <w:rsid w:val="00BB61F2"/>
     <w:rsid w:val="00BC2784"/>
     <w:rsid w:val="00BC27B5"/>
     <w:rsid w:val="00BC3E47"/>
     <w:rsid w:val="00BD018F"/>
     <w:rsid w:val="00BD03D9"/>
     <w:rsid w:val="00BD3D40"/>
     <w:rsid w:val="00BD3EA4"/>
     <w:rsid w:val="00BD5D3F"/>
     <w:rsid w:val="00BD72D2"/>
     <w:rsid w:val="00BD78F1"/>
     <w:rsid w:val="00BE0336"/>
     <w:rsid w:val="00BE09C5"/>
     <w:rsid w:val="00BE2A75"/>
     <w:rsid w:val="00BE2E0E"/>
+    <w:rsid w:val="00BE3059"/>
     <w:rsid w:val="00BF0D91"/>
+    <w:rsid w:val="00BF1011"/>
     <w:rsid w:val="00BF2300"/>
     <w:rsid w:val="00BF44EE"/>
     <w:rsid w:val="00BF7B2A"/>
     <w:rsid w:val="00BF7CCA"/>
     <w:rsid w:val="00C011E3"/>
     <w:rsid w:val="00C03290"/>
     <w:rsid w:val="00C03776"/>
     <w:rsid w:val="00C119DE"/>
     <w:rsid w:val="00C11CE3"/>
     <w:rsid w:val="00C11EA1"/>
     <w:rsid w:val="00C11F0E"/>
     <w:rsid w:val="00C12A53"/>
     <w:rsid w:val="00C13A25"/>
     <w:rsid w:val="00C14167"/>
     <w:rsid w:val="00C1577F"/>
     <w:rsid w:val="00C16E19"/>
     <w:rsid w:val="00C16FBA"/>
     <w:rsid w:val="00C216D0"/>
     <w:rsid w:val="00C222E0"/>
     <w:rsid w:val="00C22537"/>
     <w:rsid w:val="00C2372C"/>
     <w:rsid w:val="00C263E6"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C27946"/>
     <w:rsid w:val="00C31D85"/>
@@ -28569,145 +28950,152 @@
     <w:rsid w:val="00C37400"/>
     <w:rsid w:val="00C3781D"/>
     <w:rsid w:val="00C37B5B"/>
     <w:rsid w:val="00C40F63"/>
     <w:rsid w:val="00C42929"/>
     <w:rsid w:val="00C44DC9"/>
     <w:rsid w:val="00C504AC"/>
     <w:rsid w:val="00C52FA7"/>
     <w:rsid w:val="00C54A5B"/>
     <w:rsid w:val="00C56443"/>
     <w:rsid w:val="00C61E83"/>
     <w:rsid w:val="00C625C3"/>
     <w:rsid w:val="00C639B5"/>
     <w:rsid w:val="00C66331"/>
     <w:rsid w:val="00C66F77"/>
     <w:rsid w:val="00C720C7"/>
     <w:rsid w:val="00C728EF"/>
     <w:rsid w:val="00C72A60"/>
     <w:rsid w:val="00C72E6B"/>
     <w:rsid w:val="00C73D97"/>
     <w:rsid w:val="00C75949"/>
     <w:rsid w:val="00C76612"/>
     <w:rsid w:val="00C76D8A"/>
     <w:rsid w:val="00C77207"/>
     <w:rsid w:val="00C77B69"/>
+    <w:rsid w:val="00C8005E"/>
     <w:rsid w:val="00C81AEB"/>
     <w:rsid w:val="00C81AF4"/>
     <w:rsid w:val="00C81FFF"/>
+    <w:rsid w:val="00C82DFF"/>
     <w:rsid w:val="00C856A4"/>
     <w:rsid w:val="00C863F0"/>
+    <w:rsid w:val="00C86FCD"/>
     <w:rsid w:val="00C8799C"/>
     <w:rsid w:val="00C90C2D"/>
     <w:rsid w:val="00C92FFD"/>
     <w:rsid w:val="00C95AF4"/>
     <w:rsid w:val="00C96DAA"/>
     <w:rsid w:val="00CA0FD3"/>
     <w:rsid w:val="00CA16F7"/>
     <w:rsid w:val="00CA2270"/>
     <w:rsid w:val="00CA2CEF"/>
     <w:rsid w:val="00CA4C39"/>
     <w:rsid w:val="00CB0BEA"/>
     <w:rsid w:val="00CB1F22"/>
     <w:rsid w:val="00CB2008"/>
     <w:rsid w:val="00CB2776"/>
     <w:rsid w:val="00CB35CE"/>
     <w:rsid w:val="00CB3E2B"/>
     <w:rsid w:val="00CB5AA9"/>
     <w:rsid w:val="00CB5E85"/>
+    <w:rsid w:val="00CC0174"/>
     <w:rsid w:val="00CC1223"/>
     <w:rsid w:val="00CC1F81"/>
     <w:rsid w:val="00CC2173"/>
     <w:rsid w:val="00CC34EA"/>
     <w:rsid w:val="00CC38E2"/>
     <w:rsid w:val="00CC45BB"/>
     <w:rsid w:val="00CC51CD"/>
     <w:rsid w:val="00CC55EF"/>
     <w:rsid w:val="00CC7778"/>
     <w:rsid w:val="00CD124B"/>
     <w:rsid w:val="00CD2BE0"/>
     <w:rsid w:val="00CD42CC"/>
+    <w:rsid w:val="00CD4D55"/>
     <w:rsid w:val="00CD633C"/>
     <w:rsid w:val="00CD680B"/>
     <w:rsid w:val="00CD70AE"/>
     <w:rsid w:val="00CE22AE"/>
     <w:rsid w:val="00CE3B44"/>
     <w:rsid w:val="00CE652B"/>
     <w:rsid w:val="00CE7D65"/>
     <w:rsid w:val="00CF08DD"/>
     <w:rsid w:val="00CF1080"/>
     <w:rsid w:val="00CF2F3A"/>
     <w:rsid w:val="00CF62EA"/>
     <w:rsid w:val="00CF6C31"/>
     <w:rsid w:val="00CF6E4B"/>
     <w:rsid w:val="00D02330"/>
     <w:rsid w:val="00D02AFD"/>
     <w:rsid w:val="00D033E5"/>
     <w:rsid w:val="00D03FE7"/>
     <w:rsid w:val="00D04072"/>
     <w:rsid w:val="00D04232"/>
     <w:rsid w:val="00D07BD2"/>
     <w:rsid w:val="00D1000A"/>
     <w:rsid w:val="00D1430C"/>
     <w:rsid w:val="00D149AB"/>
     <w:rsid w:val="00D1682D"/>
     <w:rsid w:val="00D17E49"/>
     <w:rsid w:val="00D217F5"/>
     <w:rsid w:val="00D22ADB"/>
     <w:rsid w:val="00D253A3"/>
     <w:rsid w:val="00D261F6"/>
     <w:rsid w:val="00D26810"/>
     <w:rsid w:val="00D268C9"/>
     <w:rsid w:val="00D269FB"/>
     <w:rsid w:val="00D27005"/>
     <w:rsid w:val="00D31AB9"/>
     <w:rsid w:val="00D329A2"/>
     <w:rsid w:val="00D32A05"/>
     <w:rsid w:val="00D32B25"/>
     <w:rsid w:val="00D32DA5"/>
     <w:rsid w:val="00D33DCA"/>
     <w:rsid w:val="00D33F33"/>
     <w:rsid w:val="00D372D9"/>
+    <w:rsid w:val="00D40A9C"/>
     <w:rsid w:val="00D414FC"/>
     <w:rsid w:val="00D42E70"/>
     <w:rsid w:val="00D4322C"/>
     <w:rsid w:val="00D43470"/>
     <w:rsid w:val="00D43753"/>
     <w:rsid w:val="00D45595"/>
     <w:rsid w:val="00D4563A"/>
     <w:rsid w:val="00D45CB8"/>
     <w:rsid w:val="00D4688A"/>
     <w:rsid w:val="00D46982"/>
     <w:rsid w:val="00D52700"/>
     <w:rsid w:val="00D535B2"/>
     <w:rsid w:val="00D5458C"/>
     <w:rsid w:val="00D54E67"/>
     <w:rsid w:val="00D57FAF"/>
     <w:rsid w:val="00D57FE8"/>
     <w:rsid w:val="00D600A4"/>
     <w:rsid w:val="00D61127"/>
     <w:rsid w:val="00D613D1"/>
+    <w:rsid w:val="00D620C9"/>
     <w:rsid w:val="00D6273F"/>
     <w:rsid w:val="00D64BE6"/>
     <w:rsid w:val="00D659DF"/>
     <w:rsid w:val="00D6754C"/>
     <w:rsid w:val="00D716B2"/>
     <w:rsid w:val="00D719A1"/>
     <w:rsid w:val="00D731F2"/>
     <w:rsid w:val="00D757E1"/>
     <w:rsid w:val="00D7782A"/>
     <w:rsid w:val="00D779E2"/>
     <w:rsid w:val="00D77BB7"/>
     <w:rsid w:val="00D82629"/>
     <w:rsid w:val="00D8431A"/>
     <w:rsid w:val="00D84C6D"/>
     <w:rsid w:val="00D8593E"/>
     <w:rsid w:val="00D86C9C"/>
     <w:rsid w:val="00D86D5F"/>
     <w:rsid w:val="00D91007"/>
     <w:rsid w:val="00D91FD3"/>
     <w:rsid w:val="00D94605"/>
     <w:rsid w:val="00D95B70"/>
     <w:rsid w:val="00DA3906"/>
     <w:rsid w:val="00DA46F1"/>
     <w:rsid w:val="00DA51A7"/>
     <w:rsid w:val="00DA5285"/>
@@ -28739,162 +29127,169 @@
     <w:rsid w:val="00DD609B"/>
     <w:rsid w:val="00DD6128"/>
     <w:rsid w:val="00DD7742"/>
     <w:rsid w:val="00DE03CC"/>
     <w:rsid w:val="00DE06E1"/>
     <w:rsid w:val="00DE12B4"/>
     <w:rsid w:val="00DE2061"/>
     <w:rsid w:val="00DE3B18"/>
     <w:rsid w:val="00DE410C"/>
     <w:rsid w:val="00DE4309"/>
     <w:rsid w:val="00DE4CC1"/>
     <w:rsid w:val="00DE6B23"/>
     <w:rsid w:val="00DE767D"/>
     <w:rsid w:val="00DE7CEE"/>
     <w:rsid w:val="00DF1FA0"/>
     <w:rsid w:val="00DF319F"/>
     <w:rsid w:val="00DF3730"/>
     <w:rsid w:val="00DF432E"/>
     <w:rsid w:val="00DF618D"/>
     <w:rsid w:val="00DF64AB"/>
     <w:rsid w:val="00E00369"/>
     <w:rsid w:val="00E0273B"/>
     <w:rsid w:val="00E03FF8"/>
     <w:rsid w:val="00E04074"/>
     <w:rsid w:val="00E04CA5"/>
+    <w:rsid w:val="00E05C68"/>
     <w:rsid w:val="00E05E45"/>
     <w:rsid w:val="00E06674"/>
     <w:rsid w:val="00E06758"/>
     <w:rsid w:val="00E06FDF"/>
     <w:rsid w:val="00E07269"/>
     <w:rsid w:val="00E07786"/>
     <w:rsid w:val="00E07C82"/>
     <w:rsid w:val="00E10740"/>
     <w:rsid w:val="00E121E7"/>
     <w:rsid w:val="00E13B90"/>
     <w:rsid w:val="00E15626"/>
     <w:rsid w:val="00E166E9"/>
     <w:rsid w:val="00E168A5"/>
     <w:rsid w:val="00E20277"/>
     <w:rsid w:val="00E205AC"/>
     <w:rsid w:val="00E27645"/>
     <w:rsid w:val="00E27CB0"/>
+    <w:rsid w:val="00E31425"/>
     <w:rsid w:val="00E316CE"/>
     <w:rsid w:val="00E37B96"/>
     <w:rsid w:val="00E401F2"/>
     <w:rsid w:val="00E41811"/>
     <w:rsid w:val="00E420B0"/>
     <w:rsid w:val="00E4295D"/>
     <w:rsid w:val="00E4296A"/>
     <w:rsid w:val="00E43538"/>
     <w:rsid w:val="00E43C8A"/>
     <w:rsid w:val="00E46E6A"/>
     <w:rsid w:val="00E47EB0"/>
     <w:rsid w:val="00E50554"/>
     <w:rsid w:val="00E50A38"/>
     <w:rsid w:val="00E5163B"/>
     <w:rsid w:val="00E53F6D"/>
     <w:rsid w:val="00E55F9E"/>
     <w:rsid w:val="00E60545"/>
     <w:rsid w:val="00E64081"/>
     <w:rsid w:val="00E64872"/>
     <w:rsid w:val="00E66370"/>
     <w:rsid w:val="00E66AC0"/>
     <w:rsid w:val="00E67F7E"/>
     <w:rsid w:val="00E70D6A"/>
     <w:rsid w:val="00E730AC"/>
     <w:rsid w:val="00E73959"/>
     <w:rsid w:val="00E761C7"/>
     <w:rsid w:val="00E769B1"/>
     <w:rsid w:val="00E77F00"/>
     <w:rsid w:val="00E80D1E"/>
     <w:rsid w:val="00E81C20"/>
     <w:rsid w:val="00E83787"/>
     <w:rsid w:val="00E8485A"/>
     <w:rsid w:val="00E85C54"/>
     <w:rsid w:val="00E85F09"/>
     <w:rsid w:val="00E86B18"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E93545"/>
     <w:rsid w:val="00E95CB9"/>
     <w:rsid w:val="00E965B7"/>
     <w:rsid w:val="00E96803"/>
     <w:rsid w:val="00E97514"/>
     <w:rsid w:val="00EA03F9"/>
     <w:rsid w:val="00EA18C1"/>
+    <w:rsid w:val="00EA27F8"/>
     <w:rsid w:val="00EA2C3B"/>
     <w:rsid w:val="00EA4AE3"/>
     <w:rsid w:val="00EA4F25"/>
     <w:rsid w:val="00EA542A"/>
     <w:rsid w:val="00EB0AB1"/>
+    <w:rsid w:val="00EB3FEC"/>
     <w:rsid w:val="00EB450C"/>
     <w:rsid w:val="00EB5DEA"/>
     <w:rsid w:val="00EB6B79"/>
     <w:rsid w:val="00EB7546"/>
     <w:rsid w:val="00EC2A75"/>
     <w:rsid w:val="00EC717A"/>
+    <w:rsid w:val="00EC78BF"/>
     <w:rsid w:val="00EC7D44"/>
     <w:rsid w:val="00ED0068"/>
     <w:rsid w:val="00ED3482"/>
     <w:rsid w:val="00ED3C06"/>
     <w:rsid w:val="00ED5CE5"/>
     <w:rsid w:val="00ED649D"/>
     <w:rsid w:val="00EE0644"/>
     <w:rsid w:val="00EE1C23"/>
     <w:rsid w:val="00EE5233"/>
     <w:rsid w:val="00EE547A"/>
     <w:rsid w:val="00EE599F"/>
     <w:rsid w:val="00EE7B67"/>
     <w:rsid w:val="00EF1B47"/>
     <w:rsid w:val="00EF5B85"/>
     <w:rsid w:val="00F006A4"/>
     <w:rsid w:val="00F01D2E"/>
     <w:rsid w:val="00F01E3C"/>
     <w:rsid w:val="00F02A23"/>
     <w:rsid w:val="00F1420F"/>
     <w:rsid w:val="00F14BE3"/>
     <w:rsid w:val="00F15A5C"/>
     <w:rsid w:val="00F15AD9"/>
     <w:rsid w:val="00F1744F"/>
     <w:rsid w:val="00F23609"/>
     <w:rsid w:val="00F237D0"/>
     <w:rsid w:val="00F23951"/>
     <w:rsid w:val="00F25976"/>
     <w:rsid w:val="00F271F3"/>
     <w:rsid w:val="00F279C9"/>
     <w:rsid w:val="00F30D2E"/>
     <w:rsid w:val="00F3540A"/>
     <w:rsid w:val="00F3573A"/>
     <w:rsid w:val="00F35E49"/>
     <w:rsid w:val="00F368D1"/>
     <w:rsid w:val="00F3772B"/>
     <w:rsid w:val="00F413E8"/>
+    <w:rsid w:val="00F419DF"/>
     <w:rsid w:val="00F424E0"/>
     <w:rsid w:val="00F42AC8"/>
     <w:rsid w:val="00F43CA7"/>
     <w:rsid w:val="00F43DB2"/>
     <w:rsid w:val="00F44DEA"/>
+    <w:rsid w:val="00F452D8"/>
     <w:rsid w:val="00F45347"/>
     <w:rsid w:val="00F45E06"/>
     <w:rsid w:val="00F467F0"/>
     <w:rsid w:val="00F474EE"/>
     <w:rsid w:val="00F479A2"/>
     <w:rsid w:val="00F47E31"/>
     <w:rsid w:val="00F50485"/>
     <w:rsid w:val="00F50EDC"/>
     <w:rsid w:val="00F51B14"/>
     <w:rsid w:val="00F51E6B"/>
     <w:rsid w:val="00F52E57"/>
     <w:rsid w:val="00F55486"/>
     <w:rsid w:val="00F5647F"/>
     <w:rsid w:val="00F570B6"/>
     <w:rsid w:val="00F575B5"/>
     <w:rsid w:val="00F63BFA"/>
     <w:rsid w:val="00F64506"/>
     <w:rsid w:val="00F70C1B"/>
     <w:rsid w:val="00F74614"/>
     <w:rsid w:val="00F75735"/>
     <w:rsid w:val="00F769B6"/>
     <w:rsid w:val="00F774CA"/>
     <w:rsid w:val="00F77FD6"/>
     <w:rsid w:val="00F813DA"/>
     <w:rsid w:val="00F8254A"/>
@@ -28903,102 +29298,114 @@
     <w:rsid w:val="00F8318A"/>
     <w:rsid w:val="00F90BA6"/>
     <w:rsid w:val="00F920C0"/>
     <w:rsid w:val="00F9263F"/>
     <w:rsid w:val="00F93518"/>
     <w:rsid w:val="00F938EF"/>
     <w:rsid w:val="00F95B0F"/>
     <w:rsid w:val="00F96C3D"/>
     <w:rsid w:val="00F97309"/>
     <w:rsid w:val="00F977E9"/>
     <w:rsid w:val="00F97CA5"/>
     <w:rsid w:val="00FA21AA"/>
     <w:rsid w:val="00FA68AA"/>
     <w:rsid w:val="00FA7667"/>
     <w:rsid w:val="00FA79BF"/>
     <w:rsid w:val="00FB078E"/>
     <w:rsid w:val="00FB10DA"/>
     <w:rsid w:val="00FB2C04"/>
     <w:rsid w:val="00FB4C45"/>
     <w:rsid w:val="00FB6483"/>
     <w:rsid w:val="00FB6ED6"/>
     <w:rsid w:val="00FB759E"/>
     <w:rsid w:val="00FC0387"/>
     <w:rsid w:val="00FC31D9"/>
     <w:rsid w:val="00FC395D"/>
+    <w:rsid w:val="00FC5245"/>
     <w:rsid w:val="00FC53BE"/>
     <w:rsid w:val="00FC5501"/>
     <w:rsid w:val="00FC5CD4"/>
     <w:rsid w:val="00FC7A24"/>
     <w:rsid w:val="00FC7A51"/>
+    <w:rsid w:val="00FD27C3"/>
     <w:rsid w:val="00FD3E2D"/>
     <w:rsid w:val="00FD6259"/>
     <w:rsid w:val="00FD7230"/>
     <w:rsid w:val="00FD7AA1"/>
     <w:rsid w:val="00FE16C7"/>
     <w:rsid w:val="00FE1A9A"/>
     <w:rsid w:val="00FE1CAE"/>
     <w:rsid w:val="00FE3A66"/>
     <w:rsid w:val="00FE3D50"/>
     <w:rsid w:val="00FE754B"/>
     <w:rsid w:val="00FE774D"/>
     <w:rsid w:val="00FE7B57"/>
     <w:rsid w:val="00FF118B"/>
     <w:rsid w:val="00FF15A6"/>
     <w:rsid w:val="00FF25EA"/>
     <w:rsid w:val="00FF27E5"/>
     <w:rsid w:val="00FF2F4E"/>
     <w:rsid w:val="00FF6671"/>
+    <w:rsid w:val="00FF7C51"/>
+    <w:rsid w:val="020E373C"/>
+    <w:rsid w:val="0AFC3A28"/>
+    <w:rsid w:val="192C1D4C"/>
+    <w:rsid w:val="1FD0AE71"/>
+    <w:rsid w:val="2AF0749F"/>
     <w:rsid w:val="33512972"/>
+    <w:rsid w:val="4C7A42C3"/>
     <w:rsid w:val="53BABE65"/>
     <w:rsid w:val="548D48BE"/>
+    <w:rsid w:val="65C53A3D"/>
+    <w:rsid w:val="6E0A5F1A"/>
+    <w:rsid w:val="7A26A486"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:bidi="sa-IN"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="sa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0756FF9D"/>
-  <w15:docId w15:val="{0FAF986D-E304-4D9C-ABFE-AA82442922F3}"/>
+  <w15:docId w15:val="{507FFD74-1780-447B-8E5F-0F3EDEF30848}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -32047,51 +32454,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2084907188">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/specifications/national-infrastructure/ep-2156-2015/nehta-1294-2012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myhealthrecord.operations@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/resources/my-health-record-notice-of-connection-noc-and-conformance-compliance-and-declaration-ccd-testing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/healthcare-providers/practice-incentives-program-ehealth-incentive-epip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/healthcare-providers/initiatives-and-programs/my-health-record/conformant-clinical-software-products" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:legal@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/healthcare-providers/initiatives-and-programs/my-health-record/conformant-clinical-software-products" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:legal@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementer.digitalhealth.gov.au/specifications/national-infrastructure/ep-2156-2015/nehta-1294-2012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myhealthrecord.operations@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/healthcare-providers/practice-incentives-program-ehealth-incentive-epip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\allan.cunliffe\Documents\Agency%20Office%20Templates\External%20Short%20Document%20v2.4.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1D498D46125A4D4397C327D4CBCEEA92"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -32968,254 +33375,287 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C92FFD"/>
     <w:rsid w:val="00003783"/>
     <w:rsid w:val="00003892"/>
     <w:rsid w:val="00006B0B"/>
     <w:rsid w:val="000371D2"/>
     <w:rsid w:val="00082BD9"/>
     <w:rsid w:val="00093566"/>
     <w:rsid w:val="000B0392"/>
     <w:rsid w:val="00110DE8"/>
     <w:rsid w:val="00127082"/>
     <w:rsid w:val="00151BFA"/>
     <w:rsid w:val="00154EC0"/>
     <w:rsid w:val="00156BC5"/>
     <w:rsid w:val="00186AFF"/>
     <w:rsid w:val="001A0A02"/>
     <w:rsid w:val="001A6EBF"/>
+    <w:rsid w:val="001B080F"/>
     <w:rsid w:val="001B4043"/>
     <w:rsid w:val="001F2C17"/>
     <w:rsid w:val="00201CCB"/>
     <w:rsid w:val="0021375C"/>
     <w:rsid w:val="00230E3B"/>
     <w:rsid w:val="00236706"/>
     <w:rsid w:val="00256BA9"/>
     <w:rsid w:val="00281DDA"/>
+    <w:rsid w:val="00294A34"/>
+    <w:rsid w:val="002C061C"/>
     <w:rsid w:val="002E0533"/>
     <w:rsid w:val="00337EB6"/>
     <w:rsid w:val="003417C6"/>
     <w:rsid w:val="0034694F"/>
     <w:rsid w:val="00364F0C"/>
     <w:rsid w:val="00391FDD"/>
     <w:rsid w:val="003D27D1"/>
     <w:rsid w:val="00403E9A"/>
     <w:rsid w:val="00422CCC"/>
     <w:rsid w:val="0049094C"/>
     <w:rsid w:val="00495FB3"/>
+    <w:rsid w:val="004C495D"/>
     <w:rsid w:val="004E2286"/>
     <w:rsid w:val="004E7EEB"/>
     <w:rsid w:val="00512427"/>
     <w:rsid w:val="00514577"/>
     <w:rsid w:val="00562902"/>
     <w:rsid w:val="00562F55"/>
     <w:rsid w:val="005706F8"/>
     <w:rsid w:val="00585D7D"/>
     <w:rsid w:val="005A25D7"/>
     <w:rsid w:val="005A6D54"/>
     <w:rsid w:val="005C7668"/>
     <w:rsid w:val="005F3659"/>
     <w:rsid w:val="006765E8"/>
     <w:rsid w:val="00676FBC"/>
     <w:rsid w:val="00694A18"/>
     <w:rsid w:val="006B00A0"/>
     <w:rsid w:val="006C5EA6"/>
     <w:rsid w:val="00701F57"/>
     <w:rsid w:val="00725481"/>
     <w:rsid w:val="0072761F"/>
     <w:rsid w:val="007418C8"/>
     <w:rsid w:val="007426E9"/>
     <w:rsid w:val="00760969"/>
     <w:rsid w:val="0076242A"/>
     <w:rsid w:val="00783637"/>
     <w:rsid w:val="00783E98"/>
     <w:rsid w:val="00794257"/>
     <w:rsid w:val="007B128F"/>
     <w:rsid w:val="007C4355"/>
     <w:rsid w:val="007E25C2"/>
     <w:rsid w:val="007F2C40"/>
     <w:rsid w:val="00823B69"/>
     <w:rsid w:val="00852C50"/>
     <w:rsid w:val="0087463F"/>
     <w:rsid w:val="008A078A"/>
     <w:rsid w:val="008C1FF1"/>
     <w:rsid w:val="008C3736"/>
+    <w:rsid w:val="008F3029"/>
     <w:rsid w:val="008F762C"/>
     <w:rsid w:val="009479DE"/>
     <w:rsid w:val="00976F85"/>
     <w:rsid w:val="009831BB"/>
     <w:rsid w:val="009948F0"/>
+    <w:rsid w:val="009A7264"/>
     <w:rsid w:val="009D11CA"/>
     <w:rsid w:val="00A151B1"/>
     <w:rsid w:val="00A17CAD"/>
     <w:rsid w:val="00A25FB0"/>
     <w:rsid w:val="00A31DEC"/>
     <w:rsid w:val="00A3413F"/>
     <w:rsid w:val="00A54FE3"/>
+    <w:rsid w:val="00A56251"/>
     <w:rsid w:val="00A96111"/>
     <w:rsid w:val="00AB2472"/>
     <w:rsid w:val="00AC5932"/>
     <w:rsid w:val="00AF5F3E"/>
     <w:rsid w:val="00B24BAB"/>
     <w:rsid w:val="00B608EB"/>
     <w:rsid w:val="00B65494"/>
     <w:rsid w:val="00B806C7"/>
     <w:rsid w:val="00B97681"/>
+    <w:rsid w:val="00BE3059"/>
     <w:rsid w:val="00C01AC1"/>
     <w:rsid w:val="00C06C88"/>
     <w:rsid w:val="00C1095B"/>
     <w:rsid w:val="00C17498"/>
+    <w:rsid w:val="00C4575E"/>
     <w:rsid w:val="00C73D97"/>
     <w:rsid w:val="00C92FFD"/>
     <w:rsid w:val="00CA125E"/>
     <w:rsid w:val="00D1682D"/>
+    <w:rsid w:val="00D237DF"/>
     <w:rsid w:val="00DA5B09"/>
     <w:rsid w:val="00DD6D58"/>
     <w:rsid w:val="00E00E1D"/>
     <w:rsid w:val="00E030EF"/>
     <w:rsid w:val="00E2531F"/>
     <w:rsid w:val="00E50EED"/>
     <w:rsid w:val="00E62425"/>
     <w:rsid w:val="00E80D1E"/>
     <w:rsid w:val="00EA45DE"/>
     <w:rsid w:val="00EB2F25"/>
     <w:rsid w:val="00F474EE"/>
     <w:rsid w:val="00F479A2"/>
     <w:rsid w:val="00FA4067"/>
     <w:rsid w:val="00FA65E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:bidi="sa-IN"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="sa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -34004,177 +34444,392 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\TURABIAN.XSL" StyleName="Turabian">
-</b:Sources>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002065530B07977348B833B3CFE5C5C1DB" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1c345112eb59e03de4520905c7235c8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="349c7e99-c9c1-459a-99fe-4a05fb317fbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32d1a0928be0ef15024f9865af024b29" ns2:_="">
+    <xsd:import namespace="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="349c7e99-c9c1-459a-99fe-4a05fb317fbb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="15" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <root>
   <DraftVersionNumber> </DraftVersionNumber>
-  <DocVersion>v1.2</DocVersion>
+  <DocVersion>v1.3</DocVersion>
   <DocStatus>Approved</DocStatus>
   <Audience>for external</Audience>
   <IntendedUse>use</IntendedUse>
-  <dateOfApproval>2026-02-11T00:00:00</dateOfApproval>
+  <dateOfApproval>2026-03-05T00:00:00</dateOfApproval>
   <Subject>My Health Record</Subject>
   <Title>Conformance Vendor Declaration Form</Title>
-  <DocumentID>DH-4284:2026</DocumentID>
+  <DocumentID>DH-4299:2026</DocumentID>
   <ProtectiveMarking>Official</ProtectiveMarking>
 </root>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Notes xmlns="349c7e99-c9c1-459a-99fe-4a05fb317fbb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\TURABIAN.XSL" StyleName="Turabian">
+</b:Sources>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD4E5FF3-AE77-4736-82E5-A99D6EA2C20D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2071D527-8C49-4889-B5AE-11EBE31DC45B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B00ED466-6CF2-4B77-A679-0299F87E9DAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CF0EB9A-EAAF-43EE-8F0B-A6D9D9CC60F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD4E5FF3-AE77-4736-82E5-A99D6EA2C20D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>External Short Document v2.4</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>23339</Characters>
+  <Pages>19</Pages>
+  <Words>4224</Words>
+  <Characters>23025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>486</Lines>
-  <Paragraphs>271</Paragraphs>
+  <Lines>793</Lines>
+  <Paragraphs>524</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Conformance Vendor Declaration Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Australian Digital Health Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27112</CharactersWithSpaces>
+  <CharactersWithSpaces>26725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Conformance Vendor Declaration Form</dc:title>
   <dc:subject>My Health Record</dc:subject>
   <dc:creator>Australian Digital Health Agency</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Template approval date">
     <vt:lpwstr>19 August 2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Template owner">
     <vt:lpwstr>Creative Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Template version">
     <vt:lpwstr>2.4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Template name">
     <vt:lpwstr>External short</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_SetDate">
     <vt:lpwstr>2024-10-21T06:10:56Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Name">
     <vt:lpwstr>839da1de15bb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_SiteId">
     <vt:lpwstr>49c6971e-d016-4e1a-b041-95533ede53a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_ActionId">
     <vt:lpwstr>b6a7697d-11c8-46f4-b39e-1833ac717449</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x0101002065530B07977348B833B3CFE5C5C1DB</vt:lpwstr>
+  </property>
 </Properties>
 </file>