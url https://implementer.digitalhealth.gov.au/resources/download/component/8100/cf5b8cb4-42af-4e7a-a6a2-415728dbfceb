--- v0 (2026-02-27)
+++ v1 (2026-04-15)
@@ -44,382 +44,399 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E6B4F25" w14:textId="77777777" w:rsidR="000E5AEC" w:rsidRPr="00D64BE6" w:rsidRDefault="000E5AEC" w:rsidP="00FE754B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:sectPr w:rsidR="000E5AEC" w:rsidRPr="00D64BE6" w:rsidSect="00CC717D">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3345" w:right="1134" w:bottom="1134" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15C7F49E" w14:textId="2186DA9D" w:rsidR="00374EDC" w:rsidRPr="00FC0387" w:rsidRDefault="00000000" w:rsidP="005D5A7E">
+    <w:p w14:paraId="15C7F49E" w14:textId="2186DA9D" w:rsidR="00374EDC" w:rsidRPr="00FC0387" w:rsidRDefault="00E74E7A" w:rsidP="005D5A7E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Subject"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Subject"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:alias w:val="Subject"/>
           <w:tag w:val=""/>
           <w:id w:val="439959842"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="5419DDBB2E4A484CAA656C3C87F09883"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Subject[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="001D349A">
             <w:rPr>
               <w:rStyle w:val="Subject"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>My Health Record</w:t>
           </w:r>
           <w:r w:rsidR="00872B65">
             <w:rPr>
               <w:rStyle w:val="Subject"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="33001163" w14:textId="144F277F" w:rsidR="00DB2D5D" w:rsidRPr="008A0755" w:rsidRDefault="00000000" w:rsidP="001D349A">
+    <w:p w14:paraId="33001163" w14:textId="144F277F" w:rsidR="00DB2D5D" w:rsidRPr="008A0755" w:rsidRDefault="00E74E7A" w:rsidP="001D349A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="962547465"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="7593898DF6A744228CC3F86360ADBDC1"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Title[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00711E0A">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
             </w:rPr>
             <w:t>Portal Operator</w:t>
           </w:r>
           <w:r w:rsidR="00711E0A" w:rsidRPr="00A24B87">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> Registration Form</w:t>
           </w:r>
           <w:r w:rsidR="00711E0A">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> (PORF)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="24A7E174" w14:textId="253FB9E4" w:rsidR="001C4614" w:rsidRPr="00760E98" w:rsidRDefault="00000000" w:rsidP="00463826">
+    <w:p w14:paraId="24A7E174" w14:textId="311A3FD4" w:rsidR="001C4614" w:rsidRPr="00760E98" w:rsidRDefault="00E74E7A" w:rsidP="00463826">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Date of approval (complete AFTER approval)"/>
           <w:tag w:val="DateOfApproval"/>
           <w:id w:val="1102925292"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="2C1F95DE799C4BA78D141884BD2CBDEA"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-          <w:date w:fullDate="2025-03-11T00:00:00Z">
+          <w:date w:fullDate="2026-03-16T00:00:00Z">
             <w:dateFormat w:val="d MMMM yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00092AEE">
-            <w:t>11 March 2025</w:t>
+          <w:r w:rsidR="003C6175">
+            <w:t>16 March 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00934D18" w:rsidRPr="00760E98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00463826" w:rsidRPr="00760E98">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Version"/>
           <w:tag w:val="Version"/>
           <w:id w:val="-1822030721"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="83B5B4AEB57A4384BF5C2ED6AB438E7A"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocVersion[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00702DD6">
-            <w:t>v5.5</w:t>
+          <w:r w:rsidR="00225FC1">
+            <w:t>v5.6</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="003E415E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5780D47D" w14:textId="2AA7B990" w:rsidR="00A42970" w:rsidRDefault="00000000" w:rsidP="004616FE">
+    <w:p w14:paraId="5780D47D" w14:textId="62BA5635" w:rsidR="00A42970" w:rsidRDefault="00E74E7A" w:rsidP="004616FE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:alias w:val="Status"/>
           <w:tag w:val="DocStatus"/>
           <w:id w:val="-924804483"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="66B20D18A85B49F48DABEC4977CEDE65"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="Approved">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Draft" w:value="Draft"/>
             <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
             <w:listItem w:displayText="Approved" w:value="Approved"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00973ED2">
+          <w:r w:rsidR="00225FC1">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Approved</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A42970" w:rsidRPr="00877406">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:alias w:val="Audience"/>
           <w:tag w:val="Audience"/>
           <w:id w:val="358949364"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="5D0FE6184F1B4733BA817B7058470B6C"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Audience[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="for external">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="for external" w:value="for external"/>
             <w:listItem w:displayText="for internal" w:value="for internal"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001D349A">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>for external</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A42970" w:rsidRPr="00877406">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Intended use of approved document"/>
           <w:tag w:val="IntendedUse"/>
           <w:id w:val="-554928871"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="851655B54AED45FCADA2AB6E8532AB54"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/IntendedUse[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="use">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="trial use" w:value="trial use"/>
             <w:listItem w:displayText="consultation" w:value="consultation"/>
             <w:listItem w:displayText="review" w:value="review"/>
             <w:listItem w:displayText="use" w:value="use"/>
             <w:listItem w:displayText="information" w:value="information"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001D349A">
             <w:t>use</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0464A5D7" w14:textId="0B17C0BD" w:rsidR="00B82A66" w:rsidRPr="00841A99" w:rsidRDefault="00000000" w:rsidP="00B82A66">
+    <w:p w14:paraId="0464A5D7" w14:textId="02A461F2" w:rsidR="00B82A66" w:rsidRPr="00841A99" w:rsidRDefault="00E74E7A" w:rsidP="00B82A66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Document identifer label"/>
           <w:tag w:val="Document identifer label"/>
           <w:id w:val="1531763492"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="FCDD525688E44B448E8473D890D06DF7"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00B82A66" w:rsidRPr="00973ED2">
             <w:t>Document</w:t>
           </w:r>
           <w:r w:rsidR="00B82A66" w:rsidRPr="00804C31">
             <w:t xml:space="preserve"> ID:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B82A66" w:rsidRPr="00C478BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Document identifier"/>
           <w:tag w:val="DocumentID"/>
           <w:id w:val="1408191130"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="803C677FF44E46DC8E50D2713ED78BB1"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00092AEE">
-            <w:t xml:space="preserve">DH-4123:2025 </w:t>
+          <w:r w:rsidR="00A02C2A" w:rsidRPr="00A02C2A">
+            <w:t>DH-4311</w:t>
+          </w:r>
+          <w:r w:rsidR="00A02C2A">
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="00A02C2A" w:rsidRPr="00A02C2A">
+            <w:t>2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="243AE832" w14:textId="76317F0C" w:rsidR="001D349A" w:rsidRDefault="00000000" w:rsidP="007D500C">
+    <w:p w14:paraId="243AE832" w14:textId="76317F0C" w:rsidR="001D349A" w:rsidRDefault="00E74E7A" w:rsidP="007D500C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Draft version number (make blank after approval)"/>
           <w:tag w:val="DocumentVersionNumber"/>
           <w:id w:val="1828089265"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="82E1676C2F364E2690A1ADF1BB936638"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DraftVersionNumber[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue=" ">
             <w:listItem w:displayText="Select the version number or select blank for approved document" w:value="Select the version number or select blank for approved document"/>
             <w:listItem w:displayText=" " w:value=" "/>
             <w:listItem w:displayText="Draft version 001" w:value="Draft version 001"/>
             <w:listItem w:displayText="Draft version 002" w:value="Draft version 002"/>
             <w:listItem w:displayText="Draft version 003" w:value="Draft version 003"/>
             <w:listItem w:displayText="Draft version 004" w:value="Draft version 004"/>
             <w:listItem w:displayText="Draft version 005" w:value="Draft version 005"/>
             <w:listItem w:displayText="Draft version 006" w:value="Draft version 006"/>
             <w:listItem w:displayText="Draft version 007" w:value="Draft version 007"/>
             <w:listItem w:displayText="Draft version 008" w:value="Draft version 008"/>
             <w:listItem w:displayText="Draft version 009" w:value="Draft version 009"/>
             <w:listItem w:displayText="Draft version 010" w:value="Draft version 010"/>
             <w:listItem w:displayText="Draft version 011" w:value="Draft version 011"/>
             <w:listItem w:displayText="Draft version 012" w:value="Draft version 012"/>
           </w:comboBox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008F5E4C">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="02EA9DC2" w14:textId="77777777" w:rsidR="007E7699" w:rsidRDefault="007E7699" w:rsidP="007D500C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DB2DBE9" w14:textId="77777777" w:rsidR="007E7699" w:rsidRDefault="007E7699" w:rsidP="007D500C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1086" w:tblpY="58"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -598,51 +615,69 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Registered Portal Operator </w:t>
             </w:r>
             <w:r w:rsidRPr="00A360F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A360F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">My Health Records Act 2012 </w:t>
             </w:r>
             <w:r w:rsidRPr="00A360F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Cth)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A360F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A360F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00E82609" w:rsidRPr="00A360F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="005E1921" w:rsidRPr="00A360F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E1AD01F" w14:textId="27146E37" w:rsidR="00370066" w:rsidRDefault="00370066" w:rsidP="00B20909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -690,51 +725,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A360F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Registered Portal Operators</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00A360F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to enable them to update information previously submitted in a PORF.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B5821F6" w14:textId="424A0F1C" w:rsidR="00ED6E73" w:rsidRPr="00B376EA" w:rsidRDefault="00ED6E73" w:rsidP="00ED6E73">
+          <w:p w14:paraId="0B5821F6" w14:textId="2890747C" w:rsidR="00ED6E73" w:rsidRPr="00B376EA" w:rsidRDefault="00ED6E73" w:rsidP="00ED6E73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For further information about connecting with the My Health Record system, please refer to the </w:t>
             </w:r>
             <w:r w:rsidR="00A24B87" w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>App Vendor G</w:t>
             </w:r>
             <w:r w:rsidRPr="00B376EA">
@@ -1032,101 +1067,137 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Act </w:t>
             </w:r>
             <w:r w:rsidR="00F47751" w:rsidRPr="000E003F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 </w:t>
             </w:r>
             <w:r w:rsidR="00F47751" w:rsidRPr="000E003F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Cth)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F47751" w:rsidRPr="000E003F">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F47751" w:rsidRPr="000E003F">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="002F04E6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001C2163" w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidR="00283C54" w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00283C54" w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidR="001C2163" w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> My Health Records Rule 2016</w:t>
             </w:r>
             <w:r w:rsidR="001C2163" w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Cth)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001C2163" w:rsidRPr="00B376EA">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001C2163" w:rsidRPr="00B376EA">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="681FCF87" w14:textId="77777777" w:rsidR="00ED6E73" w:rsidRPr="00B376EA" w:rsidRDefault="00ED6E73" w:rsidP="00370066">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1795,96 +1866,132 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>My Health Records Act</w:t>
             </w:r>
             <w:r w:rsidRPr="00A65FAC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Cth)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B00E3F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>My Health Records Rule</w:t>
             </w:r>
             <w:r w:rsidRPr="00A65FAC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2016</w:t>
             </w:r>
             <w:r w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Cth). Without this information your organisation cannot be registered as a </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B376EA">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B376EA">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). Without this information your organisation cannot be registered as a </w:t>
             </w:r>
             <w:r w:rsidR="002F04E6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Registered P</w:t>
             </w:r>
             <w:r w:rsidR="002F04E6" w:rsidRPr="00B376EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ortal </w:t>
             </w:r>
             <w:r w:rsidR="002F04E6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
@@ -2409,79 +2516,79 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CA87D56" w14:textId="119BAB89" w:rsidR="001D0B69" w:rsidRPr="001D0B69" w:rsidRDefault="001D0B69" w:rsidP="006E1A99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5372"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="024A7018" w14:textId="74AA0075" w:rsidR="006E1A99" w:rsidRPr="001D0B69" w:rsidRDefault="00000000" w:rsidP="006E1A99">
+          <w:p w14:paraId="024A7018" w14:textId="74AA0075" w:rsidR="006E1A99" w:rsidRPr="001D0B69" w:rsidRDefault="00E74E7A" w:rsidP="006E1A99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1265"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-950941708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E1A99" w:rsidRPr="001D0B69">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006E1A99" w:rsidRPr="001D0B69">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0044072A" w:rsidRPr="0044072A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2661,57 +2768,67 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of registered healthcare provider organisations</w:t>
             </w:r>
             <w:r w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. The My Health Record system will give healthcare providers access to an individual’s My Health Record and health information, making continuity of care easier and contributing to improved treatment decisions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48240B28" w14:textId="4358872E" w:rsidR="00136D1C" w:rsidRDefault="004E2284" w:rsidP="00300DE5">
             <w:pPr>
               <w:spacing w:line="244" w:lineRule="auto"/>
               <w:ind w:right="89"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">In order to participate in and facilitate access to the My Health Record system, </w:t>
+              <w:t>In order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007962CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> participate in and facilitate access to the My Health Record system, </w:t>
             </w:r>
             <w:r w:rsidR="00A226D8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eligible </w:t>
             </w:r>
             <w:r w:rsidR="002F04E6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002F04E6" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ortal </w:t>
             </w:r>
@@ -2935,51 +3052,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> available at </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="007962CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>www.legislation.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00136D1C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BD16918" w14:textId="35F7E4FB" w:rsidR="00A12409" w:rsidRDefault="004E2284" w:rsidP="00A12409">
+          <w:p w14:paraId="4BD16918" w14:textId="3E4DAA22" w:rsidR="00A12409" w:rsidRDefault="004E2284" w:rsidP="00A12409">
             <w:pPr>
               <w:spacing w:line="244" w:lineRule="auto"/>
               <w:ind w:right="89"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For more information about the My Health Record system and the requirements for registration</w:t>
             </w:r>
             <w:r w:rsidR="004C4B0D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> as a portal operator</w:t>
@@ -2987,55 +3104,55 @@
             <w:r w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, go t</w:t>
             </w:r>
             <w:r w:rsidR="00AD35C1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00A12409">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidR="005B15DB">
+              <w:r w:rsidR="00D35939">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>My Health Record FHIR® Gateway | Digital Health Developer Portal</w:t>
+                <w:t>My Health Record FHIR® Gateway | Digital Health Implementer Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="383F91A8" w14:textId="77777777" w:rsidR="004E2284" w:rsidRPr="00136D1C" w:rsidRDefault="004E2284" w:rsidP="00A12409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E2284" w:rsidRPr="007962CA" w14:paraId="72B08276" w14:textId="77777777" w:rsidTr="0FA9E2E4">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="646ADD16" w14:textId="48E9864A" w:rsidR="004E2284" w:rsidRPr="007962CA" w:rsidRDefault="002F04E6" w:rsidP="00300DE5">
             <w:pPr>
@@ -3464,51 +3581,69 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2012</w:t>
             </w:r>
             <w:r w:rsidR="0032593B" w:rsidRPr="000E003F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0032593B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The System Operator may impose conditions on the registration and a person is not eligible to be registered as a </w:t>
+              <w:t xml:space="preserve"> The System Operator may impose conditions on the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0032593B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>registration</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0032593B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and a person is not eligible to be registered as a </w:t>
             </w:r>
             <w:r w:rsidR="002F04E6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Registered Portal Operator </w:t>
             </w:r>
             <w:r w:rsidR="0032593B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">unless the System Operator is satisfied that the person has agreed to be bound by the conditions imposed by the System Operator’s registration. </w:t>
             </w:r>
             <w:r w:rsidR="004E2284" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Each </w:t>
             </w:r>
@@ -4109,51 +4244,67 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A939DBA" w14:textId="444D47D6" w:rsidR="007B1A91" w:rsidRPr="00426EB0" w:rsidRDefault="007B1A91" w:rsidP="007B1A91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426EB0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Australian Securities and Investments Commission company search displaying the person as a Director or company Secretary of the </w:t>
+              <w:t xml:space="preserve">An Australian Securities and Investments Commission company search displaying the person as a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00426EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00426EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or company Secretary of the </w:t>
             </w:r>
             <w:r w:rsidR="00B81FCD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>organisation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C16D417" w14:textId="4F41F352" w:rsidR="007B1A91" w:rsidRPr="00426EB0" w:rsidRDefault="007B1A91" w:rsidP="007B1A91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426EB0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
@@ -4513,59 +4664,68 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receiving communications fr</w:t>
             </w:r>
             <w:r w:rsidR="00B81FCD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>m the System Operator about the operation of the My Health Record system</w:t>
+              <w:t xml:space="preserve">m the System Operator about the operation of the My Health Record </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>system</w:t>
             </w:r>
             <w:r w:rsidRPr="006E390A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="37CFBC29" w14:textId="0D36BB85" w:rsidR="00ED0F79" w:rsidRPr="006E390A" w:rsidRDefault="00ED0F79" w:rsidP="00ED0F79">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E390A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">acting as a liaison between the System Operator and the </w:t>
             </w:r>
             <w:r w:rsidR="002F04E6">
@@ -5848,58 +6008,60 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6934" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7CFB726F" w14:textId="77777777" w:rsidR="00B52BA0" w:rsidRPr="0001208D" w:rsidRDefault="00B52BA0" w:rsidP="00B52BA0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0001208D">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>ImmiCard</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="55621571" w14:textId="77777777" w:rsidR="00B52BA0" w:rsidRPr="00F06A20" w:rsidRDefault="00B52BA0" w:rsidP="00B52BA0">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
@@ -6554,51 +6716,50 @@
             </w:r>
             <w:r w:rsidR="00D86455" w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6323" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="697A31D8" w14:textId="7AB0A7F0" w:rsidR="009373C7" w:rsidRPr="00061C77" w:rsidRDefault="009373C7" w:rsidP="00342794">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009373C7" w:rsidRPr="00D8255A" w14:paraId="295BCBD3" w14:textId="77777777" w:rsidTr="00621F13">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
@@ -6624,51 +6785,50 @@
             </w:r>
             <w:r w:rsidR="00D86455" w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ddress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6323" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08972464" w14:textId="6627A203" w:rsidR="009373C7" w:rsidRPr="00061C77" w:rsidRDefault="009373C7" w:rsidP="00342794">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009373C7" w:rsidRPr="00D8255A" w14:paraId="1892D7E4" w14:textId="77777777" w:rsidTr="004D1901">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
@@ -6813,102 +6973,100 @@
             </w:r>
             <w:r w:rsidR="00D86455" w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>umber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6323" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1168C55A" w14:textId="204CCA53" w:rsidR="009373C7" w:rsidRPr="00061C77" w:rsidRDefault="009373C7" w:rsidP="00342794">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009373C7" w:rsidRPr="00D8255A" w14:paraId="60A71546" w14:textId="77777777" w:rsidTr="00715F2F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="54E957FC" w14:textId="35C4D5F3" w:rsidR="009373C7" w:rsidRPr="00061C77" w:rsidRDefault="009373C7" w:rsidP="00061C77">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ABN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16E14713" w14:textId="5B50A20B" w:rsidR="009373C7" w:rsidRPr="003777CF" w:rsidRDefault="009373C7" w:rsidP="00342794">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2398" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5B70664A" w14:textId="5450E828" w:rsidR="009373C7" w:rsidRPr="00061C77" w:rsidRDefault="009373C7" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -6917,51 +7075,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ACN</w:t>
             </w:r>
             <w:r w:rsidR="00B81FCD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0210FC2E" w14:textId="77777777" w:rsidR="009373C7" w:rsidRPr="00D8255A" w:rsidRDefault="009373C7" w:rsidP="00342794">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E2284" w:rsidRPr="007962CA" w14:paraId="55DB2D52" w14:textId="77777777" w:rsidTr="006420ED">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -7626,201 +7783,204 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Availability for contact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEEC5DC" w14:textId="08A21B5B" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="1EEEC5DC" w14:textId="08A21B5B" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1706788161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Business hours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="404091D4" w14:textId="0AF3FC4B" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72EEED3C" w14:textId="7A91B5CE" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="72EEED3C" w14:textId="7A91B5CE" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1352566791"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> After hours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08274AE2" w14:textId="0D0A15E3" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50219B29" w14:textId="266504D9" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="50219B29" w14:textId="266504D9" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="583569915"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anytime</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="667083E9" w14:textId="53100D1C" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -8178,201 +8338,204 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Availability for contact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="541DDEC5" w14:textId="7C03EE5C" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="541DDEC5" w14:textId="7C03EE5C" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="344516412"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Business hours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6995E705" w14:textId="313EDFD6" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="009A99F0" w14:textId="0D73AC8A" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="009A99F0" w14:textId="0D73AC8A" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1566371333"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> After hours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36CCA999" w14:textId="18F81717" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7650867C" w14:textId="77777777" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="7650867C" w14:textId="77777777" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1760589725"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anytime</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="649312F2" w14:textId="461031BA" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -8730,201 +8893,204 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Availability for contact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="540D5C35" w14:textId="4E5207C1" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="540D5C35" w14:textId="4E5207C1" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-351881672"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Business hours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F82EC4" w14:textId="7E747083" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0762E2CF" w14:textId="1CCD940E" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="0762E2CF" w14:textId="1CCD940E" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-152913619"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> After hours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4926D019" w14:textId="1F973898" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61EA531F" w14:textId="77777777" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="61EA531F" w14:textId="77777777" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1804500729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anytime</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="710A2B94" w14:textId="77A3CC87" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -9049,90 +9215,111 @@
             <w:r w:rsidRPr="00804F0C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ortal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00804F0C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>perator must be located in Australia at all times while it is registered. Please tick the box below to confirm this is the case.</w:t>
+              <w:t xml:space="preserve">perator must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00804F0C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>be located in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00804F0C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Australia at all times while it is registered. Please tick the box below to confirm this is the case.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007372DC" w:rsidRPr="007962CA" w14:paraId="59AE1346" w14:textId="77777777" w:rsidTr="006420ED">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4B65B9E4" w14:textId="40F5876B" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="4B65B9E4" w14:textId="40F5876B" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-988854049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> I </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9170,51 +9357,69 @@
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">perator </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">is currently and </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">will be located in Australia at all times </w:t>
+              <w:t xml:space="preserve">will </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>be located in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Australia at all times </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>we are registered as a</w:t>
             </w:r>
@@ -9260,51 +9465,69 @@
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">under the </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="00D81BFE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">My Health Records Act 2012 </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Cth)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66294E4F" w14:textId="0CEBC15D" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9333,90 +9556,90 @@
           <w:p w14:paraId="062657D3" w14:textId="7FBF0EBA" w:rsidR="007372DC" w:rsidRPr="000957E7" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000957E7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Declaration of compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007372DC" w:rsidRPr="007962CA" w14:paraId="601AE240" w14:textId="77777777" w:rsidTr="006420ED">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="181A6EC5" w14:textId="77777777" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="007372DC" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007962CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I declare that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49183017" w14:textId="7338C0C6" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="49183017" w14:textId="7338C0C6" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1629434733"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> I apply </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">to the System Operator of the My Health Records system, </w:t>
             </w:r>
@@ -9461,484 +9684,571 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">perator under the </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="000E003F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>My Health Records Act 2012</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Cth)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3FF9C8DC" w14:textId="06F86AA0" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00000000" w:rsidP="007372DC">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF9C8DC" w14:textId="06F86AA0" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1349992212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> I have full legal authority to make this application on behalf of the Portal Operator and to provide the information</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> required by this form</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33452A81" w14:textId="596D92C0" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="33452A81" w14:textId="596D92C0" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1731684157"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> The Portal Operator is subject to the </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="00301162">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Privacy Act 1988</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Cth) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A421A8" w14:textId="5A386F89" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="20A421A8" w14:textId="5A386F89" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1474335442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> I have attached certified copies of relevant documents to support this application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A21B273" w14:textId="2537FC5F" w:rsidR="007372DC" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="2A21B273" w14:textId="2537FC5F" w:rsidR="007372DC" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-841168642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> The information I have provided in this form is complete and correct</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and not misleading</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0562FEA0" w14:textId="3D130D0D" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="0562FEA0" w14:textId="3D130D0D" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="133769810"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> I understand that </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">under section 137.1 of the Schedule to the Criminal Code Act 1995 (Cth), </w:t>
+              <w:t>under section 137.1 of the Schedule to the Criminal Code Act 1995 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">giving false or misleading information </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">to your agency or the Commonwealth </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is a serious offence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41CEE644" w14:textId="36C2299A" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="41CEE644" w14:textId="36C2299A" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-398600044"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I acknowledge and understand that in order to </w:t>
+              <w:t xml:space="preserve"> I acknowledge and understand that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">be registered as a </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>participa</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">t in the My Health Record system, the Portal Operator must comply with the </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="000E003F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>My Health Records Act 2012</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Cth) and</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007372DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) and</w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="000E003F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>My Health Records Rule 2016</w:t>
             </w:r>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="396483A3" w14:textId="4EA60794" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00000000" w:rsidP="007372DC">
+          <w:p w14:paraId="396483A3" w14:textId="4EA60794" w:rsidR="007372DC" w:rsidRPr="007962CA" w:rsidRDefault="00E74E7A" w:rsidP="007372DC">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-3906490"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007372DC" w:rsidRPr="007962CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> I acknowledge and understand that registration as a </w:t>
             </w:r>
             <w:r w:rsidR="007372DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Registered </w:t>
             </w:r>
@@ -10042,51 +10352,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Subject"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="1066"/>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="2111"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="67720720" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="67720720" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="7D0568EC" w14:textId="7FAC9016" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
             <w:r w:rsidR="000957E7" w:rsidRPr="00061C77">
               <w:rPr>
@@ -10120,51 +10430,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This information will be used by the System Operator to make contact for general enquiries about your organisation</w:t>
             </w:r>
             <w:r w:rsidR="00CC717D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Portal Operator)</w:t>
             </w:r>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, app and for technical and testing purposes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="2728831B" w14:textId="77777777" w:rsidTr="00061C77">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="2728831B" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
           <w:p w14:paraId="1C883556" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10208,51 +10518,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
           <w:p w14:paraId="44345833" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Technical/Testing Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552E5C" w:rsidRPr="00D8255A" w14:paraId="118BC82C" w14:textId="77777777" w:rsidTr="00187D8A">
+      <w:tr w:rsidR="00552E5C" w:rsidRPr="00D8255A" w14:paraId="118BC82C" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="583A6FD5" w14:textId="693BACED" w:rsidR="00552E5C" w:rsidRPr="00061C77" w:rsidRDefault="00552E5C" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -10277,51 +10587,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5E983DE8" w14:textId="41D55B4D" w:rsidR="00552E5C" w:rsidRPr="00D8255A" w:rsidRDefault="00552E5C" w:rsidP="00552E5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552E5C" w:rsidRPr="00D8255A" w14:paraId="68BB1F2C" w14:textId="77777777" w:rsidTr="00187D8A">
+      <w:tr w:rsidR="00552E5C" w:rsidRPr="00D8255A" w14:paraId="68BB1F2C" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3A8B0020" w14:textId="77777777" w:rsidR="00552E5C" w:rsidRPr="00061C77" w:rsidRDefault="00552E5C" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10340,51 +10650,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2231BA0C" w14:textId="67E33D0D" w:rsidR="00552E5C" w:rsidRPr="00D8255A" w:rsidRDefault="00552E5C" w:rsidP="00552E5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552E5C" w:rsidRPr="00D8255A" w14:paraId="39F55A03" w14:textId="77777777" w:rsidTr="00187D8A">
+      <w:tr w:rsidR="00552E5C" w:rsidRPr="00D8255A" w14:paraId="39F55A03" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6DA7C4E5" w14:textId="77777777" w:rsidR="00552E5C" w:rsidRPr="00061C77" w:rsidRDefault="00552E5C" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10403,51 +10713,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2D6C974E" w14:textId="7DE77CD2" w:rsidR="00552E5C" w:rsidRPr="00D8255A" w:rsidRDefault="00552E5C" w:rsidP="00552E5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="45E3A975" w14:textId="77777777" w:rsidTr="00187D8A">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="45E3A975" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="148AF44B" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -10475,51 +10785,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="43AFAF44" w14:textId="5935A997" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="60509DD9" w14:textId="77777777" w:rsidTr="00187D8A">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="60509DD9" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="49E8BA9B" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -10547,51 +10857,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="70AAB78D" w14:textId="7A69A8B4" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="2F45D097" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="2F45D097" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="0FC47F34" w14:textId="6EF588D7" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">App </w:t>
             </w:r>
             <w:r w:rsidR="000957E7" w:rsidRPr="00061C77">
@@ -10608,110 +10918,109 @@
               </w:rPr>
               <w:t>etails</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00509A8D" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00A46E0E" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46E0E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This information will be used by the System Operator to assess your app for My Health Record Test Environment access, technically provision this access and understand how your app’s users will be supported. Please complete all fields.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="62DC038C" w14:textId="77777777" w:rsidTr="00187D8A">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="62DC038C" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="246001A2" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>App Name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="122B5E60" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24D03708" w14:textId="727C5218" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7998" w:rsidRPr="00D8255A" w14:paraId="41A68FF0" w14:textId="77777777" w:rsidTr="009F1967">
+      <w:tr w:rsidR="005C7998" w:rsidRPr="00D8255A" w14:paraId="41A68FF0" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6DF00540" w14:textId="3F2BE2BF" w:rsidR="00552E5C" w:rsidRPr="00061C77" w:rsidRDefault="005C7998" w:rsidP="00061C77">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -10733,404 +11042,401 @@
             <w:pPr>
               <w:ind w:left="505" w:hanging="505"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67ACD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB88780" w14:textId="14A44B8B" w:rsidR="00E61701" w:rsidRDefault="00000000" w:rsidP="00E61701">
+          <w:p w14:paraId="3FB88780" w14:textId="14A44B8B" w:rsidR="00E61701" w:rsidRDefault="00E74E7A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1655524247"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E61701">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mobile app</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EFAAC09" w14:textId="394A705B" w:rsidR="005C7998" w:rsidRPr="00963D72" w:rsidRDefault="005C7998" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7998">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Mobile Applications developed to run natively on a specific mobile device or platform (e.g. iOS, Android)</w:t>
             </w:r>
             <w:r w:rsidR="00E66C71">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7998" w:rsidRPr="00D8255A" w14:paraId="6DD6F943" w14:textId="77777777" w:rsidTr="009F1967">
+      <w:tr w:rsidR="005C7998" w:rsidRPr="00D8255A" w14:paraId="6DD6F943" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1A68A530" w14:textId="77777777" w:rsidR="005C7998" w:rsidRPr="00D8255A" w:rsidRDefault="005C7998" w:rsidP="005C7998">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02409C38" w14:textId="11B952C2" w:rsidR="00E61701" w:rsidRDefault="00000000" w:rsidP="00E61701">
+          <w:p w14:paraId="02409C38" w14:textId="11B952C2" w:rsidR="00E61701" w:rsidRDefault="00E74E7A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-868840910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E61701">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Web app</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FA2A66A" w14:textId="6E67A27E" w:rsidR="005C7998" w:rsidRPr="00D8255A" w:rsidRDefault="005C7998" w:rsidP="005C7998">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7998">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Web Apps are powered by a web browser (e.g. Chrome, Firefox, Safari etc) through the internet. Web applications are typically built using HTML, CSS and JavaScript and served through a mobile or desktop browser. Web applications can be built to look and feel just like a native application but will always runs through a visible browser.</w:t>
             </w:r>
             <w:r w:rsidRPr="008506D9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2071" w:rsidRPr="00D8255A" w14:paraId="35128EDB" w14:textId="77777777" w:rsidTr="009F1967">
+      <w:tr w:rsidR="002C2071" w:rsidRPr="00D8255A" w14:paraId="35128EDB" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6E8EF03D" w14:textId="77777777" w:rsidR="002C2071" w:rsidRPr="00D8255A" w:rsidRDefault="002C2071" w:rsidP="005C7998">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA67A27" w14:textId="24ABB178" w:rsidR="002C2071" w:rsidRPr="00E61701" w:rsidRDefault="00000000" w:rsidP="00E61701">
+          <w:p w14:paraId="0DA67A27" w14:textId="24ABB178" w:rsidR="002C2071" w:rsidRPr="00E61701" w:rsidRDefault="00E74E7A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="836198432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E61701">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Progressive web app</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AC79100" w14:textId="617DB423" w:rsidR="002C2071" w:rsidRPr="00963D72" w:rsidRDefault="002C2071" w:rsidP="005C7998">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2071">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Web applications that can appear and behave as native applications on mobile devices but do not require installation of the application on the device</w:t>
             </w:r>
             <w:r w:rsidRPr="008506D9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7998" w:rsidRPr="00D8255A" w14:paraId="24464243" w14:textId="77777777" w:rsidTr="00963D72">
+      <w:tr w:rsidR="005C7998" w:rsidRPr="00D8255A" w14:paraId="24464243" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28D614E4" w14:textId="77777777" w:rsidR="005C7998" w:rsidRPr="00D8255A" w:rsidRDefault="005C7998" w:rsidP="005C7998">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1774FD3B" w14:textId="06CB579D" w:rsidR="005C7998" w:rsidRDefault="00000000" w:rsidP="00E61701">
+          <w:p w14:paraId="1774FD3B" w14:textId="06CB579D" w:rsidR="005C7998" w:rsidRDefault="00E74E7A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-469820651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E61701">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hybrid app</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22FB7863" w14:textId="46709E88" w:rsidR="005C7998" w:rsidRPr="00D8255A" w:rsidRDefault="005C7998" w:rsidP="00963D72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -11155,51 +11461,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C7998">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>native application stores (allowing for additional vetting)</w:t>
             </w:r>
             <w:r w:rsidRPr="008506D9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7998" w:rsidRPr="00D8255A" w14:paraId="4B34A1BA" w14:textId="77777777" w:rsidTr="00187D8A">
+      <w:tr w:rsidR="005C7998" w:rsidRPr="00D8255A" w14:paraId="4B34A1BA" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2DECCCA5" w14:textId="349AFF49" w:rsidR="005C7998" w:rsidRDefault="005C7998" w:rsidP="00F208E5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -11303,416 +11609,410 @@
             </w:r>
             <w:r w:rsidR="0088090E" w:rsidRPr="004934B4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004934B4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the OAuth authorization code, and error code for error scenarios, from the My Health Record system)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="081FE8DA" w14:textId="11A69939" w:rsidR="005C7998" w:rsidRPr="00D8255A" w:rsidRDefault="005C7998" w:rsidP="005C7998">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="24A457D0" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="24A457D0" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="376584D9" w14:textId="1C970EAB" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new or existing app?</w:t>
             </w:r>
             <w:r w:rsidR="00552E5C" w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="04A8E85E" w14:textId="3458F322" w:rsidR="00E61701" w:rsidRDefault="00000000" w:rsidP="00E61701">
+          <w:p w14:paraId="04A8E85E" w14:textId="3458F322" w:rsidR="00E61701" w:rsidRDefault="00E74E7A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-269549229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E61701">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> New</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CA658AA" w14:textId="0686AF19" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="4514F2F0" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="4514F2F0" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4FC9892C" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00EA7144">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01A0492F" w14:textId="2234A95A" w:rsidR="00D8255A" w:rsidRPr="00E61701" w:rsidRDefault="00000000" w:rsidP="00E61701">
+          <w:p w14:paraId="01A0492F" w14:textId="2234A95A" w:rsidR="00D8255A" w:rsidRPr="00E61701" w:rsidRDefault="00E74E7A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="117107640"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E61701">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Existing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D244EA3" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="004934B4" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004934B4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Please specify how long your app has been on the market)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74E9B6C1" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="55AD61CF" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="55AD61CF" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4FB8BF86" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What is the purpose of your app?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D984574" w14:textId="6A1A7BF4" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="20BA56C4" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="20BA56C4" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="778E26FA" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Who are the intended users of your app?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="237A2A6D" w14:textId="15122492" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="4BA16A9A" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="4BA16A9A" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="279F5567" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What are the health and wellness outcomes that may be achieved by users?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="269C0CBD" w14:textId="7411C236" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="71C5EBB4" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="71C5EBB4" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0A837BC7" w14:textId="0B2DA8D2" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="009245DA" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11828,408 +12128,400 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5870930B" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00F171E0" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">App Version Number </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="15A2F649" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="15A2F649" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="50F04902" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2DABDE" w14:textId="19C86750" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00000000" w:rsidP="00A44A63">
+          <w:p w14:paraId="2D2DABDE" w14:textId="19C86750" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00E74E7A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-515537603"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Calibri"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D8255A" w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Apple App Store</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C272AD4" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="4B569A06" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="4B569A06" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="27CF1E3F" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC8148D" w14:textId="0022CD6A" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00000000" w:rsidP="00A44A63">
+          <w:p w14:paraId="4FC8148D" w14:textId="0022CD6A" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00E74E7A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="538704620"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Calibri"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D8255A" w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Google Play</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49C951DE" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="0ED3A934" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="0ED3A934" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="545FB2FE" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="766299CE" w14:textId="79DF031F" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00000000" w:rsidP="00A44A63">
+          <w:p w14:paraId="766299CE" w14:textId="79DF031F" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00E74E7A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-865829431"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007372DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Calibri"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D8255A" w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FB36461" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="004934B4" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004934B4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2783" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="601EB07B" w14:textId="68549544" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14655752" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="08AF22C2" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="08AF22C2" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="690EDD25" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> web apps, please provide the web URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A46C98D" w14:textId="0FEF3117" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="289B1723" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="289B1723" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="08AF1AC7" w14:textId="77777777" w:rsidR="001857A7" w:rsidRPr="00061C77" w:rsidRDefault="001857A7" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -12322,172 +12614,202 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and wellness outcome</w:t>
             </w:r>
             <w:r w:rsidR="00D8255A" w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the app user</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="047F743E" w14:textId="663AFB99" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="21DE4398" w14:textId="77777777" w:rsidTr="00F9663C">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="21DE4398" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="60D35E6C" w14:textId="3087AF90" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Optionally add any supporting information not covered by the other categories </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C0689B8" w14:textId="7FD2F7EB" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="2E5DA043" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="2E5DA043" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="66D3D97C" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>myGov Gateway Access (for access to API v2.0.0 onwards)</w:t>
+              <w:t>myGov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061C77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gateway Access (for access to API v2.0.0 onwards)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="684B5DE2" w14:textId="6C1A3BEA" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00794527" w:rsidP="00A403AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794527">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>This information will be used to facilitate your app’s connection to the Services Australia myGov test gateway via ADHA’s VPN</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D8255A" w:rsidRPr="00D8255A">
+              <w:t xml:space="preserve">This information will be used to facilitate your app’s connection to the Services Australia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00794527">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>myGov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00794527">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> test gateway via ADHA’s VPN</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8255A" w:rsidRPr="00D8255A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>. Please complete all fields.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="10F62440" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="10F62440" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="192C28A6" w14:textId="4489F78B" w:rsidR="00426825" w:rsidRPr="00061C77" w:rsidRDefault="00426825" w:rsidP="00837DEF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12505,65 +12827,64 @@
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type and operating system</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E203388" w14:textId="3931B248" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4465D055" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="1B222FBE" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="1B222FBE" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="33DA9465" w14:textId="1E5E072B" w:rsidR="0072411F" w:rsidRDefault="00426825" w:rsidP="00837DEF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -12582,70 +12903,89 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DD956C8" w14:textId="74027C0D" w:rsidR="00426825" w:rsidRPr="00C478BA" w:rsidRDefault="008E1AD1" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C478BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>To set up VPN access, provide details of each individual who will be testing the applications.</w:t>
+              <w:t xml:space="preserve">To set up VPN access, provide details of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C478BA">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>each individual</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C478BA">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who will be testing the applications.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25E324F4" w14:textId="1F3D2D6B" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825">
             <w:pPr>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2611F01E" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00C85D42" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="GridTable4-Accent2"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -13128,1113 +13468,1108 @@
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:bookmarkEnd w:id="1"/>
           </w:tbl>
           <w:p w14:paraId="160D6681" w14:textId="77777777" w:rsidR="009D50FB" w:rsidRPr="00C85D42" w:rsidRDefault="009D50FB" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="519786AD" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="519786AD" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="098E4D71" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00C85D42" w:rsidRDefault="00426825" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85D42">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What controls are on the endpoint to protect the Services Australia environment? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="333D8B1E" w14:textId="5E965593" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="333D8B1E" w14:textId="5E965593" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-475062596"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00980316">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="00D55B08">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Virus Scanning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B0ED809" w14:textId="2960771F" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="5B0ED809" w14:textId="2960771F" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-990628902"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Firewall</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6382BED0" w14:textId="67D8E4B8" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="6382BED0" w14:textId="67D8E4B8" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-838161089"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fully Patched </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FFB5B1A" w14:textId="77777777" w:rsidR="00426825" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18E2D87A" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w14:paraId="3264ED3C" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w14:paraId="3264ED3C" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3D168A31" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00B4708F" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24C0507F" w14:textId="6020C0BC" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="24C0507F" w14:textId="6020C0BC" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1832872335"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Certification </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="00D30BC3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00DCD1B0" w14:textId="77777777" w:rsidR="00426825" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w14:paraId="1896DAEE" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w14:paraId="1896DAEE" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="64EDD549" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00B4708F" w:rsidRDefault="00426825" w:rsidP="00D30BC3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="131C4998" w14:textId="788D9E4B" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="131C4998" w14:textId="788D9E4B" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="591359975"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="00FD430F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F4015F3" w14:textId="77777777" w:rsidR="00426825" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="759E84E5" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="759E84E5" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6E599328" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00061C77" w:rsidRDefault="00426825" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Who will be accessing the environments?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6F564B" w14:textId="482D1839" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="7D6F564B" w14:textId="482D1839" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1823720481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="003B2B3A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff from other Government Departments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="334E89B0" w14:textId="1938406D" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="334E89B0" w14:textId="1938406D" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="875589171"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="003B2B3A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff from External Companies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6704E3F3" w14:textId="2FC8EBB4" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="6704E3F3" w14:textId="2FC8EBB4" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-248043632"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="003B2B3A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff from External Developers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41A9D844" w14:textId="77777777" w:rsidR="00426825" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BDA6D44" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w14:paraId="10D31427" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w14:paraId="10D31427" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D5D3210" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="0000075E" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5666CE" w14:textId="58977EE0" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="5B5666CE" w14:textId="58977EE0" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1514763181"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="00FD430F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CB2C242" w14:textId="77777777" w:rsidR="00426825" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="624E85BA" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="624E85BA" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70CDB606" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00061C77" w:rsidRDefault="00426825" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has external environment been accredited?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECD0249" w14:textId="65FFF4D6" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="1ECD0249" w14:textId="65FFF4D6" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-230079307"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="003B2B3A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No Accreditation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39DD78F8" w14:textId="66F5033F" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="39DD78F8" w14:textId="66F5033F" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="905343984"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="003B2B3A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Meets ISM Requirements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0076A2C1" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w14:paraId="358EE706" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w14:paraId="358EE706" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="796D1293" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00B4708F" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="686E8D2F" w14:textId="5A8F453F" w:rsidR="00426825" w:rsidRDefault="00000000" w:rsidP="00655895">
+          <w:p w14:paraId="686E8D2F" w14:textId="5A8F453F" w:rsidR="00426825" w:rsidRDefault="00E74E7A" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1471474676"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426825">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
             <w:r w:rsidR="00426825" w:rsidRPr="00FD430F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="742B209C" w14:textId="77777777" w:rsidR="00426825" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="3DFBFDCD" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="3DFBFDCD" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4641AFD0" w14:textId="34342EA3" w:rsidR="00426825" w:rsidRPr="00061C77" w:rsidRDefault="00426825" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How long is</w:t>
             </w:r>
             <w:r w:rsidR="009A120C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> test</w:t>
             </w:r>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> access required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6102A836" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="3DB5AEA5" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="3DB5AEA5" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="074487AE" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00061C77" w:rsidRDefault="00426825" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description of requirement and any other controls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B15C865" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="1F98546F" w14:textId="77777777" w:rsidTr="00655895">
+      <w:tr w:rsidR="00426825" w:rsidRPr="00D8255A" w14:paraId="1F98546F" w14:textId="77777777" w:rsidTr="758660D7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B0FDCF6" w14:textId="74EEE847" w:rsidR="007828FD" w:rsidRPr="00061C77" w:rsidRDefault="00426825" w:rsidP="007828FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -14243,122 +14578,130 @@
           </w:p>
           <w:p w14:paraId="5787D1AB" w14:textId="44944BF2" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="007828FD" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If offshore, please indicate the country. If Australia, please indicate the State/Territory.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10837E7E" w14:textId="77777777" w:rsidR="00426825" w:rsidRPr="00D8255A" w:rsidRDefault="00426825" w:rsidP="00655895">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="56ADE16E" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="56ADE16E" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="4E98CAEE" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Interaction Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="7A9585EC" w14:textId="77777777" w:rsidTr="00061C77">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="7A9585EC" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
           <w:p w14:paraId="67AE120C" w14:textId="557A0630" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please select the interaction model </w:t>
             </w:r>
             <w:r w:rsidR="002D4C6D" w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -14391,203 +14734,230 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1BF75571" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This information will help us understand how your app will connect to the My Health Record system</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="6957C080" w14:textId="77777777" w:rsidTr="00061C77">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="6957C080" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="553F9F93" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interaction model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="04D9B986" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Model 1. Consumer / Self-care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2FAF0B78" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Model 4. Consumer connection via platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="1F81CE60" w14:textId="77777777" w:rsidTr="00061C77">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="1F81CE60" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2721"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6680DA65" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Connection diagram</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7847441B" w14:textId="34EB651A" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:ind w:left="75"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="610CC3D5" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41C19E51" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:smallCaps/>
@@ -14623,50 +14993,56 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="490163" cy="1543900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3BE35E65" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CA921C9" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:noProof/>
@@ -14698,141 +15074,154 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="989200" cy="1281569"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="02DB3956" w14:textId="77777777" w:rsidTr="00D17F0A">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="02DB3956" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3D92063B" w14:textId="285B0A04" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Selected model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A8EE8FB" w14:textId="77777777" w:rsidR="00E61701" w:rsidRDefault="00E61701" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6822790E" w14:textId="77777777" w:rsidR="00E61701" w:rsidRDefault="00E61701" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48E5A25D" w14:textId="5A19A6DB" w:rsidR="00E61701" w:rsidRDefault="00000000" w:rsidP="00E61701">
+          <w:p w14:paraId="48E5A25D" w14:textId="5A19A6DB" w:rsidR="00E61701" w:rsidRDefault="00E74E7A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-713265075"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E61701">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Model 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2605CE0B" w14:textId="2105DF66" w:rsidR="00D8255A" w:rsidRDefault="00E61701" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -14855,603 +15244,677 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47BE2FD9" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0433638A" w14:textId="05647361" w:rsidR="00E61701" w:rsidRDefault="00000000" w:rsidP="00E61701">
+          <w:p w14:paraId="0433638A" w14:textId="05647361" w:rsidR="00E61701" w:rsidRDefault="00E74E7A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="767737221"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E61701">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Model 4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="663E65FB" w14:textId="1F6593BC" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00E61701">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="34AF3422" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="34AF3422" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2F3341FB" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">If Model 4 is selected, please provide the name, version number, and Fully Qualified Domain Name (FQDN) of the intermediary server </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C76F454" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="369" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of the intermediary server</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A88298F" w14:textId="6E9A529C" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="162F97C7" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="162F97C7" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="967"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="406FC662" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00EA7144">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1B1A62C3" w14:textId="77777777" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="369" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Version number of the intermediary server</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5E4B9F6A" w14:textId="31601AC4" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F15ED" w:rsidRPr="00D8255A" w14:paraId="39CA57A7" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="007F15ED" w:rsidRPr="00D8255A" w14:paraId="39CA57A7" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3ADE60D8" w14:textId="77777777" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0036171D" w14:textId="77777777" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="369" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Name of the intermediary server certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="36216271" w14:textId="4EEFA0DA" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F15ED" w:rsidRPr="00D8255A" w14:paraId="260744F7" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="007F15ED" w:rsidRPr="00D8255A" w14:paraId="260744F7" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2291784A" w14:textId="77777777" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="41C06176" w14:textId="4D007FB6" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="369" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Name of the intermediary server certificate issuer (intermediate certification authority)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C67B6A6" w14:textId="77777777" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="369" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="01D6BC6D" w14:textId="59FAA841" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F15ED" w:rsidRPr="00D8255A" w14:paraId="40CA642E" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="007F15ED" w:rsidRPr="00D8255A" w14:paraId="40CA642E" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7FED8761" w14:textId="77777777" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="505" w:hanging="505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="566F884D" w14:textId="77777777" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="369" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8255A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Name of the intermediary server certificate’s root certification authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0FCCD9C0" w14:textId="0015B662" w:rsidR="007F15ED" w:rsidRPr="00D8255A" w:rsidRDefault="007F15ED" w:rsidP="007F15ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="689D68A1" w14:textId="77777777" w:rsidTr="00426847">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="689D68A1" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2C8F8C4A" w14:textId="170DB1BE" w:rsidR="00D8255A" w:rsidRPr="00061C77" w:rsidRDefault="00D8255A" w:rsidP="00061C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
@@ -15487,227 +15950,220 @@
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> selected</w:t>
             </w:r>
             <w:r w:rsidRPr="00061C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">, please describe how your app will transact with the My Health Record system </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1A05B92B" w14:textId="3D42214D" w:rsidR="00D8255A" w:rsidRPr="00D8255A" w:rsidRDefault="00D8255A" w:rsidP="00A44A63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="6BE7FE4A" w14:textId="77777777" w:rsidTr="00D86455">
+      <w:tr w:rsidR="00D8255A" w:rsidRPr="00D8255A" w14:paraId="6BE7FE4A" w14:textId="77777777" w:rsidTr="758660D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3FF37E" w14:textId="382D3AFB" w:rsidR="00150DEB" w:rsidRDefault="00150DEB" w:rsidP="00150DEB">
+          <w:p w14:paraId="7E3FF37E" w14:textId="3D8878BB" w:rsidR="00150DEB" w:rsidRDefault="00150DEB" w:rsidP="758660D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150DEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
-            <w:r w:rsidR="00D8255A" w:rsidRPr="00150DEB">
+            <w:r w:rsidR="00D8255A" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Access to the </w:t>
             </w:r>
-            <w:r w:rsidR="0088090E">
+            <w:r w:rsidR="0088090E" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>My Health Record T</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0088090E" w:rsidRPr="00150DEB">
+              <w:t xml:space="preserve">My Health Record Test Environment </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8255A" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">est </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0088090E">
+              <w:t xml:space="preserve">is granted without limitation to any </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D8255A" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0088090E" w:rsidRPr="00150DEB">
+              <w:t>particular set</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D8255A" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">nvironment </w:t>
-[...12 lines deleted...]
-            <w:r w:rsidR="00D8255A" w:rsidRPr="00150DEB">
+              <w:t xml:space="preserve"> of FHIR®</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8255A" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidR="00D8255A" w:rsidRPr="00150DEB">
+            <w:r w:rsidR="00D8255A" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gateway interfaces. </w:t>
             </w:r>
-            <w:r w:rsidR="002B7190" w:rsidRPr="00150DEB">
+            <w:r w:rsidR="002B7190" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="007C7BFC" w:rsidRPr="00705D85">
+              <w:r w:rsidR="00787BED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>https://developer.digitalhealth.gov.au/my-health-record-fhir-gateway</w:t>
+                <w:t>https://implementer.digitalhealth.gov.au/my-health-record-fhir-gateway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="007C7BFC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002B7190" w:rsidRPr="00150DEB">
+            <w:r w:rsidR="002B7190" w:rsidRPr="758660D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>for the list of available interfaces.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79C3E9A9" w14:textId="2F44D22E" w:rsidR="00D8255A" w:rsidRPr="00150DEB" w:rsidRDefault="00D8255A" w:rsidP="00150DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150DEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -15857,75 +16313,76 @@
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="00804F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> support your request:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE3C7A" w:rsidRPr="007962CA" w14:paraId="1A1F5062" w14:textId="77777777" w:rsidTr="009615B2">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5B48FD03" w14:textId="7562FB65" w:rsidR="00FE3C7A" w:rsidRPr="00FF23A8" w:rsidRDefault="00000000" w:rsidP="00FE3C7A">
+          <w:p w14:paraId="5B48FD03" w14:textId="7562FB65" w:rsidR="00FE3C7A" w:rsidRPr="00FF23A8" w:rsidRDefault="00E74E7A" w:rsidP="00FE3C7A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-430039387"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00980316">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE3C7A" w:rsidRPr="00FE3C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE3C7A" w:rsidRPr="00FF23A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -15956,74 +16413,75 @@
               </w:rPr>
               <w:t>Evidence of legal business</w:t>
             </w:r>
             <w:r w:rsidR="00FE3C7A" w:rsidRPr="00FF23A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE3C7A" w:rsidRPr="00FE3C7A" w14:paraId="47EACF4F" w14:textId="77777777" w:rsidTr="00D86455">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="34E1724D" w14:textId="15013A7D" w:rsidR="00FE3C7A" w:rsidRDefault="00000000" w:rsidP="00FE3C7A">
+          <w:p w14:paraId="34E1724D" w14:textId="15013A7D" w:rsidR="00FE3C7A" w:rsidRDefault="00E74E7A" w:rsidP="00FE3C7A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2024696342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00980316">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE3C7A" w:rsidRPr="00FE3C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Part </w:t>
             </w:r>
             <w:r w:rsidR="00BA1697">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00FE3C7A" w:rsidRPr="00FE3C7A">
@@ -17120,51 +17578,77 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="026713AE" w14:textId="3D888820" w:rsidR="009E21AD" w:rsidRPr="007E3465" w:rsidRDefault="00CC717D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Ensure that the legal entity entered is correct for the signatory/ies in Part D.</w:t>
+              <w:t>Ensure that the legal entity entered is correct for the signatory/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Part D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="476ABEB2" w14:textId="77777777" w:rsidR="009E21AD" w:rsidRPr="007E3465" w:rsidRDefault="009E21AD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
@@ -17836,51 +18320,69 @@
             </w:pPr>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">As defined in section 5, </w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>My Health Records Act 2012</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Cth)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B83D1A" w:rsidRPr="007E3465" w14:paraId="58359A60" w14:textId="77777777" w:rsidTr="00B83D1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74B5B530" w14:textId="3F5E84A6" w:rsidR="009E21AD" w:rsidRPr="007E3465" w:rsidRDefault="00CC717D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -18247,52 +18749,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>the Portal Operator</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to test the connectivity between its mobile or web applications and the </w:t>
             </w:r>
             <w:r w:rsidR="002F04E6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>My Health Record Test Environment</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to simulate connection with the My Health Record system;</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> to simulate connection with the My Health Record </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>system;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="09A885D4" w14:textId="446F86C6" w:rsidR="009E21AD" w:rsidRPr="007E3465" w:rsidRDefault="009E21AD" w:rsidP="009E21AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="602" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">To allow </w:t>
             </w:r>
             <w:r w:rsidR="00CC717D">
@@ -18313,52 +18824,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the Portal Operator’s </w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnel to familiarise themselves with the simulated functioning of the My Health Record system in a secure </w:t>
             </w:r>
             <w:r w:rsidR="002F04E6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>My Health Record Test Environment</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that does not use real or ‘live’ data;</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> that does not use real or ‘live’ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>data;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="2122BA5C" w14:textId="56BC2EC5" w:rsidR="009E21AD" w:rsidRPr="007E3465" w:rsidRDefault="009E21AD" w:rsidP="009E21AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="602" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">To allow </w:t>
             </w:r>
             <w:r w:rsidR="00CC717D">
@@ -18894,90 +19414,120 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">“Real or live” data for the purposes of these Terms means data about any real person, and includes personal information or health information (as those terms are defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy Act 1988 </w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(Cth)</w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Privacy Act</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">)), healthcare identifiers or identifying information (as defined in the </w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Healthcare Identifiers Act 2010</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Cth) (</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>) (</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Healthcare Identifiers Act</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">) or any other information whatsoever, belonging to </w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">an individual, healthcare recipient, healthcare provider or healthcare provider organisation, including other identifying information (as those terms are defined in the </w:t>
             </w:r>
             <w:r w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
@@ -20567,52 +21117,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>the Portal Operator</w:t>
             </w:r>
             <w:r w:rsidR="009E21AD" w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">’s access to the </w:t>
             </w:r>
             <w:r w:rsidR="00CC717D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>My Health Record Test Environment</w:t>
             </w:r>
             <w:r w:rsidR="009E21AD" w:rsidRPr="007E3465">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> will be removed on and from the date of termination;</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> will be removed on and from the date of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009E21AD" w:rsidRPr="007E3465">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>termination;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="797D6A40" w14:textId="5B1C67C1" w:rsidR="009E21AD" w:rsidRPr="007E3465" w:rsidRDefault="00EB2221" w:rsidP="003B09E5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="602" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>the Portal Operator</w:t>
             </w:r>
             <w:r w:rsidR="009E21AD" w:rsidRPr="007E3465">
@@ -21382,148 +21941,150 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB2221" w:rsidRPr="00EB2221">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sign</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB2221">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this Part D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A42A1" w14:paraId="77A3CFCA" w14:textId="77777777" w:rsidTr="00EB2221">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B93E7F2" w14:textId="30A00CC8" w:rsidR="00EB2221" w:rsidRPr="00705D85" w:rsidRDefault="00000000" w:rsidP="006B3C14">
+          <w:p w14:paraId="3B93E7F2" w14:textId="30A00CC8" w:rsidR="00EB2221" w:rsidRPr="00705D85" w:rsidRDefault="00E74E7A" w:rsidP="006B3C14">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1587109759"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004A720E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EB2221" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB2221" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Part A</w:t>
             </w:r>
             <w:r w:rsidR="00EB2221" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is submitted</w:t>
             </w:r>
             <w:r w:rsidR="00EB2221" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on behalf of the Portal Operator.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A42A1" w14:paraId="30295EA4" w14:textId="77777777" w:rsidTr="00EB2221">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="39277CDE" w14:textId="2F4AEEEC" w:rsidR="006B3C14" w:rsidRPr="00705D85" w:rsidRDefault="00000000" w:rsidP="006B3C14">
+          <w:p w14:paraId="39277CDE" w14:textId="2F4AEEEC" w:rsidR="006B3C14" w:rsidRPr="00705D85" w:rsidRDefault="00E74E7A" w:rsidP="006B3C14">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="959297241"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006B3C14" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B3C14" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Part B is </w:t>
             </w:r>
@@ -21546,75 +22107,76 @@
             <w:r w:rsidR="00EB2221" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of the Portal Operator.</w:t>
             </w:r>
             <w:r w:rsidR="006B3C14" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A42A1" w14:paraId="7EA55101" w14:textId="77777777" w:rsidTr="00EB2221">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE6AAF0" w14:textId="19AE060B" w:rsidR="006B3C14" w:rsidRPr="00705D85" w:rsidRDefault="00000000" w:rsidP="006B3C14">
+          <w:p w14:paraId="0EE6AAF0" w14:textId="19AE060B" w:rsidR="006B3C14" w:rsidRPr="00705D85" w:rsidRDefault="00E74E7A" w:rsidP="006B3C14">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2138402942"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006B3C14" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B3C14" w:rsidRPr="00705D85">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Part C is a contract </w:t>
             </w:r>
@@ -22038,73 +22600,74 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A42A1" w14:paraId="275A7F89" w14:textId="77777777" w:rsidTr="005A42A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="299E3EE5" w14:textId="2B2BE63F" w:rsidR="005A42A1" w:rsidRDefault="00000000" w:rsidP="009615B2">
+          <w:p w14:paraId="299E3EE5" w14:textId="2B2BE63F" w:rsidR="005A42A1" w:rsidRDefault="00E74E7A" w:rsidP="009615B2">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="222023583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005A42A1">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A42A1" w:rsidRPr="009615B2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE BLOCK A: FOR </w:t>
             </w:r>
             <w:r w:rsidR="005A42A1">
               <w:rPr>
                 <w:b/>
@@ -22135,120 +22698,122 @@
     <w:p w14:paraId="3191EC99" w14:textId="78340806" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Signed for an on behalf of</w:t>
       </w:r>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462E8884" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="00000000" w:rsidP="005A42A1">
+    <w:p w14:paraId="462E8884" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="00E74E7A" w:rsidP="005A42A1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Contractor Name"/>
           <w:tag w:val="Contractor Name"/>
           <w:id w:val="275682337"/>
           <w:placeholder>
             <w:docPart w:val="324A61A7AD8C49D5AE52C725E3CED219"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:xpath="/root[1]/ContractorName[1]" w:storeItemID="{E9C1BD69-6A56-409C-AAF3-8A269AD94972}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A42A1" w:rsidRPr="005A42A1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="02380F1E" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="Contractor ABN"/>
           <w:tag w:val="Contractor ABN"/>
           <w:id w:val="782386329"/>
           <w:placeholder>
             <w:docPart w:val="B4E0BF6D093A442D85ABEC82B00783C5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:xpath="/root[1]/ContractorABN[1]" w:storeItemID="{E9C1BD69-6A56-409C-AAF3-8A269AD94972}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005A42A1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA8993D" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -22602,73 +23167,74 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A42A1" w14:paraId="0D90081A" w14:textId="77777777" w:rsidTr="005A42A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="31AE7A21" w14:textId="066A2F48" w:rsidR="005A42A1" w:rsidRPr="009615B2" w:rsidRDefault="00000000" w:rsidP="009615B2">
+          <w:p w14:paraId="31AE7A21" w14:textId="066A2F48" w:rsidR="005A42A1" w:rsidRPr="009615B2" w:rsidRDefault="00E74E7A" w:rsidP="009615B2">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="931851146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004A720E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005A42A1">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A42A1" w:rsidRPr="009615B2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE BLOCK B: FOR </w:t>
             </w:r>
             <w:r w:rsidR="005A42A1">
               <w:rPr>
                 <w:b/>
@@ -22699,122 +23265,124 @@
     <w:p w14:paraId="7251B419" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Signed for an on behalf of</w:t>
       </w:r>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554E83F2" w14:textId="7ADE3449" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="00000000" w:rsidP="005A42A1">
+    <w:p w14:paraId="554E83F2" w14:textId="7ADE3449" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="00E74E7A" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Contractor Name"/>
           <w:tag w:val="Contractor Name"/>
           <w:id w:val="2069070581"/>
           <w:placeholder>
             <w:docPart w:val="12F4D4AD0DCE4E22B0A746CA20CC907C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:xpath="/root[1]/ContractorName[1]" w:storeItemID="{E9C1BD69-6A56-409C-AAF3-8A269AD94972}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A42A1" w:rsidRPr="005A42A1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A42A1" w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4028B20E" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="Contractor ABN"/>
           <w:tag w:val="Contractor ABN"/>
           <w:id w:val="1656422922"/>
           <w:placeholder>
             <w:docPart w:val="E7A57F96A54541CAB5D9C847D820E116"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:xpath="/root[1]/ContractorABN[1]" w:storeItemID="{E9C1BD69-6A56-409C-AAF3-8A269AD94972}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005A42A1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7443A670" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">in accordance with the requirements of section 127 of the </w:t>
@@ -23016,73 +23584,74 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A42A1" w14:paraId="1E6C5D30" w14:textId="77777777" w:rsidTr="005A42A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="49FF0F71" w14:textId="65668A9F" w:rsidR="005A42A1" w:rsidRDefault="00000000" w:rsidP="005A42A1">
+          <w:p w14:paraId="49FF0F71" w14:textId="65668A9F" w:rsidR="005A42A1" w:rsidRDefault="00E74E7A" w:rsidP="005A42A1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1834419609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E61701">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005A42A1">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A42A1" w:rsidRPr="009615B2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SIGNATURE BLOCK C: FOR A CORPORATE TRUSTEE OF A TRUST</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7671D1BF" w14:textId="432573D5" w:rsidR="005A42A1" w:rsidRPr="009615B2" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
             <w:pPr>
@@ -23269,76 +23838,77 @@
     <w:p w14:paraId="0770D3AF" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Signed for an on behalf of</w:t>
       </w:r>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE44AF5" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="00000000" w:rsidP="005A42A1">
+    <w:p w14:paraId="5DE44AF5" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="00E74E7A" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Contractor Name"/>
           <w:tag w:val="Contractor Name"/>
           <w:id w:val="2050032369"/>
           <w:placeholder>
             <w:docPart w:val="B95E1A5FC0344F03B2E3689A36C60EB0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:xpath="/root[1]/ContractorName[1]" w:storeItemID="{E9C1BD69-6A56-409C-AAF3-8A269AD94972}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A42A1" w:rsidRPr="005A42A1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1A1C7CBC" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -23346,50 +23916,51 @@
         <w:t>ABN</w:t>
       </w:r>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="Contractor ABN"/>
           <w:tag w:val="Contractor ABN"/>
           <w:id w:val="1970392356"/>
           <w:placeholder>
             <w:docPart w:val="D3B39A0D30BB411EB8E73A38588E67D5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:xpath="/root[1]/ContractorABN[1]" w:storeItemID="{E9C1BD69-6A56-409C-AAF3-8A269AD94972}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005A42A1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EA0912" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23481,57 +24052,59 @@
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D4D3BB" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A42A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>by:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7DCB6AF9" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FD3BB94" w14:textId="77777777" w:rsidR="005A42A1" w:rsidRPr="005A42A1" w:rsidRDefault="005A42A1" w:rsidP="005A42A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
           <w:tab w:val="right" w:pos="5642"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:ind w:left="-56"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -24275,56 +24848,65 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004396D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Psychologist</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22AD8E4D" w14:textId="77777777" w:rsidR="00A80630" w:rsidRDefault="00A80630" w:rsidP="00C478BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0004396D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Trade marks attorney</w:t>
+              <w:t>Trade marks</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0004396D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attorney</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7738D5B1" w14:textId="77777777" w:rsidR="00A80630" w:rsidRPr="0004396D" w:rsidRDefault="00A80630" w:rsidP="00C478BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004396D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Veterinary surgeon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -24377,51 +24959,73 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004396D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A person who is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>enrolled on the roll of the Supreme Court of a state or territory, or the High Court of Australia, as a legal practitioner (however described).</w:t>
+              <w:t xml:space="preserve">enrolled on the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>roll</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the Supreme Court of a state or territory, or the High Court of Australia, as a legal practitioner (however described).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A80630" w:rsidRPr="0004396D" w14:paraId="5F6601A9" w14:textId="77777777" w:rsidTr="00C478BA">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E6DB6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="098571A8" w14:textId="77777777" w:rsidR="00A80630" w:rsidRPr="0004396D" w:rsidRDefault="00A80630" w:rsidP="00C478BA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
@@ -24588,51 +25192,67 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the Institute of Public Accountants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14107B63" w14:textId="77777777" w:rsidR="00A80630" w:rsidRDefault="00A80630" w:rsidP="00C478BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004895">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Agent of the Australian Postal Corporation who is in charge of an office supplying postal services to the public</w:t>
+              <w:t xml:space="preserve">Agent of the Australian Postal Corporation who </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00004895">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>is in charge of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00004895">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an office supplying postal services to the public</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="575A4ACC" w14:textId="77777777" w:rsidR="00A80630" w:rsidRDefault="00A80630" w:rsidP="00C478BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004895">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">APS employee engaged on an ongoing basis with 5 or more years of continuous service who is not specified in another item of this </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -25409,51 +26029,69 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>an officer or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70CED3F1" w14:textId="77777777" w:rsidR="00A80630" w:rsidRDefault="00A80630" w:rsidP="00C478BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD23AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">a non commissioned officer within the meaning of the </w:t>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD23AD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>non commissioned</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CD23AD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> officer within the meaning of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD23AD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Defence Force Discipline Act 1982</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD23AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with 5 or more years of continuous service</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49A5B3AB" w14:textId="77777777" w:rsidR="00A80630" w:rsidRDefault="00A80630" w:rsidP="00C478BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="54"/>
               </w:numPr>
@@ -26181,98 +26819,103 @@
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 1" descr="Contact details, disclaimer, document control, copyright statement and acknowledgements."/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127115" cy="3473450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="44D0A9CC" w14:textId="013FA3FD" w:rsidR="00A46E0E" w:rsidRDefault="00A46E0E" w:rsidP="00B82A66">
+                          <w:p w14:paraId="44D0A9CC" w14:textId="098DD961" w:rsidR="00A46E0E" w:rsidRDefault="00A46E0E" w:rsidP="00B82A66">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00186B38">
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Publication date:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00186B38">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rStyle w:val="DateChar"/>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:alias w:val="Date Of Approval"/>
                                 <w:tag w:val="DateOfApproval"/>
                                 <w:id w:val="-2092306711"/>
                                 <w:placeholder>
                                   <w:docPart w:val="E762134985414AF6BCD8CFEE0DF3D2FA"/>
                                 </w:placeholder>
                                 <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-                                <w:date w:fullDate="2025-03-11T00:00:00Z">
+                                <w:date w:fullDate="2026-03-16T00:00:00Z">
                                   <w:dateFormat w:val="d MMMM yyyy"/>
                                   <w:lid w:val="en-AU"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
+                              <w:sdtEndPr>
+                                <w:rPr>
+                                  <w:rStyle w:val="DateChar"/>
+                                </w:rPr>
+                              </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidR="00092AEE">
+                                <w:r w:rsidR="003C6175">
                                   <w:rPr>
                                     <w:rStyle w:val="DateChar"/>
                                     <w:noProof/>
                                   </w:rPr>
-                                  <w:t>11 March 2025</w:t>
+                                  <w:t>16 March 2026</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidRPr="00186B38">
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                                 <w:noProof/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00186B38">
                               <w:rPr>
                                 <w:rStyle w:val="InstructionsChar"/>
                               </w:rPr>
                               <w:t>This date should be the latest approval date. If the document has been through multiple approvals/releases, include a version history table as the last section above.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006D72DD">
                               <w:rPr>
                                 <w:rStyle w:val="InstructionsChar"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="140ED7FF" w14:textId="77777777" w:rsidR="00A46E0E" w:rsidRPr="009F6218" w:rsidRDefault="00A46E0E" w:rsidP="00A87CFE">
@@ -26550,71 +27193,72 @@
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> – </w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">without the permission of </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>the Australian Digital Health Agency</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>. All copies of this document must include the copyright and other information contained on this page.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0F40963F" w14:textId="77777777" w:rsidR="00A46E0E" w:rsidRPr="005A37F1" w:rsidRDefault="00000000" w:rsidP="00B82A66">
+                          <w:p w14:paraId="0F40963F" w14:textId="77777777" w:rsidR="00A46E0E" w:rsidRPr="005A37F1" w:rsidRDefault="00E74E7A" w:rsidP="00B82A66">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="Protective marking"/>
                                 <w:tag w:val="Protective marking"/>
                                 <w:id w:val="-565562829"/>
                                 <w:placeholder>
                                   <w:docPart w:val="28F301C416CE42F4AD5B851592E54689"/>
                                 </w:placeholder>
                                 <w:dataBinding w:xpath="/root[1]/ProtectiveMarking[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
                                 <w:comboBox w:lastValue="">
                                   <w:listItem w:displayText="OFFICIAL" w:value="OFFICIAL"/>
                                   <w:listItem w:displayText="OFFICIAL: Sensitive" w:value="OFFICIAL: Sensitive"/>
                                 </w:comboBox>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A46E0E">
                                   <w:t>OFFICIAL</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="00A46E0E">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3BD0B804" w14:textId="77777777" w:rsidR="00A46E0E" w:rsidRDefault="00A46E0E" w:rsidP="00DF432E">
                             <w:pPr>
                               <w:pStyle w:val="Smallprintbold"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Acknowledgements</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="46633B4C" w14:textId="5331C541" w:rsidR="00A46E0E" w:rsidRDefault="00A46E0E" w:rsidP="00B82A66">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
@@ -26637,103 +27281,103 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6E553686" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Contact details, disclaimer, document control, copyright statement and acknowledgements." style="position:absolute;margin-left:-2.2pt;margin-top:-277.85pt;width:482.45pt;height:273.5pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/AddQMgIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxzn0W5GnCJLkWFA&#10;0BZIh54VWYqNSaIgKbGzXz9KcR7odhp2kUmR4uP7SM8eOq3IQTjfgClpPhhSIgyHqjG7kv54XX36&#10;TIkPzFRMgRElPQpPH+YfP8xaW4gR1KAq4QgGMb5obUnrEGyRZZ7XQjM/ACsMGiU4zQKqbpdVjrUY&#10;XatsNBzeZS24yjrgwnu8fTwZ6TzFl1Lw8CylF4GokmJtIZ0undt4ZvMZK3aO2brhfRnsH6rQrDGY&#10;9BLqkQVG9q75I5RuuAMPMgw46AykbLhIPWA3+fBdN5uaWZF6QXC8vcDk/19Y/nTY2BdHQvcVOiQw&#10;AtJaX3i8jP100un4xUoJ2hHC4wU20QXC8fIuH93n+ZQSjrbx5H48mSZgs+tz63z4JkCTKJTUIS8J&#10;LnZY+4Ap0fXsErMZWDVKJW6UIS2mGGPIaPGgmioaoxKfLJUjB4bsbhXjP2P5GOvGCzVlorNI09Cn&#10;u7YYpdBtu77vLVRHhMPBaVK85asGs6yZDy/M4WggAjju4RkPqQBLg16ipAb362/30R8ZQyslLY5a&#10;SQ3uAiXqu0Emv+STSZzMpEym9yNU3K1le2sxe70E7DbHtbI8idE/qLMoHeg33IlFzIkmZjhmLmk4&#10;i8twGn/cKS4Wi+SEs2hZWJuN5TH0GdvX7o0523MWkO4nOI8kK95Rd/KNLw0s9gFkk3iN8J4wRWKi&#10;gnOcKOp3Li7KrZ68rn+G+W8AAAD//wMAUEsDBBQABgAIAAAAIQBjMglU4gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtAbTdK02lDQlzQ0Momccwa01RrkqrJuvL2mBOc&#10;LNuffn8uVpPt2IhDaL2TcD8XwNDVXreukbD/eJktgYWonFaddyjhGwOsyuurQuXaX9wOxyo2jEJc&#10;yJUEE2Ofcx5qg1aFue/R0e7LD1ZFaoeG60FdKNx2/EGIjFvVOrpgVI/PButTdbYSNs3r+3gYPzdV&#10;lq3N210ynbZiJ+XtzbR+AhZxin8w/OqTOpTkdPRnpwPrJMyShEiqaZougBHxmIkU2JFGywXwsuD/&#10;Xyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP8B11AyAgAAYQQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGMyCVTiAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="44D0A9CC" w14:textId="013FA3FD" w:rsidR="00A46E0E" w:rsidRDefault="00A46E0E" w:rsidP="00B82A66">
+                    <w:p w14:paraId="44D0A9CC" w14:textId="098DD961" w:rsidR="00A46E0E" w:rsidRDefault="00A46E0E" w:rsidP="00B82A66">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:rStyle w:val="DateChar"/>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00186B38">
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>Publication date:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00186B38">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rStyle w:val="DateChar"/>
                             <w:noProof/>
                           </w:rPr>
                           <w:alias w:val="Date Of Approval"/>
                           <w:tag w:val="DateOfApproval"/>
                           <w:id w:val="-2092306711"/>
                           <w:placeholder>
                             <w:docPart w:val="E762134985414AF6BCD8CFEE0DF3D2FA"/>
                           </w:placeholder>
                           <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-                          <w:date w:fullDate="2025-03-11T00:00:00Z">
+                          <w:date w:fullDate="2026-03-16T00:00:00Z">
                             <w:dateFormat w:val="d MMMM yyyy"/>
                             <w:lid w:val="en-AU"/>
                             <w:storeMappedDataAs w:val="dateTime"/>
                             <w:calendar w:val="gregorian"/>
                           </w:date>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
                             <w:rStyle w:val="DateChar"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
-                          <w:r w:rsidR="00092AEE">
+                          <w:r w:rsidR="003C6175">
                             <w:rPr>
                               <w:rStyle w:val="DateChar"/>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>11 March 2025</w:t>
+                            <w:t>16 March 2026</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidRPr="00186B38">
                         <w:rPr>
                           <w:rStyle w:val="DateChar"/>
                           <w:noProof/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00186B38">
                         <w:rPr>
                           <w:rStyle w:val="InstructionsChar"/>
                         </w:rPr>
                         <w:t>This date should be the latest approval date. If the document has been through multiple approvals/releases, include a version history table as the last section above.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006D72DD">
                         <w:rPr>
                           <w:rStyle w:val="InstructionsChar"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="140ED7FF" w14:textId="77777777" w:rsidR="00A46E0E" w:rsidRPr="009F6218" w:rsidRDefault="00A46E0E" w:rsidP="00A87CFE">
@@ -27011,51 +27655,51 @@
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> – </w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F025A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve">without the permission of </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>the Australian Digital Health Agency</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F025A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>. All copies of this document must include the copyright and other information contained on this page.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0F40963F" w14:textId="77777777" w:rsidR="00A46E0E" w:rsidRPr="005A37F1" w:rsidRDefault="00092AEE" w:rsidP="00B82A66">
+                    <w:p w14:paraId="0F40963F" w14:textId="77777777" w:rsidR="00A46E0E" w:rsidRPr="005A37F1" w:rsidRDefault="002A1352" w:rsidP="00B82A66">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:rStyle w:val="DateChar"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Protective marking"/>
                           <w:tag w:val="Protective marking"/>
                           <w:id w:val="-565562829"/>
                           <w:placeholder>
                             <w:docPart w:val="28F301C416CE42F4AD5B851592E54689"/>
                           </w:placeholder>
                           <w:dataBinding w:xpath="/root[1]/ProtectiveMarking[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
                           <w:comboBox w:lastValue="">
                             <w:listItem w:displayText="OFFICIAL" w:value="OFFICIAL"/>
                             <w:listItem w:displayText="OFFICIAL: Sensitive" w:value="OFFICIAL: Sensitive"/>
                           </w:comboBox>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A46E0E">
                             <w:t>OFFICIAL</w:t>
                           </w:r>
@@ -27097,58 +27741,58 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007D4297" w:rsidRPr="009615B2" w:rsidSect="009615B2">
       <w:headerReference w:type="default" r:id="rId31"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0833513E" w14:textId="77777777" w:rsidR="00B33590" w:rsidRDefault="00B33590" w:rsidP="00763374">
+    <w:p w14:paraId="3143EF25" w14:textId="77777777" w:rsidR="000418AD" w:rsidRDefault="000418AD" w:rsidP="00763374">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A0077B5" w14:textId="77777777" w:rsidR="00B33590" w:rsidRDefault="00B33590" w:rsidP="00763374">
+    <w:p w14:paraId="50B3A92B" w14:textId="77777777" w:rsidR="000418AD" w:rsidRDefault="000418AD" w:rsidP="00763374">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -27171,91 +27815,99 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BFBDA37" w14:textId="67F600B4" w:rsidR="00A46E0E" w:rsidRDefault="00A46E0E" w:rsidP="00140AF1">
+  <w:p w14:paraId="0BFBDA37" w14:textId="3519DACB" w:rsidR="00A46E0E" w:rsidRDefault="00A46E0E" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="400"/>
     </w:pPr>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
@@ -27323,84 +27975,86 @@
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val="DocStatus"/>
         <w:id w:val="776370498"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="1D84E2D5F50A47CF8485C9F624CA9237"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="Approved">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Draft" w:value="Draft"/>
           <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
           <w:listItem w:displayText="Approved" w:value="Approved"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00973ED2">
+        <w:r w:rsidR="00225FC1">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Approved</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00877406">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Audience"/>
         <w:tag w:val="Audience"/>
         <w:id w:val="751858182"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E762134985414AF6BCD8CFEE0DF3D2FA"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Audience[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="for external">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="for internal" w:value="for internal"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>for external</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00877406">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Intended use of approved document"/>
         <w:tag w:val="IntendedUse"/>
         <w:id w:val="-1537964430"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="28F301C416CE42F4AD5B851592E54689"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/IntendedUse[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
@@ -27423,65 +28077,66 @@
       <w:sdtContent>
         <w:r>
           <w:t>use</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008C4956">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date of approval (complete AFTER approval)"/>
         <w:tag w:val="DateOfApproval"/>
         <w:id w:val="803659021"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="F0FDA81673D242B1952335CB51159107"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-        <w:date w:fullDate="2025-03-11T00:00:00Z">
+        <w:date w:fullDate="2026-03-16T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00092AEE">
-          <w:t>11 March 2025</w:t>
+        <w:r w:rsidR="003C6175">
+          <w:t>16 March 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="57EF1A04" w14:textId="0D501951" w:rsidR="00A46E0E" w:rsidRPr="00FE1CAE" w:rsidRDefault="00000000" w:rsidP="00FE1CAE">
+  <w:p w14:paraId="57EF1A04" w14:textId="10A3D654" w:rsidR="00A46E0E" w:rsidRPr="00FE1CAE" w:rsidRDefault="00E74E7A" w:rsidP="00FE1CAE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Draft version number"/>
         <w:tag w:val="DocumentVersionNumber"/>
         <w:id w:val="-1489931029"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="FCDD525688E44B448E8473D890D06DF7"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DraftVersionNumber[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue=" ">
           <w:listItem w:displayText="Select the version number or select blank for approved document" w:value="Select the version number or select blank for approved document"/>
           <w:listItem w:displayText=" " w:value=" "/>
           <w:listItem w:displayText="Draft version 001" w:value="Draft version 001"/>
           <w:listItem w:displayText="Draft version 002" w:value="Draft version 002"/>
           <w:listItem w:displayText="Draft version 003" w:value="Draft version 003"/>
           <w:listItem w:displayText="Draft version 004" w:value="Draft version 004"/>
           <w:listItem w:displayText="Draft version 005" w:value="Draft version005"/>
@@ -27505,160 +28160,164 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00FE1CAE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00FE1CAE">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00FE1CAE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Document identifier"/>
         <w:tag w:val="DocumentID"/>
         <w:id w:val="1558743252"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="43ABF43648EC4DE68A02F7363B23CDBC"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00092AEE">
-          <w:t xml:space="preserve">DH-4123:2025 </w:t>
+        <w:r w:rsidR="00A02C2A">
+          <w:t>DH-4311-2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6467A683" w14:textId="2417EC99" w:rsidR="00A46E0E" w:rsidRDefault="00000000" w:rsidP="00140AF1">
+  <w:p w14:paraId="6467A683" w14:textId="2D2F07F6" w:rsidR="00A46E0E" w:rsidRDefault="00E74E7A" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="400"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date of approval (complete AFTER approval)"/>
         <w:tag w:val="DateOfApproval"/>
         <w:id w:val="-1413391564"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="5BAF23F8B4AE4A298989753A5E0A4554"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-        <w:date w:fullDate="2025-03-11T00:00:00Z">
+        <w:date w:fullDate="2026-03-16T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00092AEE">
-          <w:t>11 March 2025</w:t>
+        <w:r w:rsidR="003C6175">
+          <w:t>16 March 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00A46E0E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A46E0E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val="DocStatus"/>
         <w:id w:val="1004325696"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="803C677FF44E46DC8E50D2713ED78BB1"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="Approved">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Draft" w:value="Draft"/>
           <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
           <w:listItem w:displayText="Approved" w:value="Approved"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00973ED2">
+        <w:r w:rsidR="00225FC1">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Approved</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00877406">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Audience"/>
         <w:tag w:val="Audience"/>
         <w:id w:val="-995255661"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="82E1676C2F364E2690A1ADF1BB936638"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Audience[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:comboBox w:lastValue="for external">
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="for internal" w:value="for internal"/>
           <w:listItem w:displayText=" " w:value="  "/>
         </w:comboBox>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A46E0E">
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>for external</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00A46E0E">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Intended use of approved document"/>
         <w:tag w:val="IntendedUse"/>
         <w:id w:val="1316214609"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="446237687F0B49E595ABB4CA9907FB48"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/IntendedUse[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
@@ -27747,88 +28406,83 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A46E0E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00E20277">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="776BDB55" w14:textId="1B94BC50" w:rsidR="00A46E0E" w:rsidRPr="00F43CA7" w:rsidRDefault="00000000" w:rsidP="00140AF1">
+  <w:p w14:paraId="776BDB55" w14:textId="674EC51C" w:rsidR="00A46E0E" w:rsidRPr="00F43CA7" w:rsidRDefault="00E74E7A" w:rsidP="00140AF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Document identifier"/>
         <w:tag w:val="DocumentID"/>
         <w:id w:val="-1846627821"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="45BC783058EE4D6E85E872CCF01AE9AB"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00C478BA">
+        <w:r w:rsidR="00A02C2A">
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>DH-</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve">4123:2025 </w:t>
+          <w:t>DH-4311-2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00B60FCA">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00F43CA7">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00F43CA7">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
@@ -27871,58 +28525,58 @@
         <w:r w:rsidR="00A46E0E">
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23411EE6" w14:textId="77777777" w:rsidR="00092AEE" w:rsidRDefault="00092AEE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2288EB03" w14:textId="77777777" w:rsidR="00B33590" w:rsidRDefault="00B33590" w:rsidP="00763374">
+    <w:p w14:paraId="5D01E8FD" w14:textId="77777777" w:rsidR="000418AD" w:rsidRDefault="000418AD" w:rsidP="00763374">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C6CE7BF" w14:textId="77777777" w:rsidR="00B33590" w:rsidRDefault="00B33590" w:rsidP="00763374">
+    <w:p w14:paraId="105B87FF" w14:textId="77777777" w:rsidR="000418AD" w:rsidRDefault="000418AD" w:rsidP="00763374">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="527825DE" w14:textId="77777777" w:rsidR="00A46E0E" w:rsidRPr="007962CA" w:rsidRDefault="00A46E0E" w:rsidP="00ED6E73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="007962CA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007962CA">
         <w:t xml:space="preserve"> FHIR is a registered trademark of Health Level Seven International.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="66519E8C" w14:textId="083D6D37" w:rsidR="007372DC" w:rsidRDefault="007372DC" w:rsidP="00790833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -28131,117 +28785,117 @@
       <w:rPr>
         <w:rStyle w:val="BodyTextChar"/>
         <w:color w:val="A3A2A6"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD680B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EEF02F8" w14:textId="77777777" w:rsidR="00092AEE" w:rsidRDefault="00092AEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FFAC630" w14:textId="482C927D" w:rsidR="00A46E0E" w:rsidRPr="00137837" w:rsidRDefault="00000000" w:rsidP="00062598">
+  <w:p w14:paraId="0FFAC630" w14:textId="7A9F8932" w:rsidR="00A46E0E" w:rsidRPr="00137837" w:rsidRDefault="00E74E7A" w:rsidP="00062598">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="600"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Subject"/>
         <w:tag w:val=""/>
         <w:id w:val="560222303"/>
         <w:placeholder>
           <w:docPart w:val="8BDED72FA6764D7CAF302B50174B6444"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Subject[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00167998">
           <w:t xml:space="preserve">My Health Record </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00A46E0E" w:rsidRPr="00A94CA2">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A46E0E">
       <w:br/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1446463978"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="63D06921A2974D2182EE165A6F2B8054"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Title[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A46E0E">
           <w:t>Portal Operator Registration Form (PORF)</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00A46E0E">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Version"/>
         <w:tag w:val="Version"/>
         <w:id w:val="-2023463911"/>
         <w:placeholder>
           <w:docPart w:val="E29C68048B9D4706B8942E41C558F51B"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocVersion[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00C478BA">
-[...3 lines deleted...]
-          <w:t>5</w:t>
+        <w:r w:rsidR="00225FC1">
+          <w:t>v5.6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013D1E7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B3FE891C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -34187,325 +34841,336 @@
   <w:num w:numId="49" w16cid:durableId="351805751">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="924344452">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="84108908">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1420954372">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1963686715">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1986230181">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D349A"/>
     <w:rsid w:val="0000075E"/>
     <w:rsid w:val="00001A41"/>
     <w:rsid w:val="00003637"/>
     <w:rsid w:val="00004360"/>
     <w:rsid w:val="0000532A"/>
     <w:rsid w:val="00012AF6"/>
     <w:rsid w:val="000133CB"/>
     <w:rsid w:val="0001403A"/>
     <w:rsid w:val="00015FF3"/>
     <w:rsid w:val="00027ACE"/>
     <w:rsid w:val="00031F12"/>
     <w:rsid w:val="00032580"/>
     <w:rsid w:val="0003294A"/>
     <w:rsid w:val="00032BD2"/>
     <w:rsid w:val="000367BD"/>
     <w:rsid w:val="00037628"/>
     <w:rsid w:val="00037ED4"/>
+    <w:rsid w:val="000418AD"/>
     <w:rsid w:val="000425C3"/>
     <w:rsid w:val="000431F7"/>
     <w:rsid w:val="00044D4D"/>
     <w:rsid w:val="000500EE"/>
     <w:rsid w:val="000525D3"/>
     <w:rsid w:val="00052EE7"/>
     <w:rsid w:val="00054768"/>
     <w:rsid w:val="0005688D"/>
     <w:rsid w:val="00056FA4"/>
     <w:rsid w:val="00057031"/>
     <w:rsid w:val="00060D23"/>
     <w:rsid w:val="00061C77"/>
     <w:rsid w:val="0006251D"/>
     <w:rsid w:val="00062598"/>
     <w:rsid w:val="00062969"/>
     <w:rsid w:val="000647C4"/>
     <w:rsid w:val="00064B59"/>
     <w:rsid w:val="00066A39"/>
     <w:rsid w:val="00071E6D"/>
     <w:rsid w:val="00071EEE"/>
     <w:rsid w:val="0007207E"/>
     <w:rsid w:val="000734EB"/>
     <w:rsid w:val="000735D1"/>
     <w:rsid w:val="00075472"/>
     <w:rsid w:val="00075E53"/>
     <w:rsid w:val="00083E47"/>
     <w:rsid w:val="00087C1D"/>
     <w:rsid w:val="0009067C"/>
     <w:rsid w:val="00091948"/>
     <w:rsid w:val="00092AEE"/>
     <w:rsid w:val="000957E7"/>
     <w:rsid w:val="000959AC"/>
     <w:rsid w:val="00095BA6"/>
     <w:rsid w:val="000976F9"/>
     <w:rsid w:val="0009771B"/>
     <w:rsid w:val="000A2380"/>
     <w:rsid w:val="000A3D95"/>
     <w:rsid w:val="000A56EF"/>
     <w:rsid w:val="000B1DED"/>
     <w:rsid w:val="000B415B"/>
     <w:rsid w:val="000B5067"/>
+    <w:rsid w:val="000B513E"/>
     <w:rsid w:val="000B6F5F"/>
+    <w:rsid w:val="000B7132"/>
     <w:rsid w:val="000C0134"/>
     <w:rsid w:val="000C6DCB"/>
     <w:rsid w:val="000D0626"/>
     <w:rsid w:val="000D361C"/>
     <w:rsid w:val="000D3A36"/>
     <w:rsid w:val="000E003F"/>
     <w:rsid w:val="000E0B25"/>
     <w:rsid w:val="000E3776"/>
+    <w:rsid w:val="000E3A0A"/>
     <w:rsid w:val="000E5AEC"/>
     <w:rsid w:val="000E7542"/>
     <w:rsid w:val="000F0F8A"/>
     <w:rsid w:val="000F208C"/>
     <w:rsid w:val="000F22BC"/>
     <w:rsid w:val="000F2FFF"/>
     <w:rsid w:val="000F51A3"/>
     <w:rsid w:val="000F5D99"/>
     <w:rsid w:val="000F74B3"/>
     <w:rsid w:val="00100F65"/>
     <w:rsid w:val="00102A32"/>
     <w:rsid w:val="0010380A"/>
     <w:rsid w:val="00105BBB"/>
     <w:rsid w:val="00105D9B"/>
     <w:rsid w:val="00106CF4"/>
     <w:rsid w:val="001073D6"/>
     <w:rsid w:val="00110044"/>
     <w:rsid w:val="00110900"/>
     <w:rsid w:val="00111EB3"/>
     <w:rsid w:val="00111FBD"/>
     <w:rsid w:val="00112122"/>
     <w:rsid w:val="001155CA"/>
     <w:rsid w:val="00115BD9"/>
     <w:rsid w:val="001175E0"/>
     <w:rsid w:val="00117B49"/>
     <w:rsid w:val="001209FE"/>
     <w:rsid w:val="00130DBB"/>
     <w:rsid w:val="00131857"/>
     <w:rsid w:val="00132193"/>
     <w:rsid w:val="001361ED"/>
     <w:rsid w:val="00136C2C"/>
     <w:rsid w:val="00136D1C"/>
     <w:rsid w:val="00137095"/>
     <w:rsid w:val="00137837"/>
     <w:rsid w:val="00137BFB"/>
     <w:rsid w:val="00137DDD"/>
     <w:rsid w:val="00140AF1"/>
     <w:rsid w:val="00140F86"/>
     <w:rsid w:val="00143A54"/>
     <w:rsid w:val="0014457F"/>
     <w:rsid w:val="00145787"/>
     <w:rsid w:val="00150DEB"/>
     <w:rsid w:val="00152C3E"/>
     <w:rsid w:val="00153006"/>
+    <w:rsid w:val="001556B0"/>
     <w:rsid w:val="00157F60"/>
     <w:rsid w:val="00160570"/>
     <w:rsid w:val="00161067"/>
     <w:rsid w:val="0016497D"/>
     <w:rsid w:val="00165482"/>
     <w:rsid w:val="001662D9"/>
     <w:rsid w:val="00166EC1"/>
     <w:rsid w:val="00167998"/>
     <w:rsid w:val="00170783"/>
     <w:rsid w:val="0017191A"/>
     <w:rsid w:val="00183FAB"/>
     <w:rsid w:val="001848D3"/>
     <w:rsid w:val="001857A7"/>
     <w:rsid w:val="00186B38"/>
     <w:rsid w:val="0018773B"/>
     <w:rsid w:val="00187D8A"/>
     <w:rsid w:val="001911C4"/>
     <w:rsid w:val="00191C78"/>
     <w:rsid w:val="0019507C"/>
     <w:rsid w:val="001972DA"/>
     <w:rsid w:val="001A2D85"/>
     <w:rsid w:val="001A2E07"/>
     <w:rsid w:val="001A3263"/>
     <w:rsid w:val="001A7F24"/>
     <w:rsid w:val="001B1CDD"/>
     <w:rsid w:val="001B2156"/>
     <w:rsid w:val="001B5E85"/>
     <w:rsid w:val="001B6784"/>
     <w:rsid w:val="001B6823"/>
     <w:rsid w:val="001B72E0"/>
     <w:rsid w:val="001B771E"/>
     <w:rsid w:val="001C0302"/>
     <w:rsid w:val="001C2163"/>
     <w:rsid w:val="001C2997"/>
     <w:rsid w:val="001C4614"/>
     <w:rsid w:val="001C5C7F"/>
     <w:rsid w:val="001D0B69"/>
     <w:rsid w:val="001D17B1"/>
     <w:rsid w:val="001D19C2"/>
     <w:rsid w:val="001D349A"/>
     <w:rsid w:val="001D3765"/>
     <w:rsid w:val="001D57BC"/>
     <w:rsid w:val="001E1FB2"/>
     <w:rsid w:val="001E1FC9"/>
     <w:rsid w:val="001E2A57"/>
+    <w:rsid w:val="001F109D"/>
     <w:rsid w:val="001F3117"/>
     <w:rsid w:val="001F39B1"/>
     <w:rsid w:val="001F3C02"/>
     <w:rsid w:val="001F3E30"/>
     <w:rsid w:val="001F6AFE"/>
     <w:rsid w:val="00200F2E"/>
     <w:rsid w:val="002043FB"/>
     <w:rsid w:val="00210447"/>
     <w:rsid w:val="00211C32"/>
     <w:rsid w:val="00212495"/>
     <w:rsid w:val="002127D7"/>
     <w:rsid w:val="00214663"/>
     <w:rsid w:val="00215CD7"/>
     <w:rsid w:val="002228D0"/>
+    <w:rsid w:val="00225FC1"/>
     <w:rsid w:val="00231F6E"/>
     <w:rsid w:val="00234D2D"/>
     <w:rsid w:val="0023653A"/>
     <w:rsid w:val="0023684A"/>
     <w:rsid w:val="002413F2"/>
     <w:rsid w:val="0024372E"/>
     <w:rsid w:val="002468B4"/>
     <w:rsid w:val="00247FE9"/>
     <w:rsid w:val="0025199D"/>
     <w:rsid w:val="002527C0"/>
     <w:rsid w:val="002527CC"/>
     <w:rsid w:val="002533E7"/>
     <w:rsid w:val="00254032"/>
     <w:rsid w:val="0025437B"/>
     <w:rsid w:val="0025519A"/>
     <w:rsid w:val="00255C8F"/>
     <w:rsid w:val="002570B3"/>
     <w:rsid w:val="0026158A"/>
     <w:rsid w:val="00262375"/>
     <w:rsid w:val="002629F9"/>
     <w:rsid w:val="00264CFF"/>
     <w:rsid w:val="002653FA"/>
     <w:rsid w:val="00267B0B"/>
     <w:rsid w:val="00271E2C"/>
     <w:rsid w:val="00271EB1"/>
     <w:rsid w:val="00272276"/>
     <w:rsid w:val="002731BE"/>
     <w:rsid w:val="00276717"/>
     <w:rsid w:val="002768AE"/>
     <w:rsid w:val="002776FE"/>
     <w:rsid w:val="00280B66"/>
     <w:rsid w:val="002827ED"/>
     <w:rsid w:val="00283B76"/>
     <w:rsid w:val="00283C54"/>
     <w:rsid w:val="00284F09"/>
     <w:rsid w:val="0028666D"/>
     <w:rsid w:val="002869D6"/>
     <w:rsid w:val="002906F6"/>
     <w:rsid w:val="002954C7"/>
+    <w:rsid w:val="002A1352"/>
     <w:rsid w:val="002A42F5"/>
     <w:rsid w:val="002A57EB"/>
     <w:rsid w:val="002A65A2"/>
     <w:rsid w:val="002A680E"/>
     <w:rsid w:val="002A6F6D"/>
     <w:rsid w:val="002B3BCA"/>
     <w:rsid w:val="002B6199"/>
     <w:rsid w:val="002B6418"/>
     <w:rsid w:val="002B67CC"/>
     <w:rsid w:val="002B7190"/>
     <w:rsid w:val="002C034B"/>
     <w:rsid w:val="002C2071"/>
     <w:rsid w:val="002C6737"/>
     <w:rsid w:val="002C6873"/>
     <w:rsid w:val="002D0815"/>
     <w:rsid w:val="002D2445"/>
     <w:rsid w:val="002D4C6D"/>
     <w:rsid w:val="002D59AB"/>
     <w:rsid w:val="002D6F89"/>
     <w:rsid w:val="002D6FC0"/>
     <w:rsid w:val="002E136F"/>
     <w:rsid w:val="002E528C"/>
     <w:rsid w:val="002E5360"/>
     <w:rsid w:val="002E778F"/>
     <w:rsid w:val="002F04E6"/>
     <w:rsid w:val="002F15AD"/>
     <w:rsid w:val="002F1663"/>
     <w:rsid w:val="002F1EF9"/>
+    <w:rsid w:val="002F447B"/>
     <w:rsid w:val="002F503F"/>
     <w:rsid w:val="002F557E"/>
     <w:rsid w:val="002F5A18"/>
     <w:rsid w:val="00300DE5"/>
     <w:rsid w:val="00300FD5"/>
     <w:rsid w:val="00301162"/>
     <w:rsid w:val="003017B6"/>
     <w:rsid w:val="00301A15"/>
     <w:rsid w:val="003025A9"/>
     <w:rsid w:val="003043A9"/>
     <w:rsid w:val="00305A6F"/>
     <w:rsid w:val="0030747F"/>
+    <w:rsid w:val="003100C7"/>
     <w:rsid w:val="00315736"/>
     <w:rsid w:val="00315E34"/>
     <w:rsid w:val="00320CC1"/>
     <w:rsid w:val="003216FA"/>
     <w:rsid w:val="00321842"/>
     <w:rsid w:val="00324303"/>
     <w:rsid w:val="0032593B"/>
     <w:rsid w:val="003272A5"/>
     <w:rsid w:val="00327657"/>
     <w:rsid w:val="00327D54"/>
     <w:rsid w:val="00327E3D"/>
     <w:rsid w:val="00331620"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00333470"/>
     <w:rsid w:val="00333913"/>
     <w:rsid w:val="00333AC8"/>
     <w:rsid w:val="00340075"/>
     <w:rsid w:val="003413D4"/>
     <w:rsid w:val="00342794"/>
     <w:rsid w:val="0034357C"/>
     <w:rsid w:val="00344679"/>
     <w:rsid w:val="00344D51"/>
     <w:rsid w:val="00356183"/>
     <w:rsid w:val="00357DA5"/>
     <w:rsid w:val="003616E6"/>
@@ -34524,58 +35189,61 @@
     <w:rsid w:val="00372BAC"/>
     <w:rsid w:val="00373F59"/>
     <w:rsid w:val="00374EDC"/>
     <w:rsid w:val="003777CF"/>
     <w:rsid w:val="00381A59"/>
     <w:rsid w:val="003848C5"/>
     <w:rsid w:val="00385352"/>
     <w:rsid w:val="0039151A"/>
     <w:rsid w:val="00392521"/>
     <w:rsid w:val="00392EE5"/>
     <w:rsid w:val="0039635F"/>
     <w:rsid w:val="00397937"/>
     <w:rsid w:val="003A0B82"/>
     <w:rsid w:val="003A335C"/>
     <w:rsid w:val="003A71FC"/>
     <w:rsid w:val="003B09E5"/>
     <w:rsid w:val="003B157E"/>
     <w:rsid w:val="003B476F"/>
     <w:rsid w:val="003B4BAD"/>
     <w:rsid w:val="003B4C93"/>
     <w:rsid w:val="003B5FC4"/>
     <w:rsid w:val="003B7845"/>
     <w:rsid w:val="003C0725"/>
     <w:rsid w:val="003C2C91"/>
     <w:rsid w:val="003C5FFE"/>
+    <w:rsid w:val="003C6175"/>
     <w:rsid w:val="003D0557"/>
     <w:rsid w:val="003D2E35"/>
     <w:rsid w:val="003D42B5"/>
     <w:rsid w:val="003D5D59"/>
     <w:rsid w:val="003D6C4B"/>
+    <w:rsid w:val="003E415E"/>
     <w:rsid w:val="003E4F3E"/>
     <w:rsid w:val="003E6B8F"/>
     <w:rsid w:val="003E7D69"/>
+    <w:rsid w:val="00400D4F"/>
     <w:rsid w:val="004026C9"/>
     <w:rsid w:val="00407A5C"/>
     <w:rsid w:val="0041199E"/>
     <w:rsid w:val="0041210F"/>
     <w:rsid w:val="00413739"/>
     <w:rsid w:val="00421B54"/>
     <w:rsid w:val="00425553"/>
     <w:rsid w:val="00425C6D"/>
     <w:rsid w:val="00426825"/>
     <w:rsid w:val="00426847"/>
     <w:rsid w:val="00426EB0"/>
     <w:rsid w:val="004270DE"/>
     <w:rsid w:val="004306A4"/>
     <w:rsid w:val="004314B8"/>
     <w:rsid w:val="00431DCA"/>
     <w:rsid w:val="0043425A"/>
     <w:rsid w:val="00435382"/>
     <w:rsid w:val="004355FC"/>
     <w:rsid w:val="0044072A"/>
     <w:rsid w:val="0044513C"/>
     <w:rsid w:val="00446D15"/>
     <w:rsid w:val="00451137"/>
     <w:rsid w:val="00452805"/>
     <w:rsid w:val="004540D9"/>
     <w:rsid w:val="00456A7D"/>
@@ -34618,86 +35286,89 @@
     <w:rsid w:val="004C7226"/>
     <w:rsid w:val="004C75C7"/>
     <w:rsid w:val="004D16C6"/>
     <w:rsid w:val="004D1901"/>
     <w:rsid w:val="004E0B7A"/>
     <w:rsid w:val="004E1085"/>
     <w:rsid w:val="004E1517"/>
     <w:rsid w:val="004E2284"/>
     <w:rsid w:val="004E2D0A"/>
     <w:rsid w:val="004E3309"/>
     <w:rsid w:val="004E4B66"/>
     <w:rsid w:val="004E4E7F"/>
     <w:rsid w:val="004F1F9B"/>
     <w:rsid w:val="004F4260"/>
     <w:rsid w:val="004F466B"/>
     <w:rsid w:val="004F4E88"/>
     <w:rsid w:val="004F5A62"/>
     <w:rsid w:val="004F5B36"/>
     <w:rsid w:val="004F75A8"/>
     <w:rsid w:val="00503DF2"/>
     <w:rsid w:val="00507B24"/>
     <w:rsid w:val="0051433C"/>
     <w:rsid w:val="0051433F"/>
     <w:rsid w:val="0051775C"/>
     <w:rsid w:val="00520565"/>
+    <w:rsid w:val="00521F40"/>
     <w:rsid w:val="005267B5"/>
     <w:rsid w:val="00530B8D"/>
     <w:rsid w:val="0053201B"/>
     <w:rsid w:val="00532890"/>
     <w:rsid w:val="005331DD"/>
     <w:rsid w:val="00537481"/>
     <w:rsid w:val="00540AD9"/>
     <w:rsid w:val="00541BAB"/>
     <w:rsid w:val="00542438"/>
     <w:rsid w:val="00543287"/>
     <w:rsid w:val="00543ACC"/>
     <w:rsid w:val="00552E5C"/>
     <w:rsid w:val="00553AF2"/>
     <w:rsid w:val="00556084"/>
     <w:rsid w:val="005563F1"/>
     <w:rsid w:val="005639D6"/>
     <w:rsid w:val="00564D53"/>
     <w:rsid w:val="00566AF0"/>
     <w:rsid w:val="00570734"/>
     <w:rsid w:val="0057331E"/>
+    <w:rsid w:val="0057365F"/>
     <w:rsid w:val="00573F11"/>
     <w:rsid w:val="00581BEB"/>
     <w:rsid w:val="0058280E"/>
     <w:rsid w:val="005842BB"/>
     <w:rsid w:val="0058478B"/>
     <w:rsid w:val="0058504A"/>
     <w:rsid w:val="00595F27"/>
     <w:rsid w:val="00597C95"/>
     <w:rsid w:val="005A1905"/>
     <w:rsid w:val="005A3F8D"/>
     <w:rsid w:val="005A42A1"/>
     <w:rsid w:val="005A673E"/>
     <w:rsid w:val="005A75B7"/>
     <w:rsid w:val="005A7E33"/>
     <w:rsid w:val="005B15DB"/>
     <w:rsid w:val="005B18FE"/>
+    <w:rsid w:val="005B2238"/>
     <w:rsid w:val="005B2FAB"/>
     <w:rsid w:val="005C27D6"/>
     <w:rsid w:val="005C2E6F"/>
     <w:rsid w:val="005C2EA1"/>
     <w:rsid w:val="005C4374"/>
     <w:rsid w:val="005C6136"/>
     <w:rsid w:val="005C7998"/>
     <w:rsid w:val="005D38E9"/>
     <w:rsid w:val="005D5A4C"/>
     <w:rsid w:val="005D5A7E"/>
     <w:rsid w:val="005E10E1"/>
     <w:rsid w:val="005E1921"/>
     <w:rsid w:val="005E2C55"/>
     <w:rsid w:val="005F0016"/>
     <w:rsid w:val="005F13D7"/>
     <w:rsid w:val="005F250D"/>
     <w:rsid w:val="005F41B7"/>
     <w:rsid w:val="005F4F9E"/>
     <w:rsid w:val="005F57E9"/>
     <w:rsid w:val="005F5FF0"/>
     <w:rsid w:val="005F61B2"/>
     <w:rsid w:val="00600C64"/>
     <w:rsid w:val="006011BA"/>
     <w:rsid w:val="0060301C"/>
     <w:rsid w:val="0060703A"/>
@@ -34747,82 +35418,84 @@
     <w:rsid w:val="006C68ED"/>
     <w:rsid w:val="006D0DF2"/>
     <w:rsid w:val="006D38F4"/>
     <w:rsid w:val="006D40C1"/>
     <w:rsid w:val="006D60C4"/>
     <w:rsid w:val="006D7A9E"/>
     <w:rsid w:val="006E1A99"/>
     <w:rsid w:val="006E205A"/>
     <w:rsid w:val="006E48F1"/>
     <w:rsid w:val="006E6ED6"/>
     <w:rsid w:val="006E7310"/>
     <w:rsid w:val="006F2109"/>
     <w:rsid w:val="006F353E"/>
     <w:rsid w:val="006F3A7D"/>
     <w:rsid w:val="006F5A59"/>
     <w:rsid w:val="006F605E"/>
     <w:rsid w:val="00700667"/>
     <w:rsid w:val="00702DD6"/>
     <w:rsid w:val="0070462C"/>
     <w:rsid w:val="00705D85"/>
     <w:rsid w:val="00706952"/>
     <w:rsid w:val="0070760D"/>
     <w:rsid w:val="00710211"/>
     <w:rsid w:val="00711101"/>
     <w:rsid w:val="00711E0A"/>
+    <w:rsid w:val="00713FA5"/>
     <w:rsid w:val="007158F3"/>
     <w:rsid w:val="00715F2F"/>
     <w:rsid w:val="00716140"/>
     <w:rsid w:val="007237D8"/>
     <w:rsid w:val="0072411F"/>
     <w:rsid w:val="00732886"/>
     <w:rsid w:val="00736465"/>
     <w:rsid w:val="007372DC"/>
     <w:rsid w:val="00737D4F"/>
     <w:rsid w:val="00740926"/>
     <w:rsid w:val="00741515"/>
     <w:rsid w:val="00743DFF"/>
     <w:rsid w:val="007460A6"/>
     <w:rsid w:val="00746E1A"/>
     <w:rsid w:val="00747A4E"/>
     <w:rsid w:val="00750B2D"/>
     <w:rsid w:val="00751834"/>
     <w:rsid w:val="00754C87"/>
     <w:rsid w:val="00760E98"/>
     <w:rsid w:val="00761F99"/>
     <w:rsid w:val="0076278C"/>
     <w:rsid w:val="00763374"/>
     <w:rsid w:val="00763685"/>
     <w:rsid w:val="00764545"/>
     <w:rsid w:val="0076558C"/>
     <w:rsid w:val="00766B2E"/>
     <w:rsid w:val="00771192"/>
     <w:rsid w:val="00775879"/>
     <w:rsid w:val="00775EC7"/>
     <w:rsid w:val="00782386"/>
     <w:rsid w:val="007828FD"/>
     <w:rsid w:val="00783572"/>
+    <w:rsid w:val="00787BED"/>
     <w:rsid w:val="0079019E"/>
     <w:rsid w:val="00790833"/>
     <w:rsid w:val="0079212F"/>
     <w:rsid w:val="00794527"/>
     <w:rsid w:val="007953CF"/>
     <w:rsid w:val="00795AC1"/>
     <w:rsid w:val="00795B9C"/>
     <w:rsid w:val="00796456"/>
     <w:rsid w:val="0079698F"/>
     <w:rsid w:val="007A303B"/>
     <w:rsid w:val="007A481A"/>
     <w:rsid w:val="007A4E8B"/>
     <w:rsid w:val="007A5347"/>
     <w:rsid w:val="007A7E50"/>
     <w:rsid w:val="007B0B38"/>
     <w:rsid w:val="007B1A91"/>
     <w:rsid w:val="007B3832"/>
     <w:rsid w:val="007B4F9F"/>
     <w:rsid w:val="007B6EAD"/>
     <w:rsid w:val="007C02C9"/>
     <w:rsid w:val="007C0CE8"/>
     <w:rsid w:val="007C3CE3"/>
     <w:rsid w:val="007C7BFC"/>
     <w:rsid w:val="007D30F5"/>
     <w:rsid w:val="007D327A"/>
@@ -34841,108 +35514,112 @@
     <w:rsid w:val="007F15ED"/>
     <w:rsid w:val="007F2F35"/>
     <w:rsid w:val="007F3E73"/>
     <w:rsid w:val="007F5768"/>
     <w:rsid w:val="00800113"/>
     <w:rsid w:val="00800312"/>
     <w:rsid w:val="00800FBE"/>
     <w:rsid w:val="00801438"/>
     <w:rsid w:val="00801578"/>
     <w:rsid w:val="008024C5"/>
     <w:rsid w:val="0080298D"/>
     <w:rsid w:val="00802F5B"/>
     <w:rsid w:val="00803880"/>
     <w:rsid w:val="00804C31"/>
     <w:rsid w:val="00804F0C"/>
     <w:rsid w:val="00807535"/>
     <w:rsid w:val="00807767"/>
     <w:rsid w:val="00810E15"/>
     <w:rsid w:val="00811BE3"/>
     <w:rsid w:val="00812E65"/>
     <w:rsid w:val="00813768"/>
     <w:rsid w:val="00814921"/>
     <w:rsid w:val="0081759B"/>
     <w:rsid w:val="008200BB"/>
     <w:rsid w:val="00821E8D"/>
+    <w:rsid w:val="008240C9"/>
     <w:rsid w:val="00824CD0"/>
     <w:rsid w:val="008256F8"/>
     <w:rsid w:val="00827091"/>
     <w:rsid w:val="00830056"/>
+    <w:rsid w:val="008315B7"/>
     <w:rsid w:val="0083343E"/>
     <w:rsid w:val="0083691D"/>
     <w:rsid w:val="00837DEF"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="008407ED"/>
     <w:rsid w:val="00840A2D"/>
     <w:rsid w:val="00841A99"/>
     <w:rsid w:val="008424EE"/>
     <w:rsid w:val="00842CCB"/>
     <w:rsid w:val="0084306A"/>
     <w:rsid w:val="00843791"/>
     <w:rsid w:val="008442C0"/>
     <w:rsid w:val="00844A67"/>
+    <w:rsid w:val="00846BBA"/>
     <w:rsid w:val="008506D9"/>
     <w:rsid w:val="008517D5"/>
     <w:rsid w:val="00851E13"/>
     <w:rsid w:val="00855102"/>
     <w:rsid w:val="00855473"/>
     <w:rsid w:val="0086221F"/>
     <w:rsid w:val="00864ED3"/>
     <w:rsid w:val="00865808"/>
     <w:rsid w:val="00867061"/>
     <w:rsid w:val="00872B65"/>
     <w:rsid w:val="00874339"/>
     <w:rsid w:val="00876FC2"/>
     <w:rsid w:val="0088090E"/>
     <w:rsid w:val="00881D2F"/>
     <w:rsid w:val="00881F77"/>
     <w:rsid w:val="008834E7"/>
     <w:rsid w:val="00883C39"/>
     <w:rsid w:val="008849C2"/>
     <w:rsid w:val="00884ED8"/>
     <w:rsid w:val="008868D5"/>
     <w:rsid w:val="00890176"/>
     <w:rsid w:val="0089147C"/>
     <w:rsid w:val="00891970"/>
     <w:rsid w:val="00891C08"/>
     <w:rsid w:val="008922A2"/>
     <w:rsid w:val="008924BE"/>
     <w:rsid w:val="008930C6"/>
     <w:rsid w:val="00893234"/>
     <w:rsid w:val="008941E9"/>
     <w:rsid w:val="00894FAB"/>
     <w:rsid w:val="00896AAF"/>
     <w:rsid w:val="008A0755"/>
     <w:rsid w:val="008A1998"/>
     <w:rsid w:val="008A4987"/>
     <w:rsid w:val="008A5AFF"/>
     <w:rsid w:val="008B194E"/>
     <w:rsid w:val="008B2245"/>
     <w:rsid w:val="008B423E"/>
     <w:rsid w:val="008B4382"/>
     <w:rsid w:val="008B5114"/>
     <w:rsid w:val="008B57E5"/>
+    <w:rsid w:val="008B7555"/>
     <w:rsid w:val="008C0679"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008C4956"/>
     <w:rsid w:val="008D3056"/>
     <w:rsid w:val="008D643C"/>
     <w:rsid w:val="008E1A1E"/>
     <w:rsid w:val="008E1AD1"/>
     <w:rsid w:val="008E309B"/>
     <w:rsid w:val="008E4C88"/>
     <w:rsid w:val="008E51C7"/>
     <w:rsid w:val="008E6024"/>
     <w:rsid w:val="008E6BE4"/>
     <w:rsid w:val="008F4CDE"/>
     <w:rsid w:val="008F55C2"/>
     <w:rsid w:val="008F5E4C"/>
     <w:rsid w:val="0090114B"/>
     <w:rsid w:val="0090344D"/>
     <w:rsid w:val="00903F59"/>
     <w:rsid w:val="0090420C"/>
     <w:rsid w:val="009105CC"/>
     <w:rsid w:val="00910989"/>
     <w:rsid w:val="00910DE0"/>
     <w:rsid w:val="0091196F"/>
     <w:rsid w:val="00912266"/>
     <w:rsid w:val="00912C58"/>
@@ -34996,50 +35673,51 @@
     <w:rsid w:val="009B1544"/>
     <w:rsid w:val="009B1CC5"/>
     <w:rsid w:val="009C2175"/>
     <w:rsid w:val="009C7C78"/>
     <w:rsid w:val="009D0744"/>
     <w:rsid w:val="009D4E35"/>
     <w:rsid w:val="009D50FB"/>
     <w:rsid w:val="009D64CC"/>
     <w:rsid w:val="009D7838"/>
     <w:rsid w:val="009E0F61"/>
     <w:rsid w:val="009E20B2"/>
     <w:rsid w:val="009E21AD"/>
     <w:rsid w:val="009E3BDD"/>
     <w:rsid w:val="009E610A"/>
     <w:rsid w:val="009E71DD"/>
     <w:rsid w:val="009E7343"/>
     <w:rsid w:val="009F06CF"/>
     <w:rsid w:val="009F10D2"/>
     <w:rsid w:val="009F1967"/>
     <w:rsid w:val="009F2944"/>
     <w:rsid w:val="009F68AA"/>
     <w:rsid w:val="00A00BC8"/>
     <w:rsid w:val="00A0278F"/>
     <w:rsid w:val="00A02825"/>
     <w:rsid w:val="00A02835"/>
+    <w:rsid w:val="00A02C2A"/>
     <w:rsid w:val="00A04FA6"/>
     <w:rsid w:val="00A05291"/>
     <w:rsid w:val="00A06626"/>
     <w:rsid w:val="00A06CA3"/>
     <w:rsid w:val="00A07A4E"/>
     <w:rsid w:val="00A12409"/>
     <w:rsid w:val="00A13E18"/>
     <w:rsid w:val="00A146FE"/>
     <w:rsid w:val="00A15BB7"/>
     <w:rsid w:val="00A21B52"/>
     <w:rsid w:val="00A21E1A"/>
     <w:rsid w:val="00A224D1"/>
     <w:rsid w:val="00A226D8"/>
     <w:rsid w:val="00A22FB2"/>
     <w:rsid w:val="00A24B87"/>
     <w:rsid w:val="00A2549C"/>
     <w:rsid w:val="00A325A7"/>
     <w:rsid w:val="00A360F1"/>
     <w:rsid w:val="00A403AB"/>
     <w:rsid w:val="00A42970"/>
     <w:rsid w:val="00A44394"/>
     <w:rsid w:val="00A44A63"/>
     <w:rsid w:val="00A45596"/>
     <w:rsid w:val="00A46E0E"/>
     <w:rsid w:val="00A474AD"/>
@@ -35052,50 +35730,51 @@
     <w:rsid w:val="00A621C3"/>
     <w:rsid w:val="00A700B0"/>
     <w:rsid w:val="00A716E3"/>
     <w:rsid w:val="00A74710"/>
     <w:rsid w:val="00A80630"/>
     <w:rsid w:val="00A82D0D"/>
     <w:rsid w:val="00A8373C"/>
     <w:rsid w:val="00A840F2"/>
     <w:rsid w:val="00A8649B"/>
     <w:rsid w:val="00A87CFE"/>
     <w:rsid w:val="00A9031C"/>
     <w:rsid w:val="00A91564"/>
     <w:rsid w:val="00A918FC"/>
     <w:rsid w:val="00A919BB"/>
     <w:rsid w:val="00A93115"/>
     <w:rsid w:val="00A93A25"/>
     <w:rsid w:val="00A94CA2"/>
     <w:rsid w:val="00A96DA1"/>
     <w:rsid w:val="00AA1BBA"/>
     <w:rsid w:val="00AA443A"/>
     <w:rsid w:val="00AA58FD"/>
     <w:rsid w:val="00AB0391"/>
     <w:rsid w:val="00AB2A23"/>
     <w:rsid w:val="00AB5BAE"/>
     <w:rsid w:val="00AC6507"/>
+    <w:rsid w:val="00AD3517"/>
     <w:rsid w:val="00AD35C1"/>
     <w:rsid w:val="00AE0375"/>
     <w:rsid w:val="00AE2F6A"/>
     <w:rsid w:val="00AE6D5F"/>
     <w:rsid w:val="00AF372D"/>
     <w:rsid w:val="00AF3A7E"/>
     <w:rsid w:val="00AF3FE3"/>
     <w:rsid w:val="00AF47E5"/>
     <w:rsid w:val="00AF5091"/>
     <w:rsid w:val="00AF7968"/>
     <w:rsid w:val="00B00E3F"/>
     <w:rsid w:val="00B010EC"/>
     <w:rsid w:val="00B01396"/>
     <w:rsid w:val="00B01B31"/>
     <w:rsid w:val="00B02376"/>
     <w:rsid w:val="00B02A57"/>
     <w:rsid w:val="00B04815"/>
     <w:rsid w:val="00B11635"/>
     <w:rsid w:val="00B11F40"/>
     <w:rsid w:val="00B1568F"/>
     <w:rsid w:val="00B1658D"/>
     <w:rsid w:val="00B1747E"/>
     <w:rsid w:val="00B20909"/>
     <w:rsid w:val="00B21F40"/>
     <w:rsid w:val="00B23881"/>
@@ -35118,50 +35797,51 @@
     <w:rsid w:val="00B51DA4"/>
     <w:rsid w:val="00B52BA0"/>
     <w:rsid w:val="00B57F66"/>
     <w:rsid w:val="00B60BF2"/>
     <w:rsid w:val="00B60FCA"/>
     <w:rsid w:val="00B6351D"/>
     <w:rsid w:val="00B63925"/>
     <w:rsid w:val="00B66E5B"/>
     <w:rsid w:val="00B700A3"/>
     <w:rsid w:val="00B72DBD"/>
     <w:rsid w:val="00B81174"/>
     <w:rsid w:val="00B8168D"/>
     <w:rsid w:val="00B81FCD"/>
     <w:rsid w:val="00B82A66"/>
     <w:rsid w:val="00B83D1A"/>
     <w:rsid w:val="00B84C09"/>
     <w:rsid w:val="00B84D0B"/>
     <w:rsid w:val="00B91E8A"/>
     <w:rsid w:val="00B91F55"/>
     <w:rsid w:val="00B92AA8"/>
     <w:rsid w:val="00BA1697"/>
     <w:rsid w:val="00BA7825"/>
     <w:rsid w:val="00BB23E5"/>
     <w:rsid w:val="00BB4A8C"/>
     <w:rsid w:val="00BB61F2"/>
+    <w:rsid w:val="00BC0D49"/>
     <w:rsid w:val="00BC1C27"/>
     <w:rsid w:val="00BC2784"/>
     <w:rsid w:val="00BC2C5C"/>
     <w:rsid w:val="00BC7D6A"/>
     <w:rsid w:val="00BD03D9"/>
     <w:rsid w:val="00BD3EA4"/>
     <w:rsid w:val="00BD4DBA"/>
     <w:rsid w:val="00BD5D3F"/>
     <w:rsid w:val="00BE181B"/>
     <w:rsid w:val="00BE2394"/>
     <w:rsid w:val="00BE2A75"/>
     <w:rsid w:val="00BE2E0E"/>
     <w:rsid w:val="00BE4A18"/>
     <w:rsid w:val="00BE59C5"/>
     <w:rsid w:val="00BE787E"/>
     <w:rsid w:val="00BE7C2B"/>
     <w:rsid w:val="00BF21F3"/>
     <w:rsid w:val="00BF7B2A"/>
     <w:rsid w:val="00C02D7E"/>
     <w:rsid w:val="00C03776"/>
     <w:rsid w:val="00C052CF"/>
     <w:rsid w:val="00C11CE3"/>
     <w:rsid w:val="00C11EA1"/>
     <w:rsid w:val="00C12A53"/>
     <w:rsid w:val="00C14167"/>
@@ -35230,50 +35910,51 @@
     <w:rsid w:val="00CE649D"/>
     <w:rsid w:val="00CE688C"/>
     <w:rsid w:val="00CF1080"/>
     <w:rsid w:val="00CF2F3A"/>
     <w:rsid w:val="00CF37B0"/>
     <w:rsid w:val="00CF6E4B"/>
     <w:rsid w:val="00D007D1"/>
     <w:rsid w:val="00D00B1C"/>
     <w:rsid w:val="00D03FE7"/>
     <w:rsid w:val="00D04232"/>
     <w:rsid w:val="00D1000A"/>
     <w:rsid w:val="00D1430C"/>
     <w:rsid w:val="00D15B56"/>
     <w:rsid w:val="00D17352"/>
     <w:rsid w:val="00D178FC"/>
     <w:rsid w:val="00D17F0A"/>
     <w:rsid w:val="00D217F5"/>
     <w:rsid w:val="00D22ADB"/>
     <w:rsid w:val="00D23A18"/>
     <w:rsid w:val="00D2586E"/>
     <w:rsid w:val="00D261F6"/>
     <w:rsid w:val="00D268C9"/>
     <w:rsid w:val="00D30BC3"/>
     <w:rsid w:val="00D31AB9"/>
     <w:rsid w:val="00D32B25"/>
+    <w:rsid w:val="00D35939"/>
     <w:rsid w:val="00D372D9"/>
     <w:rsid w:val="00D37C3B"/>
     <w:rsid w:val="00D4322C"/>
     <w:rsid w:val="00D43470"/>
     <w:rsid w:val="00D43753"/>
     <w:rsid w:val="00D45595"/>
     <w:rsid w:val="00D45F5D"/>
     <w:rsid w:val="00D45F8C"/>
     <w:rsid w:val="00D52BB4"/>
     <w:rsid w:val="00D52C16"/>
     <w:rsid w:val="00D548EF"/>
     <w:rsid w:val="00D57FE8"/>
     <w:rsid w:val="00D61127"/>
     <w:rsid w:val="00D613D1"/>
     <w:rsid w:val="00D631EB"/>
     <w:rsid w:val="00D64BE6"/>
     <w:rsid w:val="00D659DF"/>
     <w:rsid w:val="00D65B66"/>
     <w:rsid w:val="00D67ACD"/>
     <w:rsid w:val="00D72191"/>
     <w:rsid w:val="00D731F2"/>
     <w:rsid w:val="00D757E1"/>
     <w:rsid w:val="00D759BA"/>
     <w:rsid w:val="00D771EC"/>
     <w:rsid w:val="00D779E2"/>
@@ -35330,84 +36011,87 @@
     <w:rsid w:val="00DF319F"/>
     <w:rsid w:val="00DF3C4B"/>
     <w:rsid w:val="00DF432E"/>
     <w:rsid w:val="00DF618D"/>
     <w:rsid w:val="00DF671E"/>
     <w:rsid w:val="00E00369"/>
     <w:rsid w:val="00E07269"/>
     <w:rsid w:val="00E07786"/>
     <w:rsid w:val="00E07C82"/>
     <w:rsid w:val="00E121E7"/>
     <w:rsid w:val="00E13B90"/>
     <w:rsid w:val="00E14FEC"/>
     <w:rsid w:val="00E168A5"/>
     <w:rsid w:val="00E20277"/>
     <w:rsid w:val="00E219D4"/>
     <w:rsid w:val="00E2319F"/>
     <w:rsid w:val="00E27CB0"/>
     <w:rsid w:val="00E35FDA"/>
     <w:rsid w:val="00E36AFF"/>
     <w:rsid w:val="00E37B96"/>
     <w:rsid w:val="00E41505"/>
     <w:rsid w:val="00E41811"/>
     <w:rsid w:val="00E42F38"/>
     <w:rsid w:val="00E436B0"/>
     <w:rsid w:val="00E43C8A"/>
+    <w:rsid w:val="00E45355"/>
     <w:rsid w:val="00E46E6A"/>
     <w:rsid w:val="00E4778B"/>
     <w:rsid w:val="00E53F6D"/>
     <w:rsid w:val="00E60545"/>
     <w:rsid w:val="00E61701"/>
     <w:rsid w:val="00E61D3F"/>
     <w:rsid w:val="00E66AC0"/>
     <w:rsid w:val="00E66C71"/>
     <w:rsid w:val="00E67F7E"/>
     <w:rsid w:val="00E70940"/>
     <w:rsid w:val="00E73959"/>
+    <w:rsid w:val="00E74E7A"/>
     <w:rsid w:val="00E761C7"/>
     <w:rsid w:val="00E77F00"/>
     <w:rsid w:val="00E81083"/>
     <w:rsid w:val="00E82609"/>
     <w:rsid w:val="00E83754"/>
     <w:rsid w:val="00E8485A"/>
     <w:rsid w:val="00E84C03"/>
     <w:rsid w:val="00E857C4"/>
     <w:rsid w:val="00E85C54"/>
     <w:rsid w:val="00E85F09"/>
     <w:rsid w:val="00E864DF"/>
     <w:rsid w:val="00E90CE2"/>
     <w:rsid w:val="00E91AD6"/>
     <w:rsid w:val="00E9209B"/>
     <w:rsid w:val="00E938CF"/>
     <w:rsid w:val="00E94370"/>
     <w:rsid w:val="00E94AB2"/>
     <w:rsid w:val="00E97941"/>
     <w:rsid w:val="00EA18C1"/>
     <w:rsid w:val="00EA2C3B"/>
     <w:rsid w:val="00EA3B26"/>
     <w:rsid w:val="00EA4F25"/>
     <w:rsid w:val="00EA542A"/>
+    <w:rsid w:val="00EA56F3"/>
     <w:rsid w:val="00EA67CC"/>
     <w:rsid w:val="00EA7144"/>
     <w:rsid w:val="00EB2221"/>
     <w:rsid w:val="00EB450C"/>
     <w:rsid w:val="00EB5DEA"/>
     <w:rsid w:val="00EB6B79"/>
     <w:rsid w:val="00EB7457"/>
     <w:rsid w:val="00EC19C1"/>
     <w:rsid w:val="00EC2A75"/>
     <w:rsid w:val="00EC500B"/>
     <w:rsid w:val="00EC6DA3"/>
     <w:rsid w:val="00EC717A"/>
     <w:rsid w:val="00EC7D44"/>
     <w:rsid w:val="00ED0F79"/>
     <w:rsid w:val="00ED2DF2"/>
     <w:rsid w:val="00ED30F3"/>
     <w:rsid w:val="00ED3C06"/>
     <w:rsid w:val="00ED58BF"/>
     <w:rsid w:val="00ED6E73"/>
     <w:rsid w:val="00EE455C"/>
     <w:rsid w:val="00EF1DA3"/>
     <w:rsid w:val="00EF4061"/>
     <w:rsid w:val="00EF502F"/>
     <w:rsid w:val="00EF5A7D"/>
     <w:rsid w:val="00EF5B50"/>
@@ -35480,78 +36164,82 @@
     <w:rsid w:val="00FC74C4"/>
     <w:rsid w:val="00FC786F"/>
     <w:rsid w:val="00FC7A24"/>
     <w:rsid w:val="00FD3148"/>
     <w:rsid w:val="00FD4436"/>
     <w:rsid w:val="00FD6CE0"/>
     <w:rsid w:val="00FD7230"/>
     <w:rsid w:val="00FE1CAE"/>
     <w:rsid w:val="00FE3C7A"/>
     <w:rsid w:val="00FE3D50"/>
     <w:rsid w:val="00FE53DF"/>
     <w:rsid w:val="00FE6822"/>
     <w:rsid w:val="00FE7206"/>
     <w:rsid w:val="00FE754B"/>
     <w:rsid w:val="00FE7629"/>
     <w:rsid w:val="00FE774D"/>
     <w:rsid w:val="00FF03E0"/>
     <w:rsid w:val="00FF15A6"/>
     <w:rsid w:val="00FF23A8"/>
     <w:rsid w:val="00FF27E5"/>
     <w:rsid w:val="00FF3511"/>
     <w:rsid w:val="00FF40B3"/>
     <w:rsid w:val="02C2E8B1"/>
     <w:rsid w:val="0CE38023"/>
     <w:rsid w:val="0FA9E2E4"/>
+    <w:rsid w:val="11B68D30"/>
+    <w:rsid w:val="21FCDB4A"/>
     <w:rsid w:val="296F45E6"/>
     <w:rsid w:val="2C5E16FB"/>
     <w:rsid w:val="2FDE876A"/>
     <w:rsid w:val="32CAF01F"/>
     <w:rsid w:val="40CF45CA"/>
     <w:rsid w:val="43E39E5E"/>
     <w:rsid w:val="4509EC18"/>
     <w:rsid w:val="473E874E"/>
     <w:rsid w:val="5D02B6D1"/>
     <w:rsid w:val="5E9E8732"/>
     <w:rsid w:val="62C9EAE7"/>
+    <w:rsid w:val="689FF882"/>
     <w:rsid w:val="6D20C821"/>
+    <w:rsid w:val="758660D7"/>
     <w:rsid w:val="787F0AA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="06B70472"/>
   <w15:docId w15:val="{F5FAA77A-978F-48CC-B3E9-3A0B936C629B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -38071,51 +38759,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1955819229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/resources/my-health-record-mobile-integration" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/my-health-record-fhir-gateway" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myhealthrecord.operations@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/support/glossary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/resources/services/my-health-record/my-health-record-fhir-gateway" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/about-us/policies-privacy-and-reporting/privacy-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementer.digitalhealth.gov.au/resources/my-health-record-mobile-integration" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementer.digitalhealth.gov.au/my-health-record-fhir-gateway" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myhealthrecord.operations@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/support/glossary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementer.digitalhealth.gov.au/resources/services/my-health-record/my-health-record-fhir-gateway" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/about-us/policies-privacy-and-reporting/privacy-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\allan.cunliffe\Documents\Agency%20Office%20Templates\External%20Short%20Document%20v2.4.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5419DDBB2E4A484CAA656C3C87F09883"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -39328,187 +40016,219 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D2E35"/>
     <w:rsid w:val="00002D8E"/>
     <w:rsid w:val="000500EE"/>
     <w:rsid w:val="000548E2"/>
     <w:rsid w:val="000B7132"/>
     <w:rsid w:val="00101DD3"/>
     <w:rsid w:val="00102A32"/>
     <w:rsid w:val="001864F8"/>
     <w:rsid w:val="0018745D"/>
     <w:rsid w:val="001E1FC9"/>
     <w:rsid w:val="00201747"/>
     <w:rsid w:val="00230DAA"/>
     <w:rsid w:val="0023684A"/>
     <w:rsid w:val="002C095B"/>
+    <w:rsid w:val="003100C7"/>
     <w:rsid w:val="003D2E35"/>
     <w:rsid w:val="003E453F"/>
     <w:rsid w:val="00411ACE"/>
     <w:rsid w:val="00456B62"/>
+    <w:rsid w:val="004B68FF"/>
+    <w:rsid w:val="0057365F"/>
     <w:rsid w:val="00575ABF"/>
+    <w:rsid w:val="005B2238"/>
     <w:rsid w:val="00657F20"/>
     <w:rsid w:val="00692725"/>
     <w:rsid w:val="006B1D18"/>
     <w:rsid w:val="00711101"/>
+    <w:rsid w:val="00713FA5"/>
     <w:rsid w:val="00751834"/>
     <w:rsid w:val="007953CF"/>
     <w:rsid w:val="007B05DD"/>
     <w:rsid w:val="007C0CE8"/>
     <w:rsid w:val="007C3CE3"/>
     <w:rsid w:val="007C5D8A"/>
+    <w:rsid w:val="008240C9"/>
     <w:rsid w:val="008941E9"/>
+    <w:rsid w:val="008B7555"/>
     <w:rsid w:val="0090772D"/>
     <w:rsid w:val="009604C5"/>
     <w:rsid w:val="009A561B"/>
     <w:rsid w:val="00A156D5"/>
+    <w:rsid w:val="00A73B9E"/>
     <w:rsid w:val="00B00DC4"/>
     <w:rsid w:val="00B03085"/>
     <w:rsid w:val="00B46994"/>
     <w:rsid w:val="00B577F7"/>
     <w:rsid w:val="00BA619D"/>
     <w:rsid w:val="00BA6710"/>
     <w:rsid w:val="00C319F6"/>
     <w:rsid w:val="00CD1A79"/>
     <w:rsid w:val="00D007D1"/>
     <w:rsid w:val="00D811DF"/>
     <w:rsid w:val="00DA0D6C"/>
     <w:rsid w:val="00DC0F51"/>
     <w:rsid w:val="00DD5DBA"/>
     <w:rsid w:val="00E03D42"/>
     <w:rsid w:val="00E07F31"/>
+    <w:rsid w:val="00E45355"/>
     <w:rsid w:val="00E9209B"/>
     <w:rsid w:val="00E9470E"/>
+    <w:rsid w:val="00EA56F3"/>
     <w:rsid w:val="00EC502E"/>
     <w:rsid w:val="00ED31AC"/>
     <w:rsid w:val="00EF5C49"/>
     <w:rsid w:val="00F64E2A"/>
+    <w:rsid w:val="00F91D4C"/>
     <w:rsid w:val="00FF40B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -40525,206 +41245,138 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\TURABIAN.XSL" StyleName="Turabian">
+</b:Sources>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <root>
   <DraftVersionNumber> </DraftVersionNumber>
-  <DocVersion>v5.5</DocVersion>
+  <DocVersion>v5.6</DocVersion>
   <DocStatus>Approved</DocStatus>
   <Audience>for external</Audience>
   <IntendedUse>use</IntendedUse>
-  <dateOfApproval>2025-03-11T00:00:00</dateOfApproval>
+  <dateOfApproval>2026-03-16T00:00:00</dateOfApproval>
   <Subject>My Health Record </Subject>
   <Title>Portal Operator Registration Form (PORF)</Title>
-  <DocumentID>DH-4123:2025 </DocumentID>
+  <DocumentID>DH-4311-2026</DocumentID>
   <ProtectiveMarking/>
 </root>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="08861fc1-da6f-4981-b6cb-f9fad693c158"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002065530B07977348B833B3CFE5C5C1DB" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1c345112eb59e03de4520905c7235c8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="349c7e99-c9c1-459a-99fe-4a05fb317fbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32d1a0928be0ef15024f9865af024b29" ns2:_="">
+    <xsd:import namespace="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0dd790c-138a-4c66-b928-fd0ff76c7e53" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="349c7e99-c9c1-459a-99fe-4a05fb317fbb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="15" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...83 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -40782,192 +41434,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_Flow_SignoffStatus xmlns="d0dd790c-138a-4c66-b928-fd0ff76c7e53" xsi:nil="true"/>
-[...3 lines deleted...]
-    <TaxCatchAll xmlns="08861fc1-da6f-4981-b6cb-f9fad693c158" xsi:nil="true"/>
+    <Notes xmlns="349c7e99-c9c1-459a-99fe-4a05fb317fbb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-</b:Sources>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB977A80-2C72-4F4B-945D-D94663223734}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{164D7F69-1CFB-4B92-9926-0FC5159C8E76}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8470CC-7C10-4802-AF48-094E4BE3C58A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d0dd790c-138a-4c66-b928-fd0ff76c7e53"/>
-    <ds:schemaRef ds:uri="08861fc1-da6f-4981-b6cb-f9fad693c158"/>
+    <ds:schemaRef ds:uri="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF842FD8-26E0-4C53-AA6A-69E3FD34A359}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="d0dd790c-138a-4c66-b928-fd0ff76c7e53"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB977A80-2C72-4F4B-945D-D94663223734}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E225522-F95E-4253-9471-A387346DF416}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>External Short Document v2.4</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>6012</Words>
-  <Characters>34269</Characters>
+  <Words>6260</Words>
+  <Characters>32978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>285</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>1095</Lines>
+  <Paragraphs>497</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Australian Digital Health Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40201</CharactersWithSpaces>
+  <CharactersWithSpaces>38981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Australian Digital Health Agency</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Template approval date">
     <vt:lpwstr>19 August 2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Template owner">
     <vt:lpwstr>Creative Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Template version">
     <vt:lpwstr>2.4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Template name">
     <vt:lpwstr>External short</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x0101000494A82CC947364B9BCEC39C4B5DA1F4</vt:lpwstr>
+    <vt:lpwstr>0x0101002065530B07977348B833B3CFE5C5C1DB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_SetDate">
     <vt:lpwstr>2024-07-02T04:55:11Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Name">
     <vt:lpwstr>839da1de15bb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_SiteId">
     <vt:lpwstr>49c6971e-d016-4e1a-b041-95533ede53a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_ActionId">
     <vt:lpwstr>ceb98403-6a1e-4f82-ac48-5e6b878432be</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>