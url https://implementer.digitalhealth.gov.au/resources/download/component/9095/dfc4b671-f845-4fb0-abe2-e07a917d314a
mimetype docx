--- v0 (2026-02-27)
+++ v1 (2026-04-13)
@@ -1,35 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
@@ -67,204 +70,204 @@
     </w:p>
     <w:p w14:paraId="526E1AA2" w14:textId="77777777" w:rsidR="00316A8E" w:rsidRDefault="00316A8E" w:rsidP="005D5A7E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Subject"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C10C6D9" w14:textId="77777777" w:rsidR="00316A8E" w:rsidRDefault="00316A8E" w:rsidP="005D5A7E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Subject"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB8C21F" w14:textId="77777777" w:rsidR="00316A8E" w:rsidRDefault="00316A8E" w:rsidP="005D5A7E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Subject"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF1D0E3" w14:textId="6AA94494" w:rsidR="00374EDC" w:rsidRPr="00FC0387" w:rsidRDefault="00BC33C1" w:rsidP="005D5A7E">
+    <w:p w14:paraId="6DF1D0E3" w14:textId="6AA94494" w:rsidR="00374EDC" w:rsidRPr="00FC0387" w:rsidRDefault="00D01379" w:rsidP="005D5A7E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Subject"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Subject"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:alias w:val="Subject"/>
           <w:tag w:val=""/>
           <w:id w:val="439959842"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="F434831AE50C4D5FB5DC8D5E696185ED"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Subject[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00FB33EC">
             <w:rPr>
               <w:rStyle w:val="Subject"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>My Health Record</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="70E79676" w14:textId="3B1736C0" w:rsidR="00DB2D5D" w:rsidRPr="008A0755" w:rsidRDefault="00BC33C1" w:rsidP="00143A54">
+    <w:p w14:paraId="70E79676" w14:textId="3B1736C0" w:rsidR="00DB2D5D" w:rsidRPr="008A0755" w:rsidRDefault="00D01379" w:rsidP="00143A54">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="962547465"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="B6D04F6F1B964D45847AE4E40D5C1BB9"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/Title[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C63D2A">
             <w:t>Software Product Details Form</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7F8432C3" w14:textId="5565326E" w:rsidR="001C4614" w:rsidRDefault="00BC33C1" w:rsidP="00463826">
+    <w:p w14:paraId="7F8432C3" w14:textId="582D4F9C" w:rsidR="001C4614" w:rsidRDefault="00D01379" w:rsidP="00463826">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Date of approval (complete AFTER approval)"/>
           <w:tag w:val="DateOfApproval"/>
           <w:id w:val="1102925292"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="CDFB2047C8FB4CA3B161A2C9044F5A7B"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-          <w:date w:fullDate="2025-05-30T00:00:00Z">
+          <w:date w:fullDate="2026-03-05T00:00:00Z">
             <w:dateFormat w:val="d MMMM yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007C5E50">
+          <w:r w:rsidR="00DB0AB5">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
             </w:rPr>
-            <w:t>30 May 2025</w:t>
+            <w:t>5 March 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00934D18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00463826">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Version"/>
           <w:tag w:val="Version"/>
           <w:id w:val="-1822030721"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="9291FBF10CC3461185E23F33CF19EA65"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocVersion[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A07BA">
-            <w:t>v1.1</w:t>
+          <w:r w:rsidR="001940A5">
+            <w:t>v1.2</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0D9C5376" w14:textId="1E562CD6" w:rsidR="00A42970" w:rsidRDefault="00BC33C1" w:rsidP="004616FE">
+    <w:p w14:paraId="0D9C5376" w14:textId="0E0D35AF" w:rsidR="00A42970" w:rsidRDefault="00D01379" w:rsidP="004616FE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:alias w:val="Status"/>
           <w:tag w:val="DocStatus"/>
           <w:id w:val="-924804483"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="146A0AEDDCE54B8580AFDCAFC41FDB50"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocStatus[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="Approved">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Draft" w:value="Draft"/>
             <w:listItem w:displayText="Awaiting approval" w:value="Awaiting approval"/>
             <w:listItem w:displayText="Approved" w:value="Approved"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00DB0AB5">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Approved</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A42970" w:rsidRPr="00877406">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:alias w:val="Audience"/>
           <w:tag w:val="Audience"/>
           <w:id w:val="358949364"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="98CD8C0738BC42C796273D1D58973E2A"/>
           </w:placeholder>
@@ -298,105 +301,104 @@
           <w:tag w:val="IntendedUse"/>
           <w:id w:val="-554928871"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="D6BD5BF0A6C54F4F996CD1FA8EA2B159"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/IntendedUse[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue="use">
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="trial use" w:value="trial use"/>
             <w:listItem w:displayText="consultation" w:value="consultation"/>
             <w:listItem w:displayText="review" w:value="review"/>
             <w:listItem w:displayText="use" w:value="use"/>
             <w:listItem w:displayText="information" w:value="information"/>
             <w:listItem w:displayText=" " w:value="  "/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB33EC">
             <w:t>use</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="413A89A5" w14:textId="20222F24" w:rsidR="00B82A66" w:rsidRPr="00B82A66" w:rsidRDefault="00BC33C1" w:rsidP="00B82A66">
+    <w:p w14:paraId="413A89A5" w14:textId="04F86B43" w:rsidR="00B82A66" w:rsidRPr="00B82A66" w:rsidRDefault="00D01379" w:rsidP="00B82A66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Document identifer label"/>
           <w:tag w:val="Document identifer label"/>
           <w:id w:val="1531763492"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="363B8691C42E47739F7F14DCE1871942"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00B82A66" w:rsidRPr="00804C31">
             <w:t>Document ID:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B82A66" w:rsidRPr="00804C31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Document identifier"/>
           <w:tag w:val="DocumentID"/>
           <w:id w:val="1408191130"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="7A2CA64B84624B5C9444D4B1E4CCD0E2"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DocumentID[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0099061C" w:rsidRPr="0099061C">
-            <w:t>DH-4164:2025</w:t>
+          <w:r w:rsidR="00DB0AB5" w:rsidRPr="00DB0AB5">
+            <w:t>DH-4302:2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7DBF461F" w14:textId="77777777" w:rsidR="00463826" w:rsidRDefault="00BC33C1" w:rsidP="007237D8">
+    <w:p w14:paraId="7DBF461F" w14:textId="77777777" w:rsidR="00463826" w:rsidRDefault="00D01379" w:rsidP="007237D8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Draft version number (make blank after approval)"/>
           <w:tag w:val="DocumentVersionNumber"/>
           <w:id w:val="1828089265"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DBCAE163D5704797B15F52610DB5B3AE"/>
           </w:placeholder>
           <w:dataBinding w:xpath="/root[1]/DraftVersionNumber[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
           <w:comboBox w:lastValue=" ">
             <w:listItem w:displayText="Select the version number or select blank for approved document" w:value="Select the version number or select blank for approved document"/>
             <w:listItem w:displayText=" " w:value=" "/>
             <w:listItem w:displayText="Draft version 001" w:value="Draft version 001"/>
             <w:listItem w:displayText="Draft version 002" w:value="Draft version 002"/>
             <w:listItem w:displayText="Draft version 003" w:value="Draft version 003"/>
             <w:listItem w:displayText="Draft version 004" w:value="Draft version 004"/>
             <w:listItem w:displayText="Draft version 005" w:value="Draft version 005"/>
             <w:listItem w:displayText="Draft version 006" w:value="Draft version 006"/>
             <w:listItem w:displayText="Draft version 007" w:value="Draft version 007"/>
             <w:listItem w:displayText="Draft version 008" w:value="Draft version 008"/>
             <w:listItem w:displayText="Draft version 009" w:value="Draft version 009"/>
@@ -446,51 +448,51 @@
       </w:r>
       <w:r>
         <w:t>his form is to be completed by Clinical Information System (CIS) software vendors</w:t>
       </w:r>
       <w:r w:rsidR="00C63D2A">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00534A2A">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00C63D2A">
         <w:t xml:space="preserve">ealthcare </w:t>
       </w:r>
       <w:r w:rsidR="00534A2A">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00C63D2A">
         <w:t>roviders</w:t>
       </w:r>
       <w:r w:rsidR="00534A2A">
         <w:t xml:space="preserve"> organisations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If you are a mobile app developer wishing to connect to the My Health Record system, please email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00FC1FBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
           <w:t>help@digitalhealth.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or call the help centre on </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54E80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1300 901 001</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> during business hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2024EE6F" w14:textId="77777777" w:rsidR="009C6E25" w:rsidRDefault="009C6E25" w:rsidP="009C6E25">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -627,341 +629,328 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8827EA" w14:textId="77777777" w:rsidR="00502713" w:rsidRPr="00502713" w:rsidRDefault="00502713" w:rsidP="00502713">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4377"/>
         <w:gridCol w:w="5257"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A17F71" w14:paraId="7DBB8BCB" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00A17F71" w14:paraId="7DBB8BCB" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2A0121" w14:textId="14BC036B" w:rsidR="00A17F71" w:rsidRPr="001F017A" w:rsidRDefault="00A17F71" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F017A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Software vendor name</w:t>
             </w:r>
             <w:r w:rsidR="00785E2D" w:rsidRPr="00846833">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DFD6529" w14:textId="48BCF692" w:rsidR="00A17F71" w:rsidRPr="00BA54E7" w:rsidRDefault="00A17F71" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A42A88" w14:paraId="2C361913" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00A42A88" w14:paraId="2C361913" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A584A09" w14:textId="15D0476F" w:rsidR="00A42A88" w:rsidRPr="001F017A" w:rsidRDefault="00A42A88" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F017A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Organisation address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="181D042E" w14:textId="77777777" w:rsidR="00A42A88" w:rsidRDefault="00A42A88" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A42A88" w14:paraId="19AD716D" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00A42A88" w14:paraId="19AD716D" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F96DB69" w14:textId="54CD4F92" w:rsidR="00A42A88" w:rsidRPr="001F017A" w:rsidRDefault="00A42A88" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F017A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Organisation website:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="096C455B" w14:textId="77777777" w:rsidR="00A42A88" w:rsidRDefault="00A42A88" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A17F71" w14:paraId="7DBAF1CF" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00A17F71" w14:paraId="7DBAF1CF" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="792BFCD6" w14:textId="78527ECA" w:rsidR="00A17F71" w:rsidRPr="009E3240" w:rsidRDefault="00543ED1" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E3240">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Software </w:t>
             </w:r>
             <w:r w:rsidR="00A17F71" w:rsidRPr="009E3240">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Product name</w:t>
             </w:r>
             <w:r w:rsidR="00785E2D" w:rsidRPr="00846833">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EEEDF1D" w14:textId="12D67175" w:rsidR="00A17F71" w:rsidRPr="00BA54E7" w:rsidRDefault="00A17F71" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB1416" w14:paraId="1A033CE3" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00EB1416" w14:paraId="1A033CE3" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2131585F" w14:textId="13D1B440" w:rsidR="00EB1416" w:rsidRPr="009E3240" w:rsidRDefault="00EB1416" w:rsidP="00EB1416">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E3240">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Alternative name(s) for product</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D17ED9B" w14:textId="36E23F96" w:rsidR="00EB1416" w:rsidRPr="00BA54E7" w:rsidRDefault="00EB1416" w:rsidP="00EB1416">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A17F71" w14:paraId="30C657FE" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00A17F71" w14:paraId="30C657FE" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28958433" w14:textId="0789AB6F" w:rsidR="00A17F71" w:rsidRPr="009E3240" w:rsidRDefault="008F6F7F" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Software </w:t>
             </w:r>
             <w:r w:rsidR="00A17F71" w:rsidRPr="009E3240">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Product version</w:t>
             </w:r>
             <w:r w:rsidR="00785E2D" w:rsidRPr="009A4EFD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00FF1CE4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07DB9434" w14:textId="1D4368AD" w:rsidR="00A17F71" w:rsidRPr="00BA54E7" w:rsidRDefault="00A17F71" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946CC3" w14:paraId="5D85AB44" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00946CC3" w14:paraId="5D85AB44" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E8CBD46" w14:textId="021ECEA2" w:rsidR="00946CC3" w:rsidRPr="009E3240" w:rsidRDefault="00946CC3" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E3240">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Has this product previously been granted M</w:t>
             </w:r>
             <w:r w:rsidR="005425BC">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">y </w:t>
             </w:r>
@@ -1002,53 +991,52 @@
                 <w:rStyle w:val="ui-provider"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Production access?</w:t>
             </w:r>
             <w:r w:rsidR="0051663F" w:rsidRPr="00846833">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
             <w:r w:rsidR="00ED21E9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26FD82C2" w14:textId="77777777" w:rsidR="007F56FA" w:rsidRDefault="00BC33C1" w:rsidP="0008019D">
+          <w:p w14:paraId="26FD82C2" w14:textId="77777777" w:rsidR="007F56FA" w:rsidRDefault="00D01379" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="590127259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -1056,51 +1044,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00946CC3" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00946CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6845EC43" w14:textId="663D2B63" w:rsidR="00946CC3" w:rsidRPr="00BA54E7" w:rsidRDefault="00BC33C1" w:rsidP="0008019D">
+          <w:p w14:paraId="6845EC43" w14:textId="663D2B63" w:rsidR="00946CC3" w:rsidRPr="00BA54E7" w:rsidRDefault="00D01379" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="164984085"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1112,472 +1100,486 @@
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00946CC3" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00946CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      Version: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A42A88" w14:paraId="2B83D9CC" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00A42A88" w14:paraId="2B83D9CC" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AF58188" w14:textId="77777777" w:rsidR="00A42A88" w:rsidRDefault="00A42A88" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E3240">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="009E3240">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
               </w:rPr>
               <w:t>f you answered ‘yes’ above: Could you outline the scope of changes to your product</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="537577A9" w14:textId="58402CCE" w:rsidR="00FF1CE4" w:rsidRPr="009E3240" w:rsidRDefault="00FF1CE4" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A4EFD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">*Please refer to My Health Record – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="009A4EFD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>My Health Record - Managing Your B2B Software In Production v1.</w:t>
               </w:r>
               <w:r w:rsidR="00AB1A87">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>7</w:t>
               </w:r>
               <w:r w:rsidRPr="009A4EFD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006E5C3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E5C3E" w:rsidRPr="006E5C3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>to determine requirements to increment your software version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C7C66E2" w14:textId="77777777" w:rsidR="00A42A88" w:rsidRDefault="00A42A88" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF1BC7" w14:paraId="453D7E6E" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="00CF1BC7" w14:paraId="453D7E6E" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27FBD614" w14:textId="3103B8DF" w:rsidR="00CF1BC7" w:rsidRDefault="008A0126" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00907B99">
               <w:t xml:space="preserve">Is </w:t>
             </w:r>
             <w:r w:rsidR="00786666">
               <w:t xml:space="preserve">the product being </w:t>
             </w:r>
             <w:r w:rsidR="00BB1B50">
               <w:t>integrated with HIP</w:t>
             </w:r>
             <w:r w:rsidR="000F5FAE">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00BB1B50">
               <w:t xml:space="preserve"> version 9.0 or later?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7439CF21" w14:textId="0F40C051" w:rsidR="00B815CA" w:rsidRDefault="00BC33C1" w:rsidP="00D05F17">
+          <w:p w14:paraId="7439CF21" w14:textId="0F40C051" w:rsidR="00B815CA" w:rsidRDefault="00D01379" w:rsidP="00D05F17">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-394280765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E73C7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D05F17">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39F15792" w14:textId="353A4053" w:rsidR="00164F26" w:rsidRDefault="00BC33C1" w:rsidP="00B413AA">
+          <w:p w14:paraId="39F15792" w14:textId="353A4053" w:rsidR="00164F26" w:rsidRDefault="00D01379" w:rsidP="00B413AA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2044193652"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0070533A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B413AA">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6EED0E" w14:textId="35873C6C" w:rsidR="00B413AA" w:rsidRDefault="00164F26" w:rsidP="00B413AA">
+          <w:p w14:paraId="3E6EED0E" w14:textId="5379C338" w:rsidR="00B413AA" w:rsidRDefault="1120739A" w:rsidP="00B413AA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C2001">
+            <w:r w:rsidRPr="6F5665BD">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>For further information</w:t>
             </w:r>
-            <w:r w:rsidR="001C2001">
+            <w:r w:rsidR="25F1DDAC" w:rsidRPr="6F5665BD">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, please </w:t>
             </w:r>
-            <w:r w:rsidR="007975F7">
+            <w:r w:rsidR="5C47E505" w:rsidRPr="6F5665BD">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">contact us </w:t>
             </w:r>
-            <w:r w:rsidR="00B2017B">
+            <w:r w:rsidR="1C48B8F5" w:rsidRPr="6F5665BD">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">via </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00B2017B" w:rsidRPr="00B2017B">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="1C48B8F5" w:rsidRPr="6F5665BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>HIP</w:t>
               </w:r>
-              <w:r w:rsidR="000F5FAE">
+              <w:r w:rsidR="477F6A85" w:rsidRPr="6F5665BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>S</w:t>
               </w:r>
-              <w:r w:rsidR="00B2017B" w:rsidRPr="00B2017B">
+              <w:r w:rsidR="1C48B8F5" w:rsidRPr="6F5665BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> – Digital Health Communities</w:t>
+                <w:t xml:space="preserve"> – Digital Health </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="1C48B8F5" w:rsidRPr="6F5665BD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>Communities</w:t>
+              </w:r>
+              <w:r w:rsidR="753EC22D" w:rsidRPr="6F5665BD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>link</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="035093A9" w14:textId="7618D8F2" w:rsidR="00B413AA" w:rsidRDefault="00B413AA" w:rsidP="00B413AA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2F04" w14:paraId="656D40FA" w14:textId="77777777" w:rsidTr="00A31E6C">
+      <w:tr w:rsidR="00EA2F04" w14:paraId="656D40FA" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:trPr>
           <w:trHeight w:val="5780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A584426" w14:textId="5D9891A2" w:rsidR="00EA2F04" w:rsidRDefault="00EA2F04" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t>* Is this product conformant to My Health Record Connecting Systems Security Conformance Profile?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="683D24AA" w14:textId="52446DEE" w:rsidR="00452493" w:rsidRDefault="00BC33C1" w:rsidP="00D05F17">
+          <w:p w14:paraId="683D24AA" w14:textId="52446DEE" w:rsidR="00452493" w:rsidRDefault="00D01379" w:rsidP="00D05F17">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="354311858"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C7434">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007E73C7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D8BEBAD" w14:textId="77777777" w:rsidR="00452493" w:rsidRPr="00B32E23" w:rsidRDefault="00452493" w:rsidP="00452493">
+          <w:p w14:paraId="0D8BEBAD" w14:textId="00C8CAF5" w:rsidR="00452493" w:rsidRPr="00B32E23" w:rsidRDefault="6368D804" w:rsidP="00452493">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32E23">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+            <w:r w:rsidRPr="6F5665BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">New systems that wish to connect to My Health Record (MHR) must fulfill the conformance requirements outlined in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00B32E23">
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="6F5665BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                  <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>My Health Record Connecting Systems Security Conformance Profile</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00B32E23">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+            <w:r w:rsidRPr="6F5665BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to being granted access to the MHR Production Environment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E90A25A" w14:textId="07DA127A" w:rsidR="007E73C7" w:rsidRDefault="00BC33C1" w:rsidP="00D05F17">
+          <w:p w14:paraId="4E90A25A" w14:textId="07DA127A" w:rsidR="007E73C7" w:rsidRDefault="00D01379" w:rsidP="00D05F17">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1161235117"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1586,51 +1588,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007E73C7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="0070533A">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64743B7A" w14:textId="77777777" w:rsidR="001A72A4" w:rsidRDefault="00BC33C1" w:rsidP="00D05F17">
+          <w:p w14:paraId="64743B7A" w14:textId="77777777" w:rsidR="001A72A4" w:rsidRDefault="00D01379" w:rsidP="00D05F17">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="657497930"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1683,189 +1685,187 @@
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="673B3500" w14:textId="07110357" w:rsidR="005D1BB6" w:rsidRDefault="005D1BB6" w:rsidP="00D05F17">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F43F3" w14:paraId="153CF747" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="009F43F3" w14:paraId="153CF747" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5391892E" w14:textId="43D5EAE6" w:rsidR="009F43F3" w:rsidRPr="009E3240" w:rsidRDefault="009F43F3" w:rsidP="0008019D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="009E3240">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Product role</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0051663F" w:rsidRPr="00846833">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7336E259" w14:textId="681CEF99" w:rsidR="009F43F3" w:rsidRPr="009E3240" w:rsidRDefault="009F43F3" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="33A5A956" w14:textId="2E8E9A1E" w:rsidR="009F43F3" w:rsidRPr="00BA54E7" w:rsidRDefault="00BC33C1" w:rsidP="009F43F3">
+          <w:p w14:paraId="33A5A956" w14:textId="2E8E9A1E" w:rsidR="009F43F3" w:rsidRPr="00BA54E7" w:rsidRDefault="00D01379" w:rsidP="009F43F3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-956478992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009F43F3" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   CSP (Contracted Service Provider)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168F5272" w14:textId="164F0478" w:rsidR="000D22FD" w:rsidRPr="00BA54E7" w:rsidRDefault="00BC33C1" w:rsidP="000D22FD">
+          <w:p w14:paraId="168F5272" w14:textId="164F0478" w:rsidR="000D22FD" w:rsidRPr="00BA54E7" w:rsidRDefault="00D01379" w:rsidP="000D22FD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="579948720"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009F43F3" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   CIS (Clinical Information System)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B540C04" w14:textId="77777777" w:rsidR="000D22FD" w:rsidRDefault="00BC33C1" w:rsidP="00BA54E7">
+          <w:p w14:paraId="5B540C04" w14:textId="77777777" w:rsidR="000D22FD" w:rsidRDefault="00D01379" w:rsidP="00BA54E7">
             <w:pPr>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-40835333"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D22FD" w:rsidRPr="00BA54E7">
@@ -2145,230 +2145,221 @@
           <w:p w14:paraId="17FCF9F7" w14:textId="55F6FAF0" w:rsidR="0093762A" w:rsidRPr="005A5B0C" w:rsidRDefault="0093762A" w:rsidP="00A518A3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A5B0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Secondary contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093762A" w14:paraId="5ADEEB10" w14:textId="77777777" w:rsidTr="0093762A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60364E8D" w14:textId="1E2E3678" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
             <w:r w:rsidR="0051663F" w:rsidRPr="00846833">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="090C35F6" w14:textId="6B377E9A" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FED85F7" w14:textId="55A72A3C" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093762A" w14:paraId="53997498" w14:textId="77777777" w:rsidTr="007878E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34ECA9E4" w14:textId="0AADD674" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Phone/mobile</w:t>
             </w:r>
             <w:r w:rsidR="0051663F" w:rsidRPr="00846833">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="589B2BEB" w14:textId="77777777" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C34F7C5" w14:textId="572C468B" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093762A" w14:paraId="37A11778" w14:textId="77777777" w:rsidTr="003A07CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="411ACB5A" w14:textId="6778A963" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidR="0051663F" w:rsidRPr="00846833">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B88CCC6" w14:textId="77777777" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C103F03" w14:textId="394EB52A" w:rsidR="0093762A" w:rsidRPr="00BA54E7" w:rsidRDefault="0093762A" w:rsidP="00BB3489">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44393F84" w14:textId="63467C79" w:rsidR="00A7540B" w:rsidRDefault="00A7540B" w:rsidP="0008019D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C92594" w14:textId="11D53838" w:rsidR="00383C38" w:rsidRDefault="00BB3489" w:rsidP="00DC5596">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
@@ -2390,55 +2381,54 @@
         <w:t>verview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F1282A" w14:textId="77777777" w:rsidR="00BC3D7C" w:rsidRPr="006F25E6" w:rsidRDefault="00BC3D7C" w:rsidP="006F25E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9860" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D5D7D8" w:themeColor="background2"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006400BD" w14:paraId="328E8338" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="006400BD" w14:paraId="328E8338" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44558B2D" w14:textId="71B129D8" w:rsidR="006400BD" w:rsidRDefault="006400BD" w:rsidP="00EB1416">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25E0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Have you been issued a Healthcare Identifier Notice of Connection (HI NOC) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25E0A">
               <w:rPr>
                 <w:b/>
@@ -2470,51 +2460,51 @@
           </w:p>
           <w:p w14:paraId="2A5DB25F" w14:textId="77777777" w:rsidR="00BC3D7C" w:rsidRDefault="00BC3D7C" w:rsidP="00EB1416">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32CF00CE" w14:textId="4CF682AD" w:rsidR="00BC3D7C" w:rsidRDefault="00BC3D7C" w:rsidP="00EB1416">
             <w:r w:rsidRPr="00BC3D7C">
               <w:t>These are system functions to manage local copies of an IHI and (optionally) manage local copies of identifiers for healthcare provider individuals and organisations.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07E6F17E" w14:textId="77777777" w:rsidR="00BC3D7C" w:rsidRDefault="00BC3D7C" w:rsidP="00BC3D7C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7ED5C7F4" w14:textId="1BDCFD1D" w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C" w:rsidRDefault="00BC33C1" w:rsidP="00BC3D7C">
+          <w:p w14:paraId="7ED5C7F4" w14:textId="1BDCFD1D" w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C" w:rsidRDefault="00D01379" w:rsidP="00BC3D7C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-45686532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2522,92 +2512,102 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">YES same </w:t>
-            </w:r>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> same </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
+              <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">software </w:t>
             </w:r>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">product </w:t>
             </w:r>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">as </w:t>
             </w:r>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>on page 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A64E608" w14:textId="52A5FB82" w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C" w:rsidRDefault="00BC33C1" w:rsidP="00BC3D7C">
+          <w:p w14:paraId="6A64E608" w14:textId="52A5FB82" w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C" w:rsidRDefault="00D01379" w:rsidP="00BC3D7C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1843616300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2615,57 +2615,67 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>YES different tha</w:t>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> different tha</w:t>
             </w:r>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC3D7C" w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">software </w:t>
             </w:r>
@@ -2705,51 +2715,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEASE </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC3D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C99E8F9" w14:textId="1E593820" w:rsidR="006400BD" w:rsidRDefault="00BC33C1" w:rsidP="006400BD">
+          <w:p w14:paraId="5C99E8F9" w14:textId="1E593820" w:rsidR="006400BD" w:rsidRDefault="00D01379" w:rsidP="006400BD">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-194227950"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC3D7C">
@@ -2801,51 +2811,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="623D94A5" w14:textId="53C2A9F2" w:rsidR="00C46697" w:rsidRDefault="00C46697" w:rsidP="00C46697">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00C46697">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">f you have not, contact </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00C46697">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Developer Liaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C46697">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  to regist</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidRPr="00C46697">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and under</w:t>
@@ -2902,372 +2912,383 @@
             </w:pPr>
             <w:r w:rsidRPr="00C46697">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Further information </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>can be found here</w:t>
             </w:r>
             <w:r w:rsidRPr="00C46697">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00C46697">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Services Australia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> webpage.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42A44241" w14:textId="20C910E5" w:rsidR="006400BD" w:rsidRPr="00EB1416" w:rsidRDefault="006400BD" w:rsidP="00C46697">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D025C" w14:paraId="214C49CB" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="006D025C" w14:paraId="214C49CB" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="420A8506" w14:textId="4801A1EC" w:rsidR="006D025C" w:rsidRPr="00BA54E7" w:rsidRDefault="00FF1CE4" w:rsidP="00A17F71">
+          <w:p w14:paraId="420A8506" w14:textId="515E7E66" w:rsidR="006D025C" w:rsidRPr="00BA54E7" w:rsidRDefault="1CAE3A17" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="6F5665BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you accessed the Agency's </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="006E5C3E">
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="6F5665BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t>getting started education modules</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="6F5665BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> that are available on the ADHA Developer Portal? </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that are available on the ADHA </w:t>
+            </w:r>
+            <w:r w:rsidR="503E278B" w:rsidRPr="6F5665BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Implementer Hub</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6F5665BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                  <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1113123653"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FD4F09">
+                <w:r w:rsidR="750B7B97" w:rsidRPr="6F5665BD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+            <w:r w:rsidR="059B0ACC" w:rsidRPr="6F5665BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   Yes     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7610FDA8" w14:textId="79CECA00" w:rsidR="006D025C" w:rsidRPr="00C63EA9" w:rsidRDefault="00BC33C1" w:rsidP="00A17F71">
+          <w:p w14:paraId="7610FDA8" w14:textId="79CECA00" w:rsidR="006D025C" w:rsidRPr="00C63EA9" w:rsidRDefault="00D01379" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1824424199"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D025C" w14:paraId="1E205BE0" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="006D025C" w14:paraId="1E205BE0" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="664F2F82" w14:textId="63B514B7" w:rsidR="006D025C" w:rsidRPr="000D22FD" w:rsidRDefault="000D22FD" w:rsidP="00336E90">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:keepNext/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D22FD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CIS &amp; CSP requirements:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D025C" w:rsidRPr="006D025C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>How does your system access the HI Service?</w:t>
             </w:r>
             <w:r w:rsidR="00D16420" w:rsidRPr="00846833">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48B2BAFB" w14:textId="3790AF52" w:rsidR="006D025C" w:rsidRPr="00BA54E7" w:rsidRDefault="00BC33C1" w:rsidP="00A17F71">
+          <w:p w14:paraId="48B2BAFB" w14:textId="3790AF52" w:rsidR="006D025C" w:rsidRPr="00BA54E7" w:rsidRDefault="00D01379" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:keepNext/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1041709204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   Direct access</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B7B7EF" w14:textId="706B2876" w:rsidR="006D025C" w:rsidRDefault="00BC33C1" w:rsidP="000D22FD">
+          <w:p w14:paraId="06B7B7EF" w14:textId="706B2876" w:rsidR="006D025C" w:rsidRDefault="00D01379" w:rsidP="000D22FD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:keepNext/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-770620400"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   Indirect access (HI identifiers are obtained from another software system that accesses the HI Service.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D025C" w14:paraId="1AD8F1A1" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="006D025C" w14:paraId="1AD8F1A1" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42246750" w14:textId="22661BB2" w:rsidR="006D025C" w:rsidRDefault="00EB1416" w:rsidP="00574F5A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What type of Healthcare </w:t>
             </w:r>
             <w:r w:rsidR="006D025C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s are the target of your product</w:t>
             </w:r>
             <w:r w:rsidR="006D025C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C148D4E" w14:textId="6DFE9E7F" w:rsidR="006D025C" w:rsidRPr="00BA54E7" w:rsidRDefault="00BC33C1" w:rsidP="00A17F71">
+          <w:p w14:paraId="3C148D4E" w14:textId="6DFE9E7F" w:rsidR="006D025C" w:rsidRPr="00BA54E7" w:rsidRDefault="00D01379" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="322474439"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3276,141 +3297,141 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   GPs</w:t>
             </w:r>
             <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B7DAC18" w14:textId="3A451C57" w:rsidR="006D025C" w:rsidRPr="00BA54E7" w:rsidRDefault="00BC33C1" w:rsidP="00A17F71">
+          <w:p w14:paraId="7B7DAC18" w14:textId="3A451C57" w:rsidR="006D025C" w:rsidRPr="00BA54E7" w:rsidRDefault="00D01379" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-445934696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   Specialists</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F400EDB" w14:textId="77B7BF40" w:rsidR="006D025C" w:rsidRDefault="00BC33C1" w:rsidP="00A17F71">
+          <w:p w14:paraId="1F400EDB" w14:textId="77B7BF40" w:rsidR="006D025C" w:rsidRDefault="00D01379" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2137788056"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   Hospitals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F39E0FE" w14:textId="5D390BDE" w:rsidR="00543ED1" w:rsidRDefault="00BC33C1" w:rsidP="00543ED1">
+          <w:p w14:paraId="4F39E0FE" w14:textId="5D390BDE" w:rsidR="00543ED1" w:rsidRDefault="00D01379" w:rsidP="00543ED1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1171923349"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3419,136 +3440,134 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00543ED1" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00543ED1" w:rsidRPr="009E3240">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Allied Health</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E491B61" w14:textId="7D449098" w:rsidR="006D025C" w:rsidRPr="00C63EA9" w:rsidRDefault="00BC33C1" w:rsidP="00A17F71">
+          <w:p w14:paraId="4E491B61" w14:textId="7D449098" w:rsidR="006D025C" w:rsidRPr="00C63EA9" w:rsidRDefault="00D01379" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1667007855"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D025C" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   Other (specify):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D025C" w14:paraId="205A391A" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="006D025C" w14:paraId="205A391A" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C7556FC" w14:textId="77777777" w:rsidR="00CE5B8E" w:rsidRDefault="00CE5B8E" w:rsidP="00CE5B8E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63EA9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Is there anything else that you believe may be helpful for us to understand about your product?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="391ECA6F" w14:textId="2F953467" w:rsidR="006D025C" w:rsidRPr="00A17F71" w:rsidRDefault="006D025C" w:rsidP="00A17F71">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053011D" w14:paraId="3FFE5B19" w14:textId="77777777" w:rsidTr="00552DC6">
+      <w:tr w:rsidR="0053011D" w14:paraId="3FFE5B19" w14:textId="77777777" w:rsidTr="6F5665BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51AB9EF7" w14:textId="5C73FAC9" w:rsidR="0053011D" w:rsidRPr="001F017A" w:rsidRDefault="008F6F7F" w:rsidP="001F017A">
             <w:pPr>
               <w:pStyle w:val="IsabelleHeading1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Note:  </w:t>
             </w:r>
             <w:r w:rsidR="00C30556">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -3680,56 +3699,56 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4746AF90" w14:textId="77777777" w:rsidR="007614BA" w:rsidRDefault="007614BA" w:rsidP="007614BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58EBC63A" w14:textId="77777777" w:rsidR="007614BA" w:rsidRDefault="007614BA" w:rsidP="007614BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FBAF56F" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRDefault="00362F2D" w:rsidP="007614BA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="6947"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:sectPr w:rsidR="00362F2D" w:rsidSect="00316A8E">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C963366" w14:textId="1E9D6C59" w:rsidR="00BC3D7C" w:rsidRPr="00E507E4" w:rsidRDefault="00BC3D7C" w:rsidP="00BC3D7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0001">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:r>
@@ -4221,184 +4240,204 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> for patient information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="396F02A2" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00FD4F09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72C4D66B" w14:textId="63163B7C" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="72C4D66B" w14:textId="63163B7C" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-76372231"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">YES same </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">software </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve"> same </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">product </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t xml:space="preserve">software </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">as </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve">product </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">as </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>on page 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="760232C8" w14:textId="7B45D85E" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="760232C8" w14:textId="7B45D85E" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-427973385"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>YES different tha</w:t>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> different tha</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">software </w:t>
             </w:r>
@@ -4437,51 +4476,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEASE </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A0F5CC2" w14:textId="52F04AB6" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="5A0F5CC2" w14:textId="52F04AB6" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-46536092"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -4758,51 +4797,51 @@
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BB34219" w14:textId="1D898F22" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="1BB34219" w14:textId="1D898F22" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1454056911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -4820,51 +4859,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>doesPCEHRExist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – v1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46FB7F37" w14:textId="21CB8345" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="46FB7F37" w14:textId="21CB8345" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1555613796"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -4882,51 +4921,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>gainPCEHRAccess</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – v1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D0EA46" w14:textId="7E1C35F3" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00B81514">
+          <w:p w14:paraId="61D0EA46" w14:textId="7E1C35F3" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00B81514">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-547450679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F6F7F">
@@ -4942,51 +4981,51 @@
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ITI – 43 Retrieve Document Set – v1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45CA759A" w14:textId="0ED6829C" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00B81514">
+          <w:p w14:paraId="45CA759A" w14:textId="0ED6829C" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00B81514">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1299191118"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F6F7F">
@@ -5319,315 +5358,315 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>My Health Record</w:t>
             </w:r>
             <w:r w:rsidRPr="0031527D">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Views your software will integrate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6468F19D" w14:textId="340BAE20" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00A83C3A">
+          <w:p w14:paraId="6468F19D" w14:textId="340BAE20" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00A83C3A">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1394964779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Health Record Overview</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2909F4B2" w14:textId="7A80E49D" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00A83C3A">
+          <w:p w14:paraId="2909F4B2" w14:textId="7A80E49D" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00A83C3A">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-912398895"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Prescription and Dispense View</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DFD1046" w14:textId="4D8076D7" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00A83C3A">
+          <w:p w14:paraId="7DFD1046" w14:textId="4D8076D7" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00A83C3A">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-780184224"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Pathology Report View</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706655CC" w14:textId="2B380BF8" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00A83C3A">
+          <w:p w14:paraId="706655CC" w14:textId="2B380BF8" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00A83C3A">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-816723185"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Diagnostic Imaging Report View</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F6636E" w14:textId="00C1F638" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00A83C3A">
+          <w:p w14:paraId="20F6636E" w14:textId="00C1F638" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00A83C3A">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="480664498"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Medicare Overview</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2751313A" w14:textId="64513E1F" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00A83C3A">
+          <w:p w14:paraId="2751313A" w14:textId="64513E1F" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00A83C3A">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1260264804"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Health Check Schedule View*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45EF2ADD" w14:textId="39D928B2" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="008F6F7F">
+          <w:p w14:paraId="45EF2ADD" w14:textId="39D928B2" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="008F6F7F">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1518457238"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -5687,51 +5726,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the implementation effort.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4721396F" w14:textId="1F2A4B6E" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00A83C3A">
+          <w:p w14:paraId="4721396F" w14:textId="1F2A4B6E" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00A83C3A">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-651523921"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -5909,95 +5948,95 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>These Views may provide additional value to your implementation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="312CBF1D" w14:textId="25C79131" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="009B1275">
+          <w:p w14:paraId="312CBF1D" w14:textId="25C79131" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="009B1275">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="496393387"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   getChangeHistoryView – v1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="138B444C" w14:textId="0E9992E1" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="009B1275">
+          <w:p w14:paraId="138B444C" w14:textId="0E9992E1" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="009B1275">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1389992119"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -6015,51 +6054,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>getAuditView</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – v 1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="757D534A" w14:textId="62ECF641" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="009B1275">
+          <w:p w14:paraId="757D534A" w14:textId="62ECF641" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="009B1275">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="337352466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -6077,51 +6116,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>getRepresentativeListView</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – v1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B79E535" w14:textId="7E937257" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="009B1275">
+          <w:p w14:paraId="1B79E535" w14:textId="7E937257" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="009B1275">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-403459213"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -6407,184 +6446,204 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ecord</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53D8AC0A" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5739351D" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="5739351D" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2124063324"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">YES same </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">software </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve"> same </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">product </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t xml:space="preserve">software </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">as </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve">product </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">as </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>on page 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48B78C8D" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="48B78C8D" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1157994854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>YES different tha</w:t>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> different tha</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">software </w:t>
             </w:r>
@@ -6623,51 +6682,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEASE </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F16FE84" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="0F16FE84" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2006701912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -6926,183 +6985,183 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="005425BC">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ecord</w:t>
             </w:r>
             <w:r w:rsidRPr="0031527D">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="794B94E6" w14:textId="4DBCFA69" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="794B94E6" w14:textId="4DBCFA69" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="831412589"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Discharge Summary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="639C32EA" w14:textId="5C37A5CF" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="639C32EA" w14:textId="5C37A5CF" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-871293537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Shared Health Summary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A5A227B" w14:textId="1A01A430" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="7A5A227B" w14:textId="1A01A430" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1734157847"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Specialist Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE9C2F7" w14:textId="602543C7" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="6EE9C2F7" w14:textId="602543C7" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1576122460"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -7110,139 +7169,139 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Advance Care Planning</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E9685B" w14:textId="017FD5B3" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="18E9685B" w14:textId="017FD5B3" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1646789354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Pathology Report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D5530D1" w14:textId="12C1E4DA" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="4D5530D1" w14:textId="12C1E4DA" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1647496286"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Diagnostic Imaging Report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="583E9FE2" w14:textId="7DF1679C" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="583E9FE2" w14:textId="7DF1679C" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1418058416"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -7250,51 +7309,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Prescription Records</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="758898C2" w14:textId="5C791507" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="758898C2" w14:textId="5C791507" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-638725912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -7302,95 +7361,95 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Dispense Record</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14594DC1" w14:textId="74E4489D" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="14594DC1" w14:textId="74E4489D" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1876195721"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Event Summary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4108A195" w14:textId="7FF611F7" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="4108A195" w14:textId="7FF611F7" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1145420794"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -7400,95 +7459,95 @@
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>eReferral</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="032B9B03" w14:textId="5A74E247" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="032B9B03" w14:textId="5A74E247" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-353195877"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Pharmacist Shared Medicines List</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE67950" w14:textId="151A26F1" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="3AE67950" w14:textId="151A26F1" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="575709615"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -7496,139 +7555,139 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Goals of Care</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C8C6E2" w14:textId="520F02BC" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="36C8C6E2" w14:textId="520F02BC" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1096523043"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Residential Care Transfer Reason</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F82AE42" w14:textId="23DA9A26" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="4F82AE42" w14:textId="23DA9A26" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="672382043"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   Residential Care Health Summary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6107F52C" w14:textId="57D6354D" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="6107F52C" w14:textId="57D6354D" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="320554596"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -7732,51 +7791,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28E06302" w14:textId="22C66371" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00BD6A90">
+          <w:p w14:paraId="28E06302" w14:textId="22C66371" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00BD6A90">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1270195470"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -7794,95 +7853,95 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>doesPCEHRExist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – v1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="619F1255" w14:textId="0AEDA059" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="619F1255" w14:textId="0AEDA059" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-14611880"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>   ITI – 41 Provide &amp; Register Document Set-b - v1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C42ADF7" w14:textId="1ABFDDC5" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="0C42ADF7" w14:textId="1ABFDDC5" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1413287175"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -8057,184 +8116,204 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> to register for a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> My Health Record system?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7205D868" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F6C161F" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="5F6C161F" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="960459463"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">YES same </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">software </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve"> same </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">product </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t xml:space="preserve">software </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">as </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve">product </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">as </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>on page 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="509988DE" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="509988DE" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1624373084"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>YES different tha</w:t>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> different tha</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">software </w:t>
             </w:r>
@@ -8273,51 +8352,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEASE </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="352738F6" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="352738F6" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1145108970"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -8570,51 +8649,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="721A46C7" w14:textId="33EDD989" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="721A46C7" w14:textId="33EDD989" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="952836911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -8717,184 +8796,204 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">your </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">system want access to the National Provider Portal? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74A88ECC" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00FD4F09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BBFD1F6" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="3BBFD1F6" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1563527852"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">YES same </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">software </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve"> same </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">product </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t xml:space="preserve">software </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">as </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve">product </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">as </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>on page 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E696CB" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="48E696CB" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="936409207"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>YES different tha</w:t>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> different tha</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">software </w:t>
             </w:r>
@@ -8934,51 +9033,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PLEASE </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B75910F" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="4B75910F" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-913007486"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -9160,51 +9259,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> used because of the administrative effort involved in linking healthcare provider HPI-I numbers to the organisation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55B5C81B" w14:textId="4A7E9881" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="55B5C81B" w14:textId="4A7E9881" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="391392035"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -9323,184 +9422,204 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>be using the template package web services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12916D52" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00FD4F09" w:rsidP="00264A4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AABB77A" w14:textId="1B3B049A" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="2AABB77A" w14:textId="1B3B049A" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-826975749"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">YES same </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">software </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve"> same </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">product </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+              <w:t xml:space="preserve">software </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">as </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+              <w:t xml:space="preserve">product </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">as </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>on page 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18AA9239" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="18AA9239" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRPr="003D2C99" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1469397539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Cordia New" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="00BA54E7">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>YES different tha</w:t>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> different tha</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09" w:rsidRPr="003D2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">software </w:t>
             </w:r>
@@ -9539,51 +9658,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEASE </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669D4">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="543FD307" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1" w:rsidP="00FD4F09">
+          <w:p w14:paraId="543FD307" w14:textId="77777777" w:rsidR="00FD4F09" w:rsidRDefault="00D01379" w:rsidP="00FD4F09">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1271312091"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -9773,51 +9892,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Most software systems do not require this functionality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="E7E6E6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1662C3B7" w14:textId="45C20724" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="1662C3B7" w14:textId="45C20724" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1432659971"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -9835,51 +9954,51 @@
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>searchTemplate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD4F09">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – v1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B1A86CB" w14:textId="3E32FF9A" w:rsidR="00FD4F09" w:rsidRDefault="00BC33C1">
+          <w:p w14:paraId="3B1A86CB" w14:textId="3E32FF9A" w:rsidR="00FD4F09" w:rsidRDefault="00D01379">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-761909761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD4F09">
@@ -10000,54 +10119,53 @@
             <w:r w:rsidRPr="0039305C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tick the web services to be tested.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="564ED361" w14:textId="77777777" w:rsidR="00A248D8" w:rsidRDefault="00A248D8" w:rsidP="006421C4">
             <w:pPr>
               <w:ind w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA6D74" w14:paraId="12702373" w14:textId="77777777" w:rsidTr="007013AE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="651930C0" w14:textId="4B1B3FFD" w:rsidR="00DA6D74" w:rsidRPr="00E87C12" w:rsidRDefault="00BC33C1" w:rsidP="006421C4">
+          <w:p w14:paraId="651930C0" w14:textId="4B1B3FFD" w:rsidR="00DA6D74" w:rsidRPr="00E87C12" w:rsidRDefault="00D01379" w:rsidP="006421C4">
             <w:pPr>
               <w:ind w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-692759951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00502713" w:rsidRPr="00E87C12">
@@ -10075,54 +10193,53 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>GetTemplate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DA6D74" w:rsidRPr="00E87C12">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> via B2B – v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA45EA" w14:paraId="437FBCE6" w14:textId="77777777" w:rsidTr="007013AE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="595F990F" w14:textId="20F57784" w:rsidR="00FA45EA" w:rsidRPr="00E87C12" w:rsidRDefault="00BC33C1" w:rsidP="006421C4">
+          <w:p w14:paraId="595F990F" w14:textId="20F57784" w:rsidR="00FA45EA" w:rsidRPr="00E87C12" w:rsidRDefault="00D01379" w:rsidP="006421C4">
             <w:pPr>
               <w:ind w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="386159177"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA45EA" w:rsidRPr="00E87C12">
@@ -10150,54 +10267,53 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>SearchTemplate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FA45EA" w:rsidRPr="00E87C12">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> via B2B – v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA45EA" w14:paraId="1399AFA8" w14:textId="77777777" w:rsidTr="007013AE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="167EA557" w14:textId="3D1FA411" w:rsidR="00FA45EA" w:rsidRPr="00E87C12" w:rsidRDefault="00BC33C1" w:rsidP="006421C4">
+          <w:p w14:paraId="167EA557" w14:textId="3D1FA411" w:rsidR="00FA45EA" w:rsidRPr="00E87C12" w:rsidRDefault="00D01379" w:rsidP="006421C4">
             <w:pPr>
               <w:ind w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="485908817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA45EA" w:rsidRPr="00E87C12">
@@ -10243,54 +10359,53 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>DeregisterDocument</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FA45EA" w:rsidRPr="00E87C12">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> via B2B – v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA45EA" w14:paraId="05756C12" w14:textId="77777777" w:rsidTr="007013AE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F48A97" w14:textId="216D5E52" w:rsidR="00FA45EA" w:rsidRPr="00E87C12" w:rsidRDefault="00BC33C1" w:rsidP="006421C4">
+          <w:p w14:paraId="09F48A97" w14:textId="216D5E52" w:rsidR="00FA45EA" w:rsidRPr="00E87C12" w:rsidRDefault="00D01379" w:rsidP="006421C4">
             <w:pPr>
               <w:ind w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1171023964"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA45EA" w:rsidRPr="00E87C12">
@@ -10337,172 +10452,168 @@
               </w:rPr>
               <w:t xml:space="preserve">Provide </w:t>
             </w:r>
             <w:r w:rsidR="00210A05">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">connection </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>details below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA6D74" w14:paraId="4F2A8304" w14:textId="77777777" w:rsidTr="00502713">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08832B4C" w14:textId="77777777" w:rsidR="00DA6D74" w:rsidRPr="00E87C12" w:rsidRDefault="00DA6D74" w:rsidP="00502713">
             <w:pPr>
               <w:ind w:firstLine="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E87C12">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Endpoint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01E5278A" w14:textId="69695232" w:rsidR="00DA6D74" w:rsidRPr="00E87C12" w:rsidRDefault="00DA6D74" w:rsidP="006421C4">
             <w:pPr>
               <w:ind w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA6D74" w14:paraId="4916D159" w14:textId="77777777" w:rsidTr="00502713">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20D43D80" w14:textId="77777777" w:rsidR="00DA6D74" w:rsidRPr="00E87C12" w:rsidRDefault="00DA6D74" w:rsidP="00502713">
             <w:pPr>
               <w:ind w:firstLine="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E87C12">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Repository unique ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22699F73" w14:textId="7AF19453" w:rsidR="00DA6D74" w:rsidRPr="00E87C12" w:rsidRDefault="00DA6D74" w:rsidP="006421C4">
             <w:pPr>
               <w:ind w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F8B33A2" w14:textId="77777777" w:rsidR="00A279B8" w:rsidRDefault="00A279B8" w:rsidP="00A279B8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75363C53" w14:textId="77777777" w:rsidR="00124235" w:rsidRPr="00BF697A" w:rsidRDefault="00124235" w:rsidP="00124235">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F583E62" w14:textId="7D557FFA" w:rsidR="003F3E90" w:rsidRDefault="003F3E90" w:rsidP="00124235">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124235">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Submit form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1E034E" w14:textId="6207B36B" w:rsidR="00124235" w:rsidRDefault="003F3E90" w:rsidP="00124235">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D43150">
         <w:t xml:space="preserve">Email completed Vendor Product Details Form to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00D43150">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
           <w:t>help@digitalhealth.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D02A21D" w14:textId="77777777" w:rsidR="00124235" w:rsidRDefault="00124235" w:rsidP="00124235">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Submission Date </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1467896167"/>
           <w:placeholder>
             <w:docPart w:val="1B4C2D7DF6FF4E37B163AF290F512CC0"/>
           </w:placeholder>
@@ -10512,145 +10623,145 @@
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0077064F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="487A8AA1" w14:textId="24201BF4" w:rsidR="003F3E90" w:rsidRPr="0039151A" w:rsidRDefault="00362F2D" w:rsidP="00124235">
       <w:r w:rsidRPr="00362F2D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="6AC0C1B7" wp14:editId="4114D0D5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="6AC0C1B7" wp14:editId="4114D0D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="bottomMargin">
                   <wp:posOffset>-3765127</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6127115" cy="3625215"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="13335"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1643641955" name="Text Box 1643641955" descr="Contact details, disclaimer, document control, copyright statement and acknowledgements."/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127115" cy="3625215"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="093F87B4" w14:textId="6056C711" w:rsidR="00362F2D" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
+                          <w:p w14:paraId="093F87B4" w14:textId="2B35E3D5" w:rsidR="00362F2D" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Publication date</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00866F56">
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002B0E0E">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rStyle w:val="DateChar"/>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:alias w:val="Date Of Approval"/>
                                 <w:tag w:val="DateOfApproval"/>
                                 <w:id w:val="-1027102555"/>
                                 <w:placeholder>
                                   <w:docPart w:val="6DA6D64CDB4148AF8AAC87AEA1AFE6A3"/>
                                 </w:placeholder>
                                 <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-                                <w:date w:fullDate="2025-05-30T00:00:00Z">
+                                <w:date w:fullDate="2026-03-05T00:00:00Z">
                                   <w:dateFormat w:val="d MMMM yyyy"/>
                                   <w:lid w:val="en-AU"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
                                   <w:rStyle w:val="DateChar"/>
                                 </w:rPr>
                               </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidR="007C5E50">
+                                <w:r w:rsidR="00DB0AB5">
                                   <w:rPr>
                                     <w:rStyle w:val="DateChar"/>
                                     <w:noProof/>
                                   </w:rPr>
-                                  <w:t>30 May 2025</w:t>
+                                  <w:t>5 March 2026</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidRPr="006D72DD">
                               <w:rPr>
                                 <w:rStyle w:val="InstructionsChar"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6545B6AA" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="009F6218" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00506E76">
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Australian Digital Health Agency</w:t>
                             </w:r>
@@ -10689,80 +10800,80 @@
                             </w:r>
                             <w:r w:rsidRPr="009F6218">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Street</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009F6218">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Sydney, NSW 2000</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId24" w:history="1">
+                            <w:hyperlink r:id="rId27" w:history="1">
                               <w:r w:rsidRPr="00AC4F04">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>digitalhealth.gov.au</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="3E7D9364" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>Telephone 1300 901 001 or email</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A25F15">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId25" w:history="1">
+                            <w:hyperlink r:id="rId28" w:history="1">
                               <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>help@digitalhealth.gov.au</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="728C31ED" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="009F6218" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                             <w:pPr>
                               <w:pStyle w:val="Smallprintbold"/>
                             </w:pPr>
                             <w:r w:rsidRPr="009F6218">
                               <w:t>Disclaimer</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="07643FB2" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="00A0125A" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                             <w:pPr>
@@ -10923,51 +11034,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> – </w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">without the permission of </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>the Australian Digital Health Agency</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F025A">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>. All copies of this document must include the copyright and other information contained on this page.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3A665A47" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="005A37F1" w:rsidRDefault="00BC33C1" w:rsidP="00362F2D">
+                          <w:p w14:paraId="3A665A47" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="005A37F1" w:rsidRDefault="00D01379" w:rsidP="00362F2D">
                             <w:pPr>
                               <w:pStyle w:val="Smallprint"/>
                               <w:rPr>
                                 <w:rStyle w:val="DateChar"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="Protective marking"/>
                                 <w:tag w:val="Protective marking"/>
                                 <w:id w:val="566687754"/>
                                 <w:placeholder>
                                   <w:docPart w:val="51B8450274B54A49B1B96796146530BA"/>
                                 </w:placeholder>
                                 <w:dataBinding w:xpath="/root[1]/ProtectiveMarking[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
                                 <w:comboBox w:lastValue="OFFICIAL">
                                   <w:listItem w:displayText="OFFICIAL" w:value="OFFICIAL"/>
                                   <w:listItem w:displayText="OFFICIAL: Sensitive" w:value="OFFICIAL: Sensitive"/>
                                 </w:comboBox>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00362F2D">
                                   <w:t>OFFICIAL</w:t>
                                 </w:r>
@@ -11008,113 +11119,113 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6AC0C1B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1643641955" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Contact details, disclaimer, document control, copyright statement and acknowledgements." style="position:absolute;margin-left:0;margin-top:-296.45pt;width:482.45pt;height:285.45pt;z-index:251676672;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9aaWsMAIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxy7SboZcYosRYYB&#10;QVsgHXpWZCk2JouCpMTOfv0o2Xmg22nYRSZFio+PHz1/6BpFjsK6GnRB09GYEqE5lLXeF/TH6/rT&#10;Z0qcZ7pkCrQo6Ek4+rD4+GHemlxkUIEqhSUYRLu8NQWtvDd5kjheiYa5ERih0SjBNsyjavdJaVmL&#10;0RuVZOPxLGnBlsYCF87h7WNvpIsYX0rB/bOUTniiCoq1+XjaeO7CmSzmLN9bZqqaD2Wwf6iiYbXG&#10;pJdQj8wzcrD1H6GamltwIP2IQ5OAlDUXsQfsJh2/62ZbMSNiLwiOMxeY3P8Ly5+OW/Niie++QocD&#10;DIC0xuUOL0M/nbRN+GKlBO0I4ekCm+g84Xg5S7P7NJ1SwtF2N8umGSoYJ7k+N9b5bwIaEoSCWpxL&#10;hIsdN873rmeXkE3DulYqzkZp0mKKu+k4PnCg6jIYg1t4slKWHBlOd6cY/zmkvfHCIpQOziKyYUh3&#10;bTFIvtt1Q987KE8Ih4WeKc7wdY1ZNsz5F2aRGogA0t0/4yEVYGkwSJRUYH/97T7448TQSkmLVCuo&#10;xl2gRH3XOMkv6WQSmBmVyfQ+Q8XeWna3Fn1oVoDdprhWhkcx+Ht1FqWF5g13YhlyoolpjpkL6s/i&#10;yvf0x53iYrmMTshFw/xGbw0Poc/YvnZvzJphZh7H/QRnSrL83eh63354y4MHWce5Bnh7TJEPQUEe&#10;R2YMOxcW5VaPXtc/w+I3AAAA//8DAFBLAwQUAAYACAAAACEALHYdfeEAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi7S7hhpMzKa0gngRS6OCx212TEKzsyG7TeO/dzzpbWbe&#10;4833ivXsejHhGDpPGm6XCgRS7W1HjYb3t6fFPYgQDVnTe0IN3xhgXV5eFCa3/kx7nKrYCA6hkBsN&#10;bYxDLmWoW3QmLP2AxNqXH52JvI6NtKM5c7jrZaJUKp3piD+0ZsDHFutjdXIats3zbvqYPrdVmm7a&#10;l5vVfHxVe62vr+bNA4iIc/wzwy8+o0PJTAd/IhtEr4GLRA2LuyzJQLCepSseDnxKEgWyLOT/BuUP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP1ppawwAgAAYQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACx2HX3hAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" strokeweight=".5pt">
+              <v:shape id="Text Box 1643641955" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Contact details, disclaimer, document control, copyright statement and acknowledgements." style="position:absolute;margin-left:0;margin-top:-296.45pt;width:482.45pt;height:285.45pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9aaWsMAIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxy7SboZcYosRYYB&#10;QVsgHXpWZCk2JouCpMTOfv0o2Xmg22nYRSZFio+PHz1/6BpFjsK6GnRB09GYEqE5lLXeF/TH6/rT&#10;Z0qcZ7pkCrQo6Ek4+rD4+GHemlxkUIEqhSUYRLu8NQWtvDd5kjheiYa5ERih0SjBNsyjavdJaVmL&#10;0RuVZOPxLGnBlsYCF87h7WNvpIsYX0rB/bOUTniiCoq1+XjaeO7CmSzmLN9bZqqaD2Wwf6iiYbXG&#10;pJdQj8wzcrD1H6GamltwIP2IQ5OAlDUXsQfsJh2/62ZbMSNiLwiOMxeY3P8Ly5+OW/Niie++QocD&#10;DIC0xuUOL0M/nbRN+GKlBO0I4ekCm+g84Xg5S7P7NJ1SwtF2N8umGSoYJ7k+N9b5bwIaEoSCWpxL&#10;hIsdN873rmeXkE3DulYqzkZp0mKKu+k4PnCg6jIYg1t4slKWHBlOd6cY/zmkvfHCIpQOziKyYUh3&#10;bTFIvtt1Q987KE8Ih4WeKc7wdY1ZNsz5F2aRGogA0t0/4yEVYGkwSJRUYH/97T7448TQSkmLVCuo&#10;xl2gRH3XOMkv6WQSmBmVyfQ+Q8XeWna3Fn1oVoDdprhWhkcx+Ht1FqWF5g13YhlyoolpjpkL6s/i&#10;yvf0x53iYrmMTshFw/xGbw0Poc/YvnZvzJphZh7H/QRnSrL83eh63354y4MHWce5Bnh7TJEPQUEe&#10;R2YMOxcW5VaPXtc/w+I3AAAA//8DAFBLAwQUAAYACAAAACEALHYdfeEAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi7S7hhpMzKa0gngRS6OCx212TEKzsyG7TeO/dzzpbWbe&#10;4833ivXsejHhGDpPGm6XCgRS7W1HjYb3t6fFPYgQDVnTe0IN3xhgXV5eFCa3/kx7nKrYCA6hkBsN&#10;bYxDLmWoW3QmLP2AxNqXH52JvI6NtKM5c7jrZaJUKp3piD+0ZsDHFutjdXIats3zbvqYPrdVmm7a&#10;l5vVfHxVe62vr+bNA4iIc/wzwy8+o0PJTAd/IhtEr4GLRA2LuyzJQLCepSseDnxKEgWyLOT/BuUP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP1ppawwAgAAYQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACx2HX3hAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="093F87B4" w14:textId="6056C711" w:rsidR="00362F2D" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
+                    <w:p w14:paraId="093F87B4" w14:textId="2B35E3D5" w:rsidR="00362F2D" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:rStyle w:val="DateChar"/>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>Publication date</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00866F56">
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002B0E0E">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rStyle w:val="DateChar"/>
                             <w:noProof/>
                           </w:rPr>
                           <w:alias w:val="Date Of Approval"/>
                           <w:tag w:val="DateOfApproval"/>
                           <w:id w:val="-1027102555"/>
                           <w:placeholder>
                             <w:docPart w:val="6DA6D64CDB4148AF8AAC87AEA1AFE6A3"/>
                           </w:placeholder>
                           <w:dataBinding w:xpath="/root[1]/dateOfApproval[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
-                          <w:date w:fullDate="2025-05-30T00:00:00Z">
+                          <w:date w:fullDate="2026-03-05T00:00:00Z">
                             <w:dateFormat w:val="d MMMM yyyy"/>
                             <w:lid w:val="en-AU"/>
                             <w:storeMappedDataAs w:val="dateTime"/>
                             <w:calendar w:val="gregorian"/>
                           </w:date>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
                             <w:rStyle w:val="DateChar"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
-                          <w:r w:rsidR="007C5E50">
+                          <w:r w:rsidR="00DB0AB5">
                             <w:rPr>
                               <w:rStyle w:val="DateChar"/>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>30 May 2025</w:t>
+                            <w:t>5 March 2026</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidRPr="006D72DD">
                         <w:rPr>
                           <w:rStyle w:val="InstructionsChar"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6545B6AA" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="009F6218" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00506E76">
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>Australian Digital Health Agency</w:t>
                       </w:r>
@@ -11153,80 +11264,80 @@
                       </w:r>
                       <w:r w:rsidRPr="009F6218">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Street</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009F6218">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>Sydney, NSW 2000</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId30" w:history="1">
+                      <w:hyperlink r:id="rId29" w:history="1">
                         <w:r w:rsidRPr="00AC4F04">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>digitalhealth.gov.au</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="3E7D9364" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>Telephone 1300 901 001 or email</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A25F15">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId31" w:history="1">
+                      <w:hyperlink r:id="rId30" w:history="1">
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>help@digitalhealth.gov.au</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="728C31ED" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="009F6218" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                       <w:pPr>
                         <w:pStyle w:val="Smallprintbold"/>
                       </w:pPr>
                       <w:r w:rsidRPr="009F6218">
                         <w:t>Disclaimer</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="07643FB2" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="00A0125A" w:rsidRDefault="00362F2D" w:rsidP="00362F2D">
                       <w:pPr>
@@ -11387,51 +11498,51 @@
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> – </w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F025A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve">without the permission of </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>the Australian Digital Health Agency</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F025A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>. All copies of this document must include the copyright and other information contained on this page.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3A665A47" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="005A37F1" w:rsidRDefault="00587710" w:rsidP="00362F2D">
+                    <w:p w14:paraId="3A665A47" w14:textId="77777777" w:rsidR="00362F2D" w:rsidRPr="005A37F1" w:rsidRDefault="00D01379" w:rsidP="00362F2D">
                       <w:pPr>
                         <w:pStyle w:val="Smallprint"/>
                         <w:rPr>
                           <w:rStyle w:val="DateChar"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Protective marking"/>
                           <w:tag w:val="Protective marking"/>
                           <w:id w:val="566687754"/>
                           <w:placeholder>
                             <w:docPart w:val="51B8450274B54A49B1B96796146530BA"/>
                           </w:placeholder>
                           <w:dataBinding w:xpath="/root[1]/ProtectiveMarking[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
                           <w:comboBox w:lastValue="OFFICIAL">
                             <w:listItem w:displayText="OFFICIAL" w:value="OFFICIAL"/>
                             <w:listItem w:displayText="OFFICIAL: Sensitive" w:value="OFFICIAL: Sensitive"/>
                           </w:comboBox>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00362F2D">
                             <w:t>OFFICIAL</w:t>
                           </w:r>
@@ -11471,58 +11582,58 @@
                         <w:t>The Australian Digital Health Agency is jointly funded by the Australian Government and all state and territory governments.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003F3E90" w:rsidRPr="0039151A" w:rsidSect="00AA5343">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28D68BB4" w14:textId="77777777" w:rsidR="00545FF3" w:rsidRDefault="00545FF3" w:rsidP="00763374">
+    <w:p w14:paraId="23571034" w14:textId="77777777" w:rsidR="008F64D0" w:rsidRDefault="008F64D0" w:rsidP="00763374">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="084B3D24" w14:textId="77777777" w:rsidR="00545FF3" w:rsidRDefault="00545FF3" w:rsidP="00763374">
+    <w:p w14:paraId="7357F336" w14:textId="77777777" w:rsidR="008F64D0" w:rsidRDefault="008F64D0" w:rsidP="00763374">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -11739,83 +11850,83 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0871131D" w14:textId="0EDC79D4" w:rsidR="00584B72" w:rsidRPr="00584B72" w:rsidRDefault="00584B72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37F715FE" w14:textId="77777777" w:rsidR="00545FF3" w:rsidRDefault="00545FF3" w:rsidP="00763374">
+    <w:p w14:paraId="48E436E1" w14:textId="77777777" w:rsidR="008F64D0" w:rsidRDefault="008F64D0" w:rsidP="00763374">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E48F1B0" w14:textId="77777777" w:rsidR="00545FF3" w:rsidRDefault="00545FF3" w:rsidP="00763374">
+    <w:p w14:paraId="63588CB0" w14:textId="77777777" w:rsidR="008F64D0" w:rsidRDefault="008F64D0" w:rsidP="00763374">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CF44524" w14:textId="3CB02E1B" w:rsidR="00316A8E" w:rsidRDefault="00316A8E" w:rsidP="00316A8E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="240" w:after="600"/>
     </w:pPr>
     <w:r>
       <w:t>Australian Digital Health Agency</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76F02D1A" w14:textId="1F12B956" w:rsidR="00BF25FB" w:rsidRPr="00137837" w:rsidRDefault="00BC33C1" w:rsidP="00062598">
+  <w:p w14:paraId="76F02D1A" w14:textId="4F291081" w:rsidR="00BF25FB" w:rsidRPr="00137837" w:rsidRDefault="00D01379" w:rsidP="00062598">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="600"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Subject"/>
         <w:tag w:val=""/>
         <w:id w:val="560222303"/>
         <w:placeholder>
           <w:docPart w:val="0D12D127511D479D805282364B01856D"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/Subject[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00BF25FB">
           <w:t>My Health Record</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00BF25FB" w:rsidRPr="00A94CA2">
       <w:t xml:space="preserve"> </w:t>
@@ -11836,76 +11947,76 @@
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00C63D2A">
           <w:t>Software Product Details Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00BF25FB">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Version"/>
         <w:tag w:val="Version"/>
         <w:id w:val="-2023463911"/>
         <w:placeholder>
           <w:docPart w:val="D36458CE55C04311A9FFACA0818110F3"/>
         </w:placeholder>
         <w:dataBinding w:xpath="/root[1]/DocVersion[1]" w:storeItemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="004A07BA">
-          <w:t>v1.1</w:t>
+        <w:r w:rsidR="001940A5">
+          <w:t>v1.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5115671F" w14:textId="4479EB66" w:rsidR="00316A8E" w:rsidRDefault="00316A8E" w:rsidP="00316A8E">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00540AD9">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="36C9B830" wp14:editId="73ABDB7B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="36C9B830" wp14:editId="73ABDB7B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>540385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>530860</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2951480" cy="589915"/>
           <wp:effectExtent l="0" t="0" r="1270" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="177882604" name="Picture 177882604" descr="Australian Government - Australian Digital Health Agency"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -11923,51 +12034,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2951480" cy="589915"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00B17B77">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="230FF9EB" wp14:editId="36F36624">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="230FF9EB" wp14:editId="36F36624">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>1871980</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6120000" cy="54000"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="879142606" name="Picture 879142606"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 5"/>
                   <pic:cNvPicPr preferRelativeResize="0">
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
@@ -16241,51 +16352,51 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="169419314">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -16340,81 +16451,83 @@
     <w:rsid w:val="000D361C"/>
     <w:rsid w:val="000D3A36"/>
     <w:rsid w:val="000D6256"/>
     <w:rsid w:val="000E1E7B"/>
     <w:rsid w:val="000E2192"/>
     <w:rsid w:val="000E5AEC"/>
     <w:rsid w:val="000E7542"/>
     <w:rsid w:val="000F208C"/>
     <w:rsid w:val="000F22BC"/>
     <w:rsid w:val="000F45C0"/>
     <w:rsid w:val="000F51A3"/>
     <w:rsid w:val="000F5D99"/>
     <w:rsid w:val="000F5FAE"/>
     <w:rsid w:val="000F74B3"/>
     <w:rsid w:val="00100E0B"/>
     <w:rsid w:val="00100F65"/>
     <w:rsid w:val="00104AB2"/>
     <w:rsid w:val="00105D9B"/>
     <w:rsid w:val="00106CF4"/>
     <w:rsid w:val="00110044"/>
     <w:rsid w:val="00110900"/>
     <w:rsid w:val="00111FBD"/>
     <w:rsid w:val="00112122"/>
     <w:rsid w:val="001155CA"/>
     <w:rsid w:val="001175E0"/>
+    <w:rsid w:val="00117953"/>
     <w:rsid w:val="001209FE"/>
     <w:rsid w:val="00122661"/>
     <w:rsid w:val="001226DE"/>
     <w:rsid w:val="00124235"/>
     <w:rsid w:val="00127588"/>
     <w:rsid w:val="00130054"/>
     <w:rsid w:val="00130DBB"/>
     <w:rsid w:val="00131AA2"/>
     <w:rsid w:val="00132193"/>
     <w:rsid w:val="001334F2"/>
     <w:rsid w:val="001361ED"/>
     <w:rsid w:val="00137837"/>
     <w:rsid w:val="00137BFB"/>
     <w:rsid w:val="00140AF1"/>
     <w:rsid w:val="00142643"/>
     <w:rsid w:val="00143A54"/>
     <w:rsid w:val="00143DA1"/>
     <w:rsid w:val="0014457F"/>
     <w:rsid w:val="00150079"/>
     <w:rsid w:val="001503CF"/>
     <w:rsid w:val="00153006"/>
     <w:rsid w:val="00160A8B"/>
     <w:rsid w:val="00161067"/>
     <w:rsid w:val="0016497D"/>
     <w:rsid w:val="00164F26"/>
     <w:rsid w:val="00166EC1"/>
     <w:rsid w:val="00170783"/>
     <w:rsid w:val="0017113A"/>
     <w:rsid w:val="00183FAB"/>
     <w:rsid w:val="001911C4"/>
     <w:rsid w:val="00191C78"/>
+    <w:rsid w:val="001940A5"/>
     <w:rsid w:val="0019507C"/>
     <w:rsid w:val="00196C9A"/>
     <w:rsid w:val="00196D40"/>
     <w:rsid w:val="001A72A4"/>
     <w:rsid w:val="001A7F24"/>
     <w:rsid w:val="001B2156"/>
     <w:rsid w:val="001B6784"/>
     <w:rsid w:val="001C0302"/>
     <w:rsid w:val="001C2001"/>
     <w:rsid w:val="001C23A4"/>
     <w:rsid w:val="001C4614"/>
     <w:rsid w:val="001C5923"/>
     <w:rsid w:val="001C5C7F"/>
     <w:rsid w:val="001C7A27"/>
     <w:rsid w:val="001D17B1"/>
     <w:rsid w:val="001D19C2"/>
     <w:rsid w:val="001D3765"/>
     <w:rsid w:val="001D57BC"/>
     <w:rsid w:val="001E0A64"/>
     <w:rsid w:val="001E2A57"/>
     <w:rsid w:val="001E5585"/>
     <w:rsid w:val="001E6DAE"/>
     <w:rsid w:val="001E7863"/>
     <w:rsid w:val="001F017A"/>
     <w:rsid w:val="001F3117"/>
@@ -16449,149 +16562,154 @@
     <w:rsid w:val="00264A4A"/>
     <w:rsid w:val="00271E2C"/>
     <w:rsid w:val="00272276"/>
     <w:rsid w:val="00272B28"/>
     <w:rsid w:val="002731BE"/>
     <w:rsid w:val="00276717"/>
     <w:rsid w:val="002768AE"/>
     <w:rsid w:val="00276C8A"/>
     <w:rsid w:val="002772CF"/>
     <w:rsid w:val="002827ED"/>
     <w:rsid w:val="00284074"/>
     <w:rsid w:val="002851A0"/>
     <w:rsid w:val="00285A76"/>
     <w:rsid w:val="00285ABE"/>
     <w:rsid w:val="0028666D"/>
     <w:rsid w:val="002867A8"/>
     <w:rsid w:val="002869D6"/>
     <w:rsid w:val="002906F6"/>
     <w:rsid w:val="002979C7"/>
     <w:rsid w:val="002A18A5"/>
     <w:rsid w:val="002A42F5"/>
     <w:rsid w:val="002A55E1"/>
     <w:rsid w:val="002A57EB"/>
     <w:rsid w:val="002A65A2"/>
     <w:rsid w:val="002A680E"/>
+    <w:rsid w:val="002A7D74"/>
     <w:rsid w:val="002B1661"/>
     <w:rsid w:val="002B3BCA"/>
     <w:rsid w:val="002B67CC"/>
     <w:rsid w:val="002C034B"/>
+    <w:rsid w:val="002C061C"/>
     <w:rsid w:val="002C5BF9"/>
     <w:rsid w:val="002C5F97"/>
     <w:rsid w:val="002D04CB"/>
     <w:rsid w:val="002D2445"/>
     <w:rsid w:val="002D4AFC"/>
     <w:rsid w:val="002D59AB"/>
     <w:rsid w:val="002E136F"/>
     <w:rsid w:val="002E778F"/>
     <w:rsid w:val="002F15AD"/>
     <w:rsid w:val="002F1663"/>
     <w:rsid w:val="002F503F"/>
     <w:rsid w:val="002F785F"/>
     <w:rsid w:val="00300FD5"/>
     <w:rsid w:val="003017B6"/>
     <w:rsid w:val="00301A15"/>
     <w:rsid w:val="003043A9"/>
     <w:rsid w:val="0030747F"/>
     <w:rsid w:val="0031527D"/>
     <w:rsid w:val="00315736"/>
     <w:rsid w:val="00316A8E"/>
     <w:rsid w:val="00320CC1"/>
     <w:rsid w:val="00321842"/>
     <w:rsid w:val="00322271"/>
     <w:rsid w:val="00324303"/>
     <w:rsid w:val="003265E1"/>
     <w:rsid w:val="003268A5"/>
     <w:rsid w:val="00327657"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00333913"/>
     <w:rsid w:val="00333AC8"/>
     <w:rsid w:val="00333DF0"/>
     <w:rsid w:val="00336E90"/>
     <w:rsid w:val="00340075"/>
+    <w:rsid w:val="00340F5D"/>
     <w:rsid w:val="00344679"/>
     <w:rsid w:val="00344D51"/>
     <w:rsid w:val="0035066F"/>
     <w:rsid w:val="00356183"/>
     <w:rsid w:val="00357DA5"/>
     <w:rsid w:val="00360760"/>
     <w:rsid w:val="003616E6"/>
     <w:rsid w:val="00362481"/>
     <w:rsid w:val="00362F2D"/>
     <w:rsid w:val="00365883"/>
     <w:rsid w:val="003675E2"/>
     <w:rsid w:val="00367EB2"/>
     <w:rsid w:val="00371018"/>
     <w:rsid w:val="00372BAC"/>
     <w:rsid w:val="0037328D"/>
     <w:rsid w:val="00373F59"/>
     <w:rsid w:val="0037411C"/>
     <w:rsid w:val="00374EDC"/>
     <w:rsid w:val="00383C38"/>
     <w:rsid w:val="00385352"/>
     <w:rsid w:val="0039151A"/>
     <w:rsid w:val="00392521"/>
     <w:rsid w:val="0039305C"/>
     <w:rsid w:val="0039635F"/>
     <w:rsid w:val="00397C14"/>
     <w:rsid w:val="003A0B82"/>
     <w:rsid w:val="003A335C"/>
     <w:rsid w:val="003A6F0E"/>
     <w:rsid w:val="003B157E"/>
     <w:rsid w:val="003B3FA6"/>
     <w:rsid w:val="003B476F"/>
     <w:rsid w:val="003B4BAD"/>
     <w:rsid w:val="003B4C93"/>
     <w:rsid w:val="003B7845"/>
     <w:rsid w:val="003C0725"/>
     <w:rsid w:val="003C2C91"/>
     <w:rsid w:val="003C5178"/>
     <w:rsid w:val="003C5F21"/>
     <w:rsid w:val="003C5FFE"/>
     <w:rsid w:val="003D2C99"/>
     <w:rsid w:val="003D5D59"/>
     <w:rsid w:val="003D6C4B"/>
     <w:rsid w:val="003E4F3E"/>
     <w:rsid w:val="003E5349"/>
     <w:rsid w:val="003E5C0A"/>
     <w:rsid w:val="003F3E90"/>
+    <w:rsid w:val="003F74D0"/>
     <w:rsid w:val="004026C9"/>
     <w:rsid w:val="00407A5C"/>
     <w:rsid w:val="0041210F"/>
     <w:rsid w:val="00421B54"/>
     <w:rsid w:val="004236BF"/>
     <w:rsid w:val="00423CAA"/>
     <w:rsid w:val="00425C6D"/>
     <w:rsid w:val="00431016"/>
     <w:rsid w:val="00432B8E"/>
     <w:rsid w:val="004355FC"/>
     <w:rsid w:val="0044137A"/>
     <w:rsid w:val="004414F7"/>
     <w:rsid w:val="0044513C"/>
     <w:rsid w:val="00446BB3"/>
     <w:rsid w:val="00451137"/>
     <w:rsid w:val="00452493"/>
+    <w:rsid w:val="00452B3F"/>
     <w:rsid w:val="004540D9"/>
     <w:rsid w:val="004545C8"/>
     <w:rsid w:val="004566C9"/>
     <w:rsid w:val="00457F94"/>
     <w:rsid w:val="004616FE"/>
     <w:rsid w:val="004621C2"/>
     <w:rsid w:val="0046232F"/>
     <w:rsid w:val="00463826"/>
     <w:rsid w:val="00465070"/>
     <w:rsid w:val="004669C3"/>
     <w:rsid w:val="00467F64"/>
     <w:rsid w:val="004705D4"/>
     <w:rsid w:val="004839CD"/>
     <w:rsid w:val="00483B8D"/>
     <w:rsid w:val="00484852"/>
     <w:rsid w:val="00486CBB"/>
     <w:rsid w:val="00487B57"/>
     <w:rsid w:val="004A07BA"/>
     <w:rsid w:val="004A6369"/>
     <w:rsid w:val="004A7B0F"/>
     <w:rsid w:val="004A7DD2"/>
     <w:rsid w:val="004A7FF0"/>
     <w:rsid w:val="004B0482"/>
     <w:rsid w:val="004B5C5F"/>
     <w:rsid w:val="004B677F"/>
@@ -16675,86 +16793,88 @@
     <w:rsid w:val="005F0A4E"/>
     <w:rsid w:val="005F13D7"/>
     <w:rsid w:val="005F1F1F"/>
     <w:rsid w:val="005F320B"/>
     <w:rsid w:val="005F41B7"/>
     <w:rsid w:val="005F57E9"/>
     <w:rsid w:val="005F5D9E"/>
     <w:rsid w:val="005F7C62"/>
     <w:rsid w:val="00600C64"/>
     <w:rsid w:val="00604AEA"/>
     <w:rsid w:val="00606244"/>
     <w:rsid w:val="0060703A"/>
     <w:rsid w:val="006124CD"/>
     <w:rsid w:val="006312B1"/>
     <w:rsid w:val="006400BD"/>
     <w:rsid w:val="00644435"/>
     <w:rsid w:val="0065246B"/>
     <w:rsid w:val="00653EB1"/>
     <w:rsid w:val="00655098"/>
     <w:rsid w:val="00656DB3"/>
     <w:rsid w:val="00657573"/>
     <w:rsid w:val="00661CD4"/>
     <w:rsid w:val="006634A1"/>
     <w:rsid w:val="00675A93"/>
     <w:rsid w:val="00681B2A"/>
+    <w:rsid w:val="00696680"/>
     <w:rsid w:val="006A1C87"/>
     <w:rsid w:val="006A2218"/>
     <w:rsid w:val="006A59CF"/>
     <w:rsid w:val="006A75DB"/>
     <w:rsid w:val="006B1526"/>
     <w:rsid w:val="006B1887"/>
     <w:rsid w:val="006B3DA8"/>
     <w:rsid w:val="006B6AEE"/>
     <w:rsid w:val="006C7F85"/>
     <w:rsid w:val="006D025C"/>
     <w:rsid w:val="006D0724"/>
     <w:rsid w:val="006D07D2"/>
     <w:rsid w:val="006D0DF2"/>
     <w:rsid w:val="006D38F4"/>
     <w:rsid w:val="006D40C1"/>
     <w:rsid w:val="006D418D"/>
     <w:rsid w:val="006D60C4"/>
     <w:rsid w:val="006D7A9E"/>
     <w:rsid w:val="006E205A"/>
     <w:rsid w:val="006E31C2"/>
     <w:rsid w:val="006E48F1"/>
     <w:rsid w:val="006E5C3E"/>
     <w:rsid w:val="006E5F28"/>
     <w:rsid w:val="006E6ED6"/>
     <w:rsid w:val="006E7310"/>
     <w:rsid w:val="006F2109"/>
     <w:rsid w:val="006F25E6"/>
     <w:rsid w:val="006F353E"/>
     <w:rsid w:val="006F7BDE"/>
     <w:rsid w:val="00700667"/>
     <w:rsid w:val="007013AE"/>
     <w:rsid w:val="0070533A"/>
     <w:rsid w:val="0070760D"/>
     <w:rsid w:val="00710211"/>
     <w:rsid w:val="007158F3"/>
     <w:rsid w:val="007237D8"/>
+    <w:rsid w:val="00733699"/>
     <w:rsid w:val="00736465"/>
     <w:rsid w:val="00736C96"/>
     <w:rsid w:val="00740926"/>
     <w:rsid w:val="00742817"/>
     <w:rsid w:val="00743DFF"/>
     <w:rsid w:val="007460A6"/>
     <w:rsid w:val="00746B8B"/>
     <w:rsid w:val="00746E1A"/>
     <w:rsid w:val="00747A4E"/>
     <w:rsid w:val="00754C87"/>
     <w:rsid w:val="00755317"/>
     <w:rsid w:val="007555B7"/>
     <w:rsid w:val="00760B40"/>
     <w:rsid w:val="007614BA"/>
     <w:rsid w:val="00763374"/>
     <w:rsid w:val="00771173"/>
     <w:rsid w:val="00775879"/>
     <w:rsid w:val="00775EC7"/>
     <w:rsid w:val="00781E44"/>
     <w:rsid w:val="00782386"/>
     <w:rsid w:val="00783572"/>
     <w:rsid w:val="00784379"/>
     <w:rsid w:val="0078531C"/>
     <w:rsid w:val="00785E2D"/>
     <w:rsid w:val="00786666"/>
@@ -16826,51 +16946,53 @@
     <w:rsid w:val="008905F6"/>
     <w:rsid w:val="0089147C"/>
     <w:rsid w:val="00891970"/>
     <w:rsid w:val="00891C08"/>
     <w:rsid w:val="008922A2"/>
     <w:rsid w:val="008930C6"/>
     <w:rsid w:val="00894FAB"/>
     <w:rsid w:val="00896AAF"/>
     <w:rsid w:val="008A0126"/>
     <w:rsid w:val="008A0755"/>
     <w:rsid w:val="008A1998"/>
     <w:rsid w:val="008A22B0"/>
     <w:rsid w:val="008A4987"/>
     <w:rsid w:val="008A5AFF"/>
     <w:rsid w:val="008B194E"/>
     <w:rsid w:val="008B4382"/>
     <w:rsid w:val="008C0679"/>
     <w:rsid w:val="008C07CA"/>
     <w:rsid w:val="008C4956"/>
     <w:rsid w:val="008D3853"/>
     <w:rsid w:val="008E0D2A"/>
     <w:rsid w:val="008E1A1E"/>
     <w:rsid w:val="008E3A56"/>
     <w:rsid w:val="008E51C7"/>
     <w:rsid w:val="008E6024"/>
+    <w:rsid w:val="008F48AA"/>
     <w:rsid w:val="008F4DF6"/>
+    <w:rsid w:val="008F64D0"/>
     <w:rsid w:val="008F6F7F"/>
     <w:rsid w:val="0090114B"/>
     <w:rsid w:val="00903F59"/>
     <w:rsid w:val="0090420C"/>
     <w:rsid w:val="00907B99"/>
     <w:rsid w:val="00910DE0"/>
     <w:rsid w:val="0091196F"/>
     <w:rsid w:val="009144B1"/>
     <w:rsid w:val="00917DF5"/>
     <w:rsid w:val="00922CA0"/>
     <w:rsid w:val="00922D94"/>
     <w:rsid w:val="0092338C"/>
     <w:rsid w:val="009276D9"/>
     <w:rsid w:val="00930143"/>
     <w:rsid w:val="00931020"/>
     <w:rsid w:val="00934D18"/>
     <w:rsid w:val="0093762A"/>
     <w:rsid w:val="00940BF3"/>
     <w:rsid w:val="00940D8C"/>
     <w:rsid w:val="009433D7"/>
     <w:rsid w:val="0094544A"/>
     <w:rsid w:val="00946CC3"/>
     <w:rsid w:val="0095072D"/>
     <w:rsid w:val="00952549"/>
     <w:rsid w:val="00954CB1"/>
@@ -16919,124 +17041,130 @@
     <w:rsid w:val="00A0278F"/>
     <w:rsid w:val="00A02835"/>
     <w:rsid w:val="00A04FA6"/>
     <w:rsid w:val="00A05EFE"/>
     <w:rsid w:val="00A06CA3"/>
     <w:rsid w:val="00A07A4E"/>
     <w:rsid w:val="00A13E18"/>
     <w:rsid w:val="00A15BB7"/>
     <w:rsid w:val="00A17BF9"/>
     <w:rsid w:val="00A17F71"/>
     <w:rsid w:val="00A21B52"/>
     <w:rsid w:val="00A22FB2"/>
     <w:rsid w:val="00A247F0"/>
     <w:rsid w:val="00A248D8"/>
     <w:rsid w:val="00A27998"/>
     <w:rsid w:val="00A279B8"/>
     <w:rsid w:val="00A31E6C"/>
     <w:rsid w:val="00A325A7"/>
     <w:rsid w:val="00A32D7C"/>
     <w:rsid w:val="00A42970"/>
     <w:rsid w:val="00A42A88"/>
     <w:rsid w:val="00A44394"/>
     <w:rsid w:val="00A44423"/>
     <w:rsid w:val="00A45596"/>
     <w:rsid w:val="00A518A3"/>
+    <w:rsid w:val="00A53DBF"/>
     <w:rsid w:val="00A53E17"/>
     <w:rsid w:val="00A53FB6"/>
     <w:rsid w:val="00A553ED"/>
     <w:rsid w:val="00A55554"/>
     <w:rsid w:val="00A5617A"/>
+    <w:rsid w:val="00A57BB4"/>
     <w:rsid w:val="00A60C3D"/>
     <w:rsid w:val="00A621C3"/>
     <w:rsid w:val="00A700B0"/>
     <w:rsid w:val="00A7540B"/>
     <w:rsid w:val="00A8213F"/>
     <w:rsid w:val="00A82D0D"/>
     <w:rsid w:val="00A83C3A"/>
     <w:rsid w:val="00A8649B"/>
     <w:rsid w:val="00A87CFE"/>
     <w:rsid w:val="00A9031C"/>
     <w:rsid w:val="00A91564"/>
     <w:rsid w:val="00A919BB"/>
     <w:rsid w:val="00A93115"/>
     <w:rsid w:val="00A93A25"/>
     <w:rsid w:val="00A94CA2"/>
+    <w:rsid w:val="00A94DC8"/>
     <w:rsid w:val="00A96DA1"/>
     <w:rsid w:val="00AA0210"/>
     <w:rsid w:val="00AA102A"/>
     <w:rsid w:val="00AA1BBA"/>
     <w:rsid w:val="00AA2892"/>
     <w:rsid w:val="00AA5343"/>
     <w:rsid w:val="00AA58FD"/>
     <w:rsid w:val="00AB0FCB"/>
     <w:rsid w:val="00AB1A87"/>
     <w:rsid w:val="00AB262D"/>
     <w:rsid w:val="00AB5118"/>
     <w:rsid w:val="00AB74F2"/>
     <w:rsid w:val="00AC5E38"/>
     <w:rsid w:val="00AE0375"/>
     <w:rsid w:val="00AE37AF"/>
     <w:rsid w:val="00AE6D5F"/>
+    <w:rsid w:val="00AF21E1"/>
     <w:rsid w:val="00AF3A7E"/>
     <w:rsid w:val="00AF47E5"/>
     <w:rsid w:val="00AF5091"/>
     <w:rsid w:val="00AF7968"/>
     <w:rsid w:val="00B00227"/>
     <w:rsid w:val="00B010EC"/>
     <w:rsid w:val="00B01B31"/>
     <w:rsid w:val="00B02376"/>
     <w:rsid w:val="00B02A57"/>
     <w:rsid w:val="00B032F0"/>
     <w:rsid w:val="00B04815"/>
     <w:rsid w:val="00B11635"/>
     <w:rsid w:val="00B136FE"/>
     <w:rsid w:val="00B1658D"/>
     <w:rsid w:val="00B176A3"/>
     <w:rsid w:val="00B2017B"/>
     <w:rsid w:val="00B20C3D"/>
     <w:rsid w:val="00B23436"/>
     <w:rsid w:val="00B23881"/>
     <w:rsid w:val="00B25D1A"/>
     <w:rsid w:val="00B275CD"/>
     <w:rsid w:val="00B3014B"/>
     <w:rsid w:val="00B32067"/>
     <w:rsid w:val="00B32E23"/>
     <w:rsid w:val="00B36BEF"/>
     <w:rsid w:val="00B40730"/>
     <w:rsid w:val="00B413AA"/>
     <w:rsid w:val="00B4489C"/>
     <w:rsid w:val="00B458AC"/>
     <w:rsid w:val="00B47B2A"/>
     <w:rsid w:val="00B47F53"/>
     <w:rsid w:val="00B51DA4"/>
     <w:rsid w:val="00B57F66"/>
     <w:rsid w:val="00B600AD"/>
     <w:rsid w:val="00B60BF2"/>
     <w:rsid w:val="00B60FCA"/>
     <w:rsid w:val="00B6351D"/>
     <w:rsid w:val="00B63925"/>
+    <w:rsid w:val="00B664CF"/>
+    <w:rsid w:val="00B6656E"/>
     <w:rsid w:val="00B669D4"/>
     <w:rsid w:val="00B676A4"/>
     <w:rsid w:val="00B700A3"/>
     <w:rsid w:val="00B72DBD"/>
     <w:rsid w:val="00B73A8E"/>
     <w:rsid w:val="00B81174"/>
     <w:rsid w:val="00B81514"/>
     <w:rsid w:val="00B815CA"/>
     <w:rsid w:val="00B82A66"/>
     <w:rsid w:val="00B84D0B"/>
     <w:rsid w:val="00B91F55"/>
     <w:rsid w:val="00B92AA8"/>
     <w:rsid w:val="00B94AFC"/>
     <w:rsid w:val="00B95DA7"/>
     <w:rsid w:val="00BA227F"/>
     <w:rsid w:val="00BA54E7"/>
     <w:rsid w:val="00BB1B50"/>
     <w:rsid w:val="00BB23E5"/>
     <w:rsid w:val="00BB3489"/>
     <w:rsid w:val="00BB61F2"/>
     <w:rsid w:val="00BC2784"/>
     <w:rsid w:val="00BC33C1"/>
     <w:rsid w:val="00BC3D7C"/>
     <w:rsid w:val="00BD03D9"/>
     <w:rsid w:val="00BD1FD6"/>
@@ -17077,182 +17205,187 @@
     <w:rsid w:val="00C359EE"/>
     <w:rsid w:val="00C35C6E"/>
     <w:rsid w:val="00C3781D"/>
     <w:rsid w:val="00C42929"/>
     <w:rsid w:val="00C44DC9"/>
     <w:rsid w:val="00C46697"/>
     <w:rsid w:val="00C5129E"/>
     <w:rsid w:val="00C51DDF"/>
     <w:rsid w:val="00C5393C"/>
     <w:rsid w:val="00C5616D"/>
     <w:rsid w:val="00C56443"/>
     <w:rsid w:val="00C5663C"/>
     <w:rsid w:val="00C56675"/>
     <w:rsid w:val="00C63D2A"/>
     <w:rsid w:val="00C63EA9"/>
     <w:rsid w:val="00C71B66"/>
     <w:rsid w:val="00C720C7"/>
     <w:rsid w:val="00C728EF"/>
     <w:rsid w:val="00C72E6B"/>
     <w:rsid w:val="00C75949"/>
     <w:rsid w:val="00C77207"/>
     <w:rsid w:val="00C77B69"/>
     <w:rsid w:val="00C81AEB"/>
     <w:rsid w:val="00C8799C"/>
     <w:rsid w:val="00CA2CEF"/>
+    <w:rsid w:val="00CA2D2C"/>
     <w:rsid w:val="00CB0DCC"/>
     <w:rsid w:val="00CB1AD5"/>
     <w:rsid w:val="00CB2008"/>
     <w:rsid w:val="00CB3E2B"/>
     <w:rsid w:val="00CB73E5"/>
     <w:rsid w:val="00CC1223"/>
     <w:rsid w:val="00CC1AC1"/>
     <w:rsid w:val="00CC45BB"/>
     <w:rsid w:val="00CC55EF"/>
     <w:rsid w:val="00CC7778"/>
     <w:rsid w:val="00CD2B6F"/>
     <w:rsid w:val="00CD2BE0"/>
     <w:rsid w:val="00CD680B"/>
     <w:rsid w:val="00CE22AE"/>
     <w:rsid w:val="00CE3B44"/>
     <w:rsid w:val="00CE5B8E"/>
     <w:rsid w:val="00CF1080"/>
     <w:rsid w:val="00CF1BC7"/>
     <w:rsid w:val="00CF2913"/>
     <w:rsid w:val="00CF2F3A"/>
     <w:rsid w:val="00CF46F1"/>
     <w:rsid w:val="00CF6E4B"/>
+    <w:rsid w:val="00D01379"/>
     <w:rsid w:val="00D03FE7"/>
     <w:rsid w:val="00D04232"/>
     <w:rsid w:val="00D044EE"/>
     <w:rsid w:val="00D05AF4"/>
     <w:rsid w:val="00D05F17"/>
     <w:rsid w:val="00D06BD3"/>
     <w:rsid w:val="00D1000A"/>
     <w:rsid w:val="00D1430C"/>
     <w:rsid w:val="00D16420"/>
     <w:rsid w:val="00D217F5"/>
     <w:rsid w:val="00D22ADB"/>
     <w:rsid w:val="00D24BB4"/>
     <w:rsid w:val="00D261F6"/>
     <w:rsid w:val="00D268C9"/>
     <w:rsid w:val="00D27D39"/>
     <w:rsid w:val="00D31AB9"/>
     <w:rsid w:val="00D32B25"/>
     <w:rsid w:val="00D372D9"/>
     <w:rsid w:val="00D4322C"/>
     <w:rsid w:val="00D43470"/>
     <w:rsid w:val="00D43753"/>
     <w:rsid w:val="00D45595"/>
     <w:rsid w:val="00D4694F"/>
     <w:rsid w:val="00D46ED4"/>
     <w:rsid w:val="00D53CA0"/>
     <w:rsid w:val="00D57FE8"/>
     <w:rsid w:val="00D61127"/>
     <w:rsid w:val="00D613D1"/>
     <w:rsid w:val="00D64BE6"/>
     <w:rsid w:val="00D659DF"/>
     <w:rsid w:val="00D66C8E"/>
     <w:rsid w:val="00D731F2"/>
     <w:rsid w:val="00D757E1"/>
     <w:rsid w:val="00D779E2"/>
     <w:rsid w:val="00D8431A"/>
     <w:rsid w:val="00D84C6D"/>
     <w:rsid w:val="00D8593E"/>
     <w:rsid w:val="00D86C9C"/>
     <w:rsid w:val="00D90050"/>
     <w:rsid w:val="00D945E6"/>
     <w:rsid w:val="00D94605"/>
     <w:rsid w:val="00D9682C"/>
     <w:rsid w:val="00D96F2C"/>
     <w:rsid w:val="00DA1FD6"/>
     <w:rsid w:val="00DA5285"/>
     <w:rsid w:val="00DA62D7"/>
     <w:rsid w:val="00DA6D74"/>
+    <w:rsid w:val="00DB0AB5"/>
     <w:rsid w:val="00DB15A8"/>
     <w:rsid w:val="00DB2D5D"/>
     <w:rsid w:val="00DB461E"/>
     <w:rsid w:val="00DB7D65"/>
     <w:rsid w:val="00DC1809"/>
     <w:rsid w:val="00DC3606"/>
     <w:rsid w:val="00DC3DCF"/>
     <w:rsid w:val="00DC47B8"/>
     <w:rsid w:val="00DC512E"/>
     <w:rsid w:val="00DC5596"/>
     <w:rsid w:val="00DC7CFF"/>
     <w:rsid w:val="00DD346F"/>
     <w:rsid w:val="00DD3ED8"/>
     <w:rsid w:val="00DE03CC"/>
     <w:rsid w:val="00DE06E1"/>
     <w:rsid w:val="00DE12B4"/>
     <w:rsid w:val="00DE4CC1"/>
     <w:rsid w:val="00DE6B23"/>
     <w:rsid w:val="00DE6DDC"/>
     <w:rsid w:val="00DF1E12"/>
     <w:rsid w:val="00DF1FA0"/>
     <w:rsid w:val="00DF319F"/>
     <w:rsid w:val="00DF432E"/>
+    <w:rsid w:val="00DF44E9"/>
     <w:rsid w:val="00DF618D"/>
     <w:rsid w:val="00DF665E"/>
     <w:rsid w:val="00E002F2"/>
     <w:rsid w:val="00E00369"/>
     <w:rsid w:val="00E026A7"/>
     <w:rsid w:val="00E05DFF"/>
     <w:rsid w:val="00E07269"/>
     <w:rsid w:val="00E07786"/>
     <w:rsid w:val="00E07C82"/>
     <w:rsid w:val="00E121E7"/>
     <w:rsid w:val="00E13B90"/>
     <w:rsid w:val="00E157C9"/>
     <w:rsid w:val="00E168A5"/>
     <w:rsid w:val="00E20277"/>
     <w:rsid w:val="00E27CB0"/>
     <w:rsid w:val="00E34F6A"/>
     <w:rsid w:val="00E37B96"/>
     <w:rsid w:val="00E41811"/>
     <w:rsid w:val="00E43C8A"/>
     <w:rsid w:val="00E46E6A"/>
     <w:rsid w:val="00E479B2"/>
     <w:rsid w:val="00E47E11"/>
     <w:rsid w:val="00E507E4"/>
     <w:rsid w:val="00E53AAB"/>
     <w:rsid w:val="00E53B1D"/>
     <w:rsid w:val="00E53F6D"/>
     <w:rsid w:val="00E54E14"/>
     <w:rsid w:val="00E60545"/>
     <w:rsid w:val="00E6087A"/>
     <w:rsid w:val="00E66AC0"/>
     <w:rsid w:val="00E67F7E"/>
     <w:rsid w:val="00E726E5"/>
     <w:rsid w:val="00E73959"/>
     <w:rsid w:val="00E761C7"/>
     <w:rsid w:val="00E77F00"/>
     <w:rsid w:val="00E83258"/>
     <w:rsid w:val="00E8485A"/>
     <w:rsid w:val="00E85C54"/>
     <w:rsid w:val="00E85F09"/>
     <w:rsid w:val="00E87C12"/>
+    <w:rsid w:val="00E96B86"/>
     <w:rsid w:val="00EA18C1"/>
     <w:rsid w:val="00EA2C3B"/>
     <w:rsid w:val="00EA2F04"/>
     <w:rsid w:val="00EA4F25"/>
     <w:rsid w:val="00EA5107"/>
     <w:rsid w:val="00EA5302"/>
     <w:rsid w:val="00EA542A"/>
     <w:rsid w:val="00EB04C0"/>
     <w:rsid w:val="00EB1416"/>
     <w:rsid w:val="00EB1BAD"/>
     <w:rsid w:val="00EB450C"/>
     <w:rsid w:val="00EB5DEA"/>
     <w:rsid w:val="00EB6B79"/>
     <w:rsid w:val="00EC0550"/>
     <w:rsid w:val="00EC1D00"/>
     <w:rsid w:val="00EC2A75"/>
     <w:rsid w:val="00EC717A"/>
     <w:rsid w:val="00EC7D44"/>
     <w:rsid w:val="00ED163F"/>
     <w:rsid w:val="00ED21E9"/>
     <w:rsid w:val="00ED393D"/>
     <w:rsid w:val="00ED3C06"/>
     <w:rsid w:val="00EE466D"/>
     <w:rsid w:val="00EF0F4F"/>
     <w:rsid w:val="00EF1DA7"/>
@@ -17316,50 +17449,64 @@
     <w:rsid w:val="00FB5E9E"/>
     <w:rsid w:val="00FB6483"/>
     <w:rsid w:val="00FC0387"/>
     <w:rsid w:val="00FC165C"/>
     <w:rsid w:val="00FC1E98"/>
     <w:rsid w:val="00FC1FBF"/>
     <w:rsid w:val="00FC395D"/>
     <w:rsid w:val="00FC45E9"/>
     <w:rsid w:val="00FC53BE"/>
     <w:rsid w:val="00FC5501"/>
     <w:rsid w:val="00FC6845"/>
     <w:rsid w:val="00FC7A24"/>
     <w:rsid w:val="00FD4F09"/>
     <w:rsid w:val="00FD7230"/>
     <w:rsid w:val="00FE1CAE"/>
     <w:rsid w:val="00FE3D50"/>
     <w:rsid w:val="00FE754B"/>
     <w:rsid w:val="00FE774D"/>
     <w:rsid w:val="00FF0DE1"/>
     <w:rsid w:val="00FF15A6"/>
     <w:rsid w:val="00FF1CE4"/>
     <w:rsid w:val="00FF27E5"/>
     <w:rsid w:val="00FF2F97"/>
     <w:rsid w:val="00FF3049"/>
     <w:rsid w:val="00FF7DB5"/>
+    <w:rsid w:val="059B0ACC"/>
+    <w:rsid w:val="1120739A"/>
+    <w:rsid w:val="1C48B8F5"/>
+    <w:rsid w:val="1CAE3A17"/>
+    <w:rsid w:val="25F1DDAC"/>
+    <w:rsid w:val="2D93046D"/>
+    <w:rsid w:val="477F6A85"/>
+    <w:rsid w:val="503E278B"/>
+    <w:rsid w:val="5C47E505"/>
+    <w:rsid w:val="6368D804"/>
+    <w:rsid w:val="6F5665BD"/>
+    <w:rsid w:val="74B17DB8"/>
+    <w:rsid w:val="750B7B97"/>
+    <w:rsid w:val="753EC22D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F83D377"/>
@@ -19712,51 +19859,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1955819229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/resources/clinical-information-system-cis-vs-contracted-service-provider-csp-software" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/resources/my-health-record-connecting-systems-security-conformance-profile-v1-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/getting-started-education-modules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collaborate.digitalhealth.gov.au/pages/viewpage.action?spaceKey=HIPSP&amp;title=HIPS+Home" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/organisations/health-professionals/services/medicare/healthcare-identifiers-service-health-professionals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/resources/my-health-record-managing-your-b2b-software-in-production-v1-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:developerliaison@servicesaustralia.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/resources/my-health-record-managing-your-b2b-software-in-production-v1-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/organisations/health-professionals/services/medicare/healthcare-identifiers-service-health-professionals" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:developerliaison@servicesaustralia.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.digitalhealth.gov.au/resources/clinical-information-system-cis-vs-contracted-service-provider-csp-software" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementer.digitalhealth.gov.au/resources/my-health-record-connecting-systems-security-conformance-profile-v1-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementer.digitalhealth.gov.au/getting-started-education-modules" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collaborate.digitalhealth.gov.au/pages/viewpage.action?spaceKey=HIPSP&amp;title=HIPS+Home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhealth.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@digitalhealth.gov.au" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\allan.cunliffe\Documents\Agency%20Office%20Templates\External%20Short%20Document%20v2.4.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F434831AE50C4D5FB5DC8D5E696185ED"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -20471,120 +20618,127 @@
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0051661F"/>
     <w:rsid w:val="0006313F"/>
     <w:rsid w:val="00076898"/>
     <w:rsid w:val="00084DA0"/>
     <w:rsid w:val="0009370C"/>
     <w:rsid w:val="00111916"/>
     <w:rsid w:val="001445D7"/>
     <w:rsid w:val="001567A2"/>
     <w:rsid w:val="00160A8B"/>
     <w:rsid w:val="001753C3"/>
     <w:rsid w:val="001B5A3E"/>
     <w:rsid w:val="001B7598"/>
     <w:rsid w:val="001C23A4"/>
     <w:rsid w:val="001C7A27"/>
     <w:rsid w:val="00291F76"/>
+    <w:rsid w:val="002C061C"/>
     <w:rsid w:val="002C5F97"/>
     <w:rsid w:val="0030499E"/>
     <w:rsid w:val="00356883"/>
     <w:rsid w:val="00370292"/>
     <w:rsid w:val="003817A9"/>
     <w:rsid w:val="003C5178"/>
     <w:rsid w:val="003E5349"/>
     <w:rsid w:val="003F0F38"/>
+    <w:rsid w:val="003F74D0"/>
     <w:rsid w:val="004414F7"/>
+    <w:rsid w:val="00452B3F"/>
     <w:rsid w:val="0046424C"/>
     <w:rsid w:val="00467A0F"/>
     <w:rsid w:val="004960D3"/>
     <w:rsid w:val="004A4EED"/>
     <w:rsid w:val="004C317D"/>
     <w:rsid w:val="0051661F"/>
     <w:rsid w:val="00516D02"/>
     <w:rsid w:val="00594DA5"/>
     <w:rsid w:val="005A0A19"/>
     <w:rsid w:val="005B44D5"/>
+    <w:rsid w:val="005B7386"/>
     <w:rsid w:val="005B7C7C"/>
     <w:rsid w:val="005D7D46"/>
     <w:rsid w:val="005E1B0D"/>
     <w:rsid w:val="00636479"/>
     <w:rsid w:val="00644B25"/>
+    <w:rsid w:val="00696680"/>
     <w:rsid w:val="00706A0C"/>
     <w:rsid w:val="007138C4"/>
     <w:rsid w:val="007B2F48"/>
     <w:rsid w:val="007B654C"/>
     <w:rsid w:val="007C243C"/>
     <w:rsid w:val="007F60F9"/>
     <w:rsid w:val="00800097"/>
     <w:rsid w:val="00802EA0"/>
     <w:rsid w:val="00807627"/>
     <w:rsid w:val="008278F5"/>
     <w:rsid w:val="00846675"/>
     <w:rsid w:val="00874FE5"/>
     <w:rsid w:val="00895119"/>
+    <w:rsid w:val="008F48AA"/>
     <w:rsid w:val="00905A7A"/>
     <w:rsid w:val="0093191E"/>
     <w:rsid w:val="00940C3D"/>
     <w:rsid w:val="00985DA0"/>
     <w:rsid w:val="009A33AF"/>
     <w:rsid w:val="009A36EC"/>
     <w:rsid w:val="009C5AD8"/>
     <w:rsid w:val="009E3E7F"/>
     <w:rsid w:val="009F047D"/>
     <w:rsid w:val="00A0645E"/>
     <w:rsid w:val="00A32D7C"/>
     <w:rsid w:val="00A34265"/>
     <w:rsid w:val="00A4747C"/>
     <w:rsid w:val="00A50C12"/>
     <w:rsid w:val="00AA102A"/>
     <w:rsid w:val="00AB262D"/>
     <w:rsid w:val="00B136FE"/>
     <w:rsid w:val="00B47B2A"/>
     <w:rsid w:val="00BA227F"/>
     <w:rsid w:val="00BD15B0"/>
     <w:rsid w:val="00BE260C"/>
     <w:rsid w:val="00C20A9E"/>
     <w:rsid w:val="00C26BB1"/>
     <w:rsid w:val="00C57E9E"/>
     <w:rsid w:val="00D1064B"/>
     <w:rsid w:val="00D6611A"/>
     <w:rsid w:val="00D70F5A"/>
     <w:rsid w:val="00D945E6"/>
     <w:rsid w:val="00DA008D"/>
     <w:rsid w:val="00DB65B5"/>
     <w:rsid w:val="00DC231D"/>
     <w:rsid w:val="00E27325"/>
     <w:rsid w:val="00E80654"/>
+    <w:rsid w:val="00E96B86"/>
     <w:rsid w:val="00EA776A"/>
     <w:rsid w:val="00EB1BAD"/>
     <w:rsid w:val="00ED14D2"/>
     <w:rsid w:val="00EF6EB8"/>
     <w:rsid w:val="00F3594C"/>
     <w:rsid w:val="00F374CE"/>
     <w:rsid w:val="00F55916"/>
     <w:rsid w:val="00F758F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -21342,114 +21496,349 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<root>
+  <DraftVersionNumber> </DraftVersionNumber>
+  <DocVersion>v1.2</DocVersion>
+  <DocStatus>Approved</DocStatus>
+  <Audience>for external</Audience>
+  <IntendedUse>use</IntendedUse>
+  <dateOfApproval>2026-03-05T00:00:00</dateOfApproval>
+  <Subject>My Health Record</Subject>
+  <Title>Software Product Details Form</Title>
+  <DocumentID>DH-4302:2026</DocumentID>
+  <ProtectiveMarking>OFFICIAL</ProtectiveMarking>
+</root>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002065530B07977348B833B3CFE5C5C1DB" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1c345112eb59e03de4520905c7235c8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="349c7e99-c9c1-459a-99fe-4a05fb317fbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32d1a0928be0ef15024f9865af024b29" ns2:_="">
+    <xsd:import namespace="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="349c7e99-c9c1-459a-99fe-4a05fb317fbb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="15" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Notes xmlns="349c7e99-c9c1-459a-99fe-4a05fb317fbb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\TURABIAN.XSL" StyleName="Turabian">
 </b:Sources>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</root>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04FCC22D-C615-4C5D-9373-0A3A21D4C977}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEB35567-93D3-4D9A-8A1C-F206BC16A616}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98BB30D8-C00C-4C41-9AB2-EF23C34215D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8376F92E-31B9-4123-85D1-B526D0FB1FC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="349c7e99-c9c1-459a-99fe-4a05fb317fbb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FFD8D75-AD23-4FD3-B36F-B33F36E53977}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
-</ds:datastoreItem>
-[...4 lines deleted...]
-  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>External Short Document v2.4</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1595</Words>
-  <Characters>9095</Characters>
+  <Words>1683</Words>
+  <Characters>9021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>392</Lines>
+  <Paragraphs>243</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Software Vendor Product Details Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Australian Digital Health Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10669</CharactersWithSpaces>
+  <CharactersWithSpaces>10461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Software Vendor Product Details Form</dc:title>
   <dc:subject>My Health Record</dc:subject>
   <dc:creator>Australian Digital Health Agency</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Template approval date">
     <vt:lpwstr>19 August 2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Template owner">
@@ -21460,27 +21849,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Template name">
     <vt:lpwstr>External short</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_SetDate">
     <vt:lpwstr>2025-01-10T01:28:24Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_Name">
     <vt:lpwstr>839da1de15bb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_SiteId">
     <vt:lpwstr>49c6971e-d016-4e1a-b041-95533ede53a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_ActionId">
     <vt:lpwstr>f8fb48d6-7a21-4ca3-8270-b9eacb886329</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_40c15abd-c727-4d65-8c9b-7b89f3a8c37e_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x0101002065530B07977348B833B3CFE5C5C1DB</vt:lpwstr>
+  </property>
 </Properties>
 </file>